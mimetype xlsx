--- v0 (2026-04-19)
+++ v1 (2026-06-03)
@@ -7,60 +7,60 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Price" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Price'!$A$4:$I$262</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Price'!$A$4:$I$280</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="562">
-[...1 lines deleted...]
-    <t>Прайс-лист на 19.04.2026 09:53</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="592">
+  <si>
+    <t>Прайс-лист на 03.06.2026 14:39</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Старая цена</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
     <t>Кол-во</t>
   </si>
   <si>
     <t>Сумма</t>
   </si>
@@ -109,50 +109,53 @@
   <si>
     <t>PAES621BK</t>
   </si>
   <si>
     <t xml:space="preserve">   PREMIERA ES-631 BK</t>
   </si>
   <si>
     <t>PAES631BK</t>
   </si>
   <si>
     <t xml:space="preserve">   PREMIERA ES-831 BK</t>
   </si>
   <si>
     <t>PAES831BK</t>
   </si>
   <si>
     <t xml:space="preserve">   PREMIERA ES-8SA BK</t>
   </si>
   <si>
     <t>активный сабвуфер</t>
   </si>
   <si>
     <t>PAES8SABK</t>
   </si>
   <si>
+    <t>мало</t>
+  </si>
+  <si>
     <t xml:space="preserve">   PREMIERA ES-12SA BK</t>
   </si>
   <si>
     <t>PAES12SABK</t>
   </si>
   <si>
     <t xml:space="preserve">   PREMIERA ES-601 MС</t>
   </si>
   <si>
     <t>PAES601MC</t>
   </si>
   <si>
     <t xml:space="preserve">   PREMIERA ES-621 MC</t>
   </si>
   <si>
     <t>PAES621MC</t>
   </si>
   <si>
     <t xml:space="preserve">   PREMIERA ES-8SA MC</t>
   </si>
   <si>
     <t>PAES8SAMC</t>
   </si>
   <si>
     <t xml:space="preserve">   PREMIERA ES-831 MC</t>
@@ -325,50 +328,68 @@
   <si>
     <t xml:space="preserve">          Активные акустические системы</t>
   </si>
   <si>
     <t xml:space="preserve">   PREMIERA ES-422A BK</t>
   </si>
   <si>
     <t>многофункциональная активная акустическая система</t>
   </si>
   <si>
     <t>PAES422ABK</t>
   </si>
   <si>
     <t xml:space="preserve">   PREMIERA ES-422A WT</t>
   </si>
   <si>
     <t>PAES422AWT</t>
   </si>
   <si>
     <t xml:space="preserve">   PREMIERA ES-422A WN</t>
   </si>
   <si>
     <t>PAES422AWN</t>
   </si>
   <si>
+    <t xml:space="preserve">   PREMIERA RS-301A BK</t>
+  </si>
+  <si>
+    <t>PARS301ABK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   PREMIERA RS-301A WT</t>
+  </si>
+  <si>
+    <t>PARS301AWT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   PREMIERA RS-301A WN</t>
+  </si>
+  <si>
+    <t>PARS301AWN</t>
+  </si>
+  <si>
     <t xml:space="preserve">          Встраиваемые акустические системы</t>
   </si>
   <si>
     <t xml:space="preserve">   PREMIERA XC52R</t>
   </si>
   <si>
     <t>потолочная встраиваемая акустическая система (штука)</t>
   </si>
   <si>
     <t>PAXC52R</t>
   </si>
   <si>
     <t xml:space="preserve">   PREMIERA XC62R</t>
   </si>
   <si>
     <t>PAXC62R</t>
   </si>
   <si>
     <t xml:space="preserve">   PREMIERA XC62RS</t>
   </si>
   <si>
     <t>PAXC62RS</t>
   </si>
   <si>
     <t xml:space="preserve">   PREMIERA XC82R</t>
@@ -472,101 +493,143 @@
   <si>
     <t>акустический кабель 2 х 1.5 мм²</t>
   </si>
   <si>
     <t>PACX215M1</t>
   </si>
   <si>
     <t xml:space="preserve">   PREMIERA CX-225 (1 метр)</t>
   </si>
   <si>
     <t>акустический кабель 2 х 2.5 мм²</t>
   </si>
   <si>
     <t>PACX225M1</t>
   </si>
   <si>
     <t xml:space="preserve">   PREMIERA CX-240 (1 метр)</t>
   </si>
   <si>
     <t>акустический кабель 2 х 4.0 мм²</t>
   </si>
   <si>
     <t>PACX240M1</t>
   </si>
   <si>
+    <t xml:space="preserve">   PREMIERA ST-3 BK</t>
+  </si>
+  <si>
+    <t>PAST3BK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   PREMIERA ST-3 WT</t>
+  </si>
+  <si>
+    <t>PAST3WT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   PREMIERA ST-3 SV</t>
+  </si>
+  <si>
+    <t>PAST3SV</t>
+  </si>
+  <si>
+    <t>Архив изделий</t>
+  </si>
+  <si>
+    <t>PREMIERA CI-2100</t>
+  </si>
+  <si>
+    <t>стриминговый Hi-Fi стерео усилитель</t>
+  </si>
+  <si>
+    <t>PACI2100</t>
+  </si>
+  <si>
+    <t>PREMIERA MINI AMP</t>
+  </si>
+  <si>
+    <t>современный интегральный Hi-Fi стереоусилитель</t>
+  </si>
+  <si>
+    <t>PAMINIAMP</t>
+  </si>
+  <si>
     <t>ВЫГОДНЫЕ ПРЕДЛОЖЕНИЯ</t>
   </si>
   <si>
-    <t>PREMIERA C1 PRO Black refC1-240600406</t>
-[...10 lines deleted...]
-  <si>
     <t>PREMIERA A2 ref - 240400026</t>
   </si>
   <si>
     <t>интегральный стереоусилитель Hi-Fi  (уценка)</t>
   </si>
   <si>
     <t>PAA2AMPABREF</t>
   </si>
   <si>
+    <t>PREMIERA ES-8SA ref PES8SAM-241200128</t>
+  </si>
+  <si>
+    <t>активный сабвуфер (уценка)</t>
+  </si>
+  <si>
+    <t>PAES8SAMCREF</t>
+  </si>
+  <si>
+    <t>PREMIERA ULTRA X BK ref. UXTT-250700151BK</t>
+  </si>
+  <si>
+    <t>проигрыватель виниловых дисков</t>
+  </si>
+  <si>
+    <t>UXTT250700151BK</t>
+  </si>
+  <si>
     <t>ДОМАШНИЙ КИНОТЕАТР</t>
   </si>
   <si>
     <t xml:space="preserve">          Усилители Pro</t>
   </si>
   <si>
     <t xml:space="preserve">   PREMIERA PA-4300</t>
   </si>
   <si>
     <t>профессиональный усилитель</t>
   </si>
   <si>
     <t>PAPA4300</t>
   </si>
   <si>
     <t xml:space="preserve">   PREMIERA PA-4600</t>
   </si>
   <si>
     <t>PAPA4600</t>
   </si>
   <si>
     <t xml:space="preserve">   PREMIERA CI-2100mkII</t>
   </si>
   <si>
-    <t>стриминговый Hi-Fi стерео усилитель</t>
-[...1 lines deleted...]
-  <si>
     <t>PACI2100MKII</t>
   </si>
   <si>
     <t xml:space="preserve">   PREMIERA CH2 2350B</t>
   </si>
   <si>
     <t>усилитель мощности 2 x 350 Вт (8 Ом)</t>
   </si>
   <si>
     <t>PACH22350B</t>
   </si>
   <si>
     <t xml:space="preserve">   PREMIERA CH2 21300B</t>
   </si>
   <si>
     <t>усилитель мощности 2 x 1300 Вт (8 Ом)</t>
   </si>
   <si>
     <t>PACH221300B</t>
   </si>
   <si>
     <t xml:space="preserve">   PREMIERA CH3 23115B</t>
   </si>
   <si>
     <t>усилитель мощности 2 x 300 Вт плюс 1 х 150 Вт (8 Ом)</t>
@@ -1237,53 +1300,50 @@
   <si>
     <t xml:space="preserve">   VIDEOVOX EC2 160-178-WG1 Pro</t>
   </si>
   <si>
     <t>EC2WG1PRO160_3542.1992</t>
   </si>
   <si>
     <t>ПРОИГРЫВАТЕЛИ ВИНИЛА</t>
   </si>
   <si>
     <t xml:space="preserve">          Проигрыватели винила</t>
   </si>
   <si>
     <t xml:space="preserve">   PREMIERA ECO BT</t>
   </si>
   <si>
     <t>проигрыватель виниловых дисков с Bluetooth</t>
   </si>
   <si>
     <t>PAECOBT</t>
   </si>
   <si>
     <t xml:space="preserve">   PREMIERA ECO ONE</t>
   </si>
   <si>
-    <t>проигрыватель виниловых дисков</t>
-[...1 lines deleted...]
-  <si>
     <t>PAECOONE</t>
   </si>
   <si>
     <t xml:space="preserve">   PREMIERA DELTA</t>
   </si>
   <si>
     <t>PADABLK</t>
   </si>
   <si>
     <t xml:space="preserve">   PREMIERA DELTA WHT</t>
   </si>
   <si>
     <t>PADAWHT</t>
   </si>
   <si>
     <t xml:space="preserve">   PREMIERA ALFA</t>
   </si>
   <si>
     <t>PAALFA</t>
   </si>
   <si>
     <t xml:space="preserve">   PREMIERA ULTRA X BK</t>
   </si>
   <si>
     <t>PAULTRAXBK</t>
@@ -1351,50 +1411,65 @@
   <si>
     <t xml:space="preserve">   PREMIERA ULTRA XL WN</t>
   </si>
   <si>
     <t>PAULTRAXLWN</t>
   </si>
   <si>
     <t xml:space="preserve">   PREMIERA ULTRA XL WT</t>
   </si>
   <si>
     <t>PAULTRAXLWT</t>
   </si>
   <si>
     <t xml:space="preserve">   PREMIERA ULTRA XXL WN</t>
   </si>
   <si>
     <t>PAULTRAXXLWN</t>
   </si>
   <si>
     <t xml:space="preserve">   PREMIERA ULTRA XXL WT</t>
   </si>
   <si>
     <t>PAULTRAXXLWT</t>
   </si>
   <si>
+    <t xml:space="preserve">   PREMIERA T-Øne BK</t>
+  </si>
+  <si>
+    <t>стереофонический проигрыватель виниловых дисков высокого класса</t>
+  </si>
+  <si>
+    <t>PATONEBK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   PREMIERA T-Øne WT</t>
+  </si>
+  <si>
+    <t>PATONEWT</t>
+  </si>
+  <si>
     <t xml:space="preserve">          Аксессуары для винила</t>
   </si>
   <si>
     <t xml:space="preserve">   PREMIERA PK-106</t>
   </si>
   <si>
     <t>антистатическая щётка из карбонового волокна</t>
   </si>
   <si>
     <t>PAPK106</t>
   </si>
   <si>
     <t xml:space="preserve">   PREMIERA PK-105</t>
   </si>
   <si>
     <t>щётка для чистки иглы звукоснимателя</t>
   </si>
   <si>
     <t>PAPK105</t>
   </si>
   <si>
     <t xml:space="preserve">   PREMIERA PK-104</t>
   </si>
   <si>
     <t>набор для чистки иглы звукоснимателя</t>
@@ -1627,75 +1702,90 @@
   <si>
     <t>PAA3SAMPABSV</t>
   </si>
   <si>
     <t xml:space="preserve">   PREMIERA A1VU Silver</t>
   </si>
   <si>
     <t>PAA1VUAMPSV</t>
   </si>
   <si>
     <t xml:space="preserve">   PREMIERA A3 Silver</t>
   </si>
   <si>
     <t>PAA3AMPSV</t>
   </si>
   <si>
     <t xml:space="preserve">   PREMIERA A2 Silver</t>
   </si>
   <si>
     <t>PAA2AMPABSV</t>
   </si>
   <si>
     <t xml:space="preserve">          Компактные интегральные усилители</t>
   </si>
   <si>
-    <t xml:space="preserve">   PREMIERA MINI AMP</t>
-[...5 lines deleted...]
-    <t>PAMINIAMP</t>
+    <t xml:space="preserve">   PREMIERA MINI AMP L BK</t>
+  </si>
+  <si>
+    <t>PAMAMPLBK</t>
   </si>
   <si>
     <t xml:space="preserve">   PREMIERA D1S</t>
   </si>
   <si>
     <t>PAD1SAMP</t>
   </si>
   <si>
     <t xml:space="preserve">   PREMIERA D2S</t>
   </si>
   <si>
     <t>PAD2SAMP</t>
   </si>
   <si>
     <t xml:space="preserve">   PREMIERA D1S Silver</t>
   </si>
   <si>
     <t>PAD1SAMPSV</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   PREMIERA MINI AMP XL BK</t>
+  </si>
+  <si>
+    <t>PAMAMPXLBK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   PREMIERA MINI AMP XL SV</t>
+  </si>
+  <si>
+    <t>PAMAMPXLSV</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   PREMIERA MINI AMP L SV</t>
+  </si>
+  <si>
+    <t>PAMAMPLSV</t>
   </si>
   <si>
     <t xml:space="preserve">          CD проигрыватели</t>
   </si>
   <si>
     <t xml:space="preserve">   PREMIERA C1S PRO</t>
   </si>
   <si>
     <t>высококачественный CD-проигрыватель</t>
   </si>
   <si>
     <t>PACD1SPRO</t>
   </si>
   <si>
     <t xml:space="preserve">   PREMIERA C1 PRO</t>
   </si>
   <si>
     <t>PACD1PRO</t>
   </si>
   <si>
     <t xml:space="preserve">   PREMIERA C1 PRO Silver</t>
   </si>
   <si>
     <t>PACD1PROS</t>
   </si>
@@ -2179,63 +2269,63 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-es-601-bl" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-es-421c-bl" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-es-621-bl" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-es-631-bl" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-es-831-bl" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-es-8sa-bl" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-es-12sa-bl" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-es-601-mc" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-es-621-mc" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-es-8sa-mc" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-es-831-mc" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-es-631-mc" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-es-421c-mc" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-es-12sa-mc" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ds-501-bl" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ds-601-bl" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ds-521c-bl" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ds-631-bl" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ds-10sa-bl" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ds-501-wt" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ds-501-mc" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ds-601-wt" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ds-601-mc" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ds-631-mc" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ds-631-wt" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ds-10sa-mc" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ds-10sa-wt" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ds-521c-mc" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ds-521c-wt" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ms-5-wt" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ms-5-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ms-6-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ms-3-wt" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ms-6-wt" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ms-3-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-wh-ms-3" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-es-422a-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-es-422a-wt" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-es-422a-wn" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-xc52r" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-xc62r" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-xc62rs" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-xc82r" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-yc52r" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-yc62r" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-zc62r" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-zc82r" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-st-2-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-st-2-wt" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-s02zj" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-s03zj" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-stb121" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-cx-215-100m" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-cx-225-100m" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-cx-240-50m" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-cx-215-1m" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-cx-225-1m" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-cx-240-1m" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-c1-pro-240600406" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-a2-240400026" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pa-4300" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pa-4600" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ci-2100mkII" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ch2-2350b" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ch2-21300b" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ch3-23115b" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ch5-5300" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ch4-4300" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ch4-4600" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-dsp4250" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-dsp4450" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-dsp4650" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pr110fb" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pr206cb" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pr108sb" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-dc112fb" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-dc208cb" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-dc108sb" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-&#1089;i108f" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-&#1089;i108s" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ci206c" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pr115spb" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-dc110sab" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-dc112sab" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-dc112spb" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pr118spb" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-s02zj" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-s03zj" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-stb121" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-cx-215-100m" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-cx-225-100m" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-cx-240-50m" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-cx-240-1m" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-cx-215-1m" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-cx-225-1m" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/ec2sm8k130-2877x1618" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hcl1sm4k100-2213x1245" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hcl1sm4k110-2435x1369" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hcl1sm4k120-2656x1494" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hcl1sm4k130-2877x1618" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hcl1sm8k100-2213x1245" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hcl1sm8k110-2435x1369" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hcl1sm8k120-2656x1494" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hcl1sm8k130-2877x1618" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100bsm8k200-4427x2490" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100bsm4k150-3505x1491" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100bsm4k160-3739x1591" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100bsm4k180-4206x1790" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100sm4k190-4440x1889" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100b4k200-4674x1989" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100bsm8k150-3505x1491" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100bsm8k160-3739x1591" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100bsm8k180-4206x1790" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100bsm8k190-4440x1889" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100bsm8k200-4674x1989" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/zhk100bsm4k135-2988x1681" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/zhk100bsm4k150-3320x1867" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/zhk100bsm4k160-3542x1992" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/zhk100bsm8k135-2988x1681" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/zhk100bsm8k150-3320x1867" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/zhk100bsm8k160-3542x1992" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/zhk100bsm4k135-3155x1342" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/zhk100bsm4k150-3505x1491" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/zhk100bsm4k160-3739x1591" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/zhk100bsm8k135-3155x1342" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/zhk100bsm8k150-3505x1491" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/zhk100bsm8k160-3739x1591" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/ec2sm4k100-2213x1245" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/ec2sm4k110-2435x1369" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/ec2sm4k120-2656x1494" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/ec2sm4k130-2877x1618" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/ec2sm8k100-2213x1245" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/ec2sm8k110-2435x1369" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/ec2sm8k120-2656x1494" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk80bsm4k100-2213x1245" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk80bsm4k110-2435x1369" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk80bsm4k120-2656x1494" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk80bsm4k130-2877x1618" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk80bsm4k140-3099x1743" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk80bsm8k100-2213x1245" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk80bsm8k110-2435x1369" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk80bsm8k120-2656x1494" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk80bsm8k130-2877x1618" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk80bsm8k140-3099x1743" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk80bsm4k120-2804x1193" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk80bsm4k130-3038x1292" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk80bsm4k140-3272x1392" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk80bsm8k120-2804x1193" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk80bsm8k130-3038x1292" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk80bsm8k140-3272x1392" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100bsm4k150-3320x1867" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100bsm4k160-3542x1992" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100bsm4k170-3763x2116" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100bsm4k180-3984x2241" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100bsm4k190-4206x2366" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100bsm4k200-4427x2490" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100bsm8k150-3320x1867" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100bsm8k160-3542x1992" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100bsm8k170-3763x2116" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100bsm8k180-3984x2241" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100bsm8k190-4206x2366" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/ec2sm4k140-3099x1743" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/ec2sm4k150-3321x1867" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/ec2sm4k160-3542x1992" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/ec2sm8k140-3099x1743" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/ec2sm8k150-3321x1867" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/ec2sm8k160-3542x1992" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/ec2wg1pro140-3099x1743" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/ec2wg1pro150-3321x1867" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/ec2wg1pro160-3542x1992" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-eco-bt" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-eco-one" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-delta-blk" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-delta-wht" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-alfa" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ultra-x" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-eco-bt-wn" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-eco-bt-rd" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-eco-bt-wt" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-eco-bt-yl" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-eco-one-wn" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ultra-xl" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ultra-xxl" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-eco-one-wt" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ultra-x-wn" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ultra-x-wt" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ultra-xl-wn" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ultra-xl-wt" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ultra-xxl-wn" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ultra-xxl-wt" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pk-106" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pk-105" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pk-104" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pk-101" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pk-102" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pk-107" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pk-108" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pk-118cp" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pk-118mp" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pk-118pp" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pk-100" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-paudc" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-5csg-stand-for-equipment" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pk-109" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-peddc" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pk-112s" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pk-112m" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pk-112l" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pk-111sv" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pk-111bk" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pk-110l" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-a1" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-a2" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-a3s" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-x1s-pro" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-t3s" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-m1" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-a1s" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-a1vu-black" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-a3-black" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-a3s-silver" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-a1vu-silver" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-a3-silver" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-a2-silver" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-mini-amp" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-d1s" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-d2s" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-d1s-silver" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-c1s-pro" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-c1-pro" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-c1-pro-silver" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-prcun" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-5csg-stand-for-equipment" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-1gb-usb" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-st-2-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-st-2-wt" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-es-601-bl" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-es-421c-bl" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-es-621-bl" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-es-631-bl" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-es-831-bl" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-es-8sa-bl" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-es-12sa-bl" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-es-601-mc" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-es-621-mc" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-es-8sa-mc" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-es-831-mc" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-es-631-mc" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-es-421c-mc" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-es-12sa-mc" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ds-501-bl" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ds-601-bl" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ds-521c-bl" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ds-631-bl" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ds-10sa-bl" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ds-501-wt" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ds-501-mc" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ds-601-wt" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ds-601-mc" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ds-631-mc" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ds-631-wt" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ds-10sa-mc" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ds-10sa-wt" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ds-521c-mc" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ds-521c-wt" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ms-5-wt" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ms-5-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ms-6-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ms-3-wt" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ms-6-wt" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ms-3-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-wh-ms-3" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-es-422a-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-es-422a-wt" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-es-422a-wn" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-rs-301a-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-rs-301a-wt" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-rs-301a-wn" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-xc52r" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-xc62r" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-xc62rs" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-xc82r" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-yc52r" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-yc62r" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-zc62r" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-zc82r" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-st-2-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-st-2-wt" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-s02zj" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-s03zj" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-stb121" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-cx-215-100m" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-cx-225-100m" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-cx-240-50m" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-cx-215-1m" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-cx-225-1m" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-cx-240-1m" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-st-3-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-st-3-wt" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-st-3-sv" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ci-2100" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-mini-amp" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-a2-240400026" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-es-8sa-mc-241200128" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ultra-x-bk-ref-uxtt-250700151bk" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pa-4300" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pa-4600" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ci-2100mkII" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ch2-2350b" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ch2-21300b" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ch3-23115b" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ch5-5300" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ch4-4300" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ch4-4600" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-dsp4250" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-dsp4450" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-dsp4650" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pr110fb" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pr206cb" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pr108sb" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-dc112fb" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-dc208cb" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-dc108sb" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-&#1089;i108f" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-&#1089;i108s" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ci206c" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pr115spb" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-dc110sab" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-dc112sab" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-dc112spb" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pr118spb" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-s02zj" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-s03zj" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-stb121" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-cx-215-100m" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-cx-225-100m" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-cx-240-50m" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-cx-240-1m" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-cx-215-1m" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-cx-225-1m" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/ec2sm8k130-2877x1618" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hcl1sm4k100-2213x1245" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hcl1sm4k110-2435x1369" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hcl1sm4k120-2656x1494" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hcl1sm4k130-2877x1618" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hcl1sm8k100-2213x1245" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hcl1sm8k110-2435x1369" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hcl1sm8k120-2656x1494" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hcl1sm8k130-2877x1618" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100bsm8k200-4427x2490" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100bsm4k150-3505x1491" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100bsm4k160-3739x1591" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100bsm4k180-4206x1790" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100sm4k190-4440x1889" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100b4k200-4674x1989" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100bsm8k150-3505x1491" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100bsm8k160-3739x1591" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100bsm8k180-4206x1790" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100bsm8k190-4440x1889" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100bsm8k200-4674x1989" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/zhk100bsm4k135-2988x1681" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/zhk100bsm4k150-3320x1867" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/zhk100bsm4k160-3542x1992" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/zhk100bsm8k135-2988x1681" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/zhk100bsm8k150-3320x1867" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/zhk100bsm8k160-3542x1992" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/zhk100bsm4k135-3155x1342" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/zhk100bsm4k150-3505x1491" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/zhk100bsm4k160-3739x1591" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/zhk100bsm8k135-3155x1342" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/zhk100bsm8k150-3505x1491" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/zhk100bsm8k160-3739x1591" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/ec2sm4k100-2213x1245" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/ec2sm4k110-2435x1369" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/ec2sm4k120-2656x1494" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/ec2sm4k130-2877x1618" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/ec2sm8k100-2213x1245" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/ec2sm8k110-2435x1369" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/ec2sm8k120-2656x1494" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk80bsm4k100-2213x1245" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk80bsm4k110-2435x1369" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk80bsm4k120-2656x1494" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk80bsm4k130-2877x1618" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk80bsm4k140-3099x1743" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk80bsm8k100-2213x1245" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk80bsm8k110-2435x1369" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk80bsm8k120-2656x1494" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk80bsm8k130-2877x1618" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk80bsm8k140-3099x1743" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk80bsm4k120-2804x1193" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk80bsm4k130-3038x1292" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk80bsm4k140-3272x1392" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk80bsm8k120-2804x1193" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk80bsm8k130-3038x1292" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk80bsm8k140-3272x1392" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100bsm4k150-3320x1867" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100bsm4k160-3542x1992" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100bsm4k170-3763x2116" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100bsm4k180-3984x2241" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100bsm4k190-4206x2366" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100bsm4k200-4427x2490" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100bsm8k150-3320x1867" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100bsm8k160-3542x1992" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100bsm8k170-3763x2116" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100bsm8k180-3984x2241" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100bsm8k190-4206x2366" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/ec2sm4k140-3099x1743" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/ec2sm4k150-3321x1867" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/ec2sm4k160-3542x1992" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/ec2sm8k140-3099x1743" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/ec2sm8k150-3321x1867" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/ec2sm8k160-3542x1992" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/ec2wg1pro140-3099x1743" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/ec2wg1pro150-3321x1867" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/ec2wg1pro160-3542x1992" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-eco-bt" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-eco-one" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-delta-blk" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-delta-wht" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-alfa" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ultra-x" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-eco-bt-wn" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-eco-bt-rd" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-eco-bt-wt" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-eco-bt-yl" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-eco-one-wn" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ultra-xl" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ultra-xxl" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-eco-one-wt" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ultra-x-wn" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ultra-x-wt" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ultra-xl-wn" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ultra-xl-wt" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ultra-xxl-wn" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ultra-xxl-wt" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-t-one" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-t-one-wt" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pk-106" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pk-105" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pk-104" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pk-101" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pk-102" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pk-107" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pk-108" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pk-118cp" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pk-118mp" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pk-118pp" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pk-100" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-paudc" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-5csg-stand-for-equipment" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pk-109" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-peddc" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pk-112s" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pk-112m" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pk-112l" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pk-111sv" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pk-111bk" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pk-110l" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-a1" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-a2" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-a3s" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-x1s-pro" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-t3s" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-m1" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-a1s" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-a1vu-black" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-a3-black" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-a3s-silver" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-a1vu-silver" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-a3-silver" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-a2-silver" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-mini-amp-l-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-d1s" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-d2s" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-d1s-silver" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-mini-amp-xl-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-mini-amp-xl-sv" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-mini-amp-l-sv" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-c1s-pro" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-c1-pro" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-c1-pro-silver" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-prcun" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-5csg-stand-for-equipment" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-1gb-usb" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-st-2-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-st-2-wt" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-st-3-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-st-3-wt" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-st-3-sv" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I264"/>
+  <dimension ref="A1:I282"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A257" sqref="A257:I257"/>
+      <selection pane="bottomLeft" activeCell="A272" sqref="A272:I272"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="50" customWidth="true" style="0"/>
     <col min="2" max="2" width="50" customWidth="true" style="0"/>
     <col min="3" max="3" width="18" customWidth="true" style="0"/>
     <col min="4" max="4" width="14" customWidth="true" style="0"/>
     <col min="5" max="5" width="17" customWidth="true" style="0"/>
     <col min="6" max="6" width="19" customWidth="true" style="0"/>
     <col min="7" max="7" width="10" customWidth="true" style="0"/>
     <col min="8" max="8" width="16" customWidth="true" style="0"/>
     <col min="9" max="9" width="27" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:9">
       <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="2" t="s">
@@ -2407,6684 +2497,7171 @@
         <v>15</v>
       </c>
       <c r="E11" s="10"/>
       <c r="F11" s="10">
         <v>49800</v>
       </c>
       <c r="G11" s="8"/>
       <c r="H11" s="10" t="str">
         <f>F11*G11</f>
         <v>0</v>
       </c>
       <c r="I11" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>29</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>30</v>
       </c>
-      <c r="D12" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E12" s="10"/>
+      <c r="D12" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="E12" s="11">
+        <v>29800</v>
+      </c>
       <c r="F12" s="10">
-        <v>29800</v>
+        <v>22350</v>
       </c>
       <c r="G12" s="8"/>
       <c r="H12" s="10" t="str">
         <f>F12*G12</f>
         <v>0</v>
       </c>
       <c r="I12" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="3" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>29</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="E13" s="10"/>
+      <c r="E13" s="11">
+        <v>39800</v>
+      </c>
       <c r="F13" s="10">
-        <v>39800</v>
+        <v>29850</v>
       </c>
       <c r="G13" s="8"/>
       <c r="H13" s="10" t="str">
         <f>F13*G13</f>
         <v>0</v>
       </c>
       <c r="I13" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="3" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>35</v>
+      </c>
+      <c r="D14" s="6" t="s">
+        <v>20</v>
       </c>
       <c r="E14" s="10"/>
       <c r="F14" s="10">
         <v>19800</v>
       </c>
       <c r="G14" s="8"/>
       <c r="H14" s="10" t="str">
         <f>F14*G14</f>
         <v>0</v>
       </c>
       <c r="I14" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="3" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E15" s="10"/>
       <c r="F15" s="10">
         <v>34800</v>
       </c>
       <c r="G15" s="8"/>
       <c r="H15" s="10" t="str">
         <f>F15*G15</f>
         <v>0</v>
       </c>
       <c r="I15" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="3" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>29</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E16" s="11">
         <v>29800</v>
       </c>
       <c r="F16" s="10">
         <v>22350</v>
       </c>
       <c r="G16" s="8"/>
       <c r="H16" s="10" t="str">
         <f>F16*G16</f>
         <v>0</v>
       </c>
       <c r="I16" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="3" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E17" s="10"/>
       <c r="F17" s="10">
         <v>49800</v>
       </c>
       <c r="G17" s="8"/>
       <c r="H17" s="10" t="str">
         <f>F17*G17</f>
         <v>0</v>
       </c>
       <c r="I17" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="3" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E18" s="10"/>
       <c r="F18" s="10">
         <v>39800</v>
       </c>
       <c r="G18" s="8"/>
       <c r="H18" s="10" t="str">
         <f>F18*G18</f>
         <v>0</v>
       </c>
       <c r="I18" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="3" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E19" s="10"/>
       <c r="F19" s="10">
         <v>11800</v>
       </c>
       <c r="G19" s="8"/>
       <c r="H19" s="10" t="str">
         <f>F19*G19</f>
         <v>0</v>
       </c>
       <c r="I19" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>29</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E20" s="11">
         <v>39800</v>
       </c>
       <c r="F20" s="10">
-        <v>29851</v>
+        <v>29850</v>
       </c>
       <c r="G20" s="8"/>
       <c r="H20" s="10" t="str">
         <f>F20*G20</f>
         <v>0</v>
       </c>
       <c r="I20" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="15" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B21" s="16"/>
       <c r="C21" s="16"/>
       <c r="D21" s="16"/>
       <c r="E21" s="16"/>
       <c r="F21" s="16"/>
       <c r="G21" s="16"/>
       <c r="H21" s="16"/>
       <c r="I21" s="16"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="3" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C22" s="3" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="E22" s="10"/>
+      <c r="E22" s="11">
+        <v>24800</v>
+      </c>
       <c r="F22" s="10">
-        <v>24800</v>
+        <v>19800</v>
       </c>
       <c r="G22" s="8"/>
       <c r="H22" s="10" t="str">
         <f>F22*G22</f>
         <v>0</v>
       </c>
       <c r="I22" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="3" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C23" s="3" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E23" s="10"/>
       <c r="F23" s="10">
         <v>29800</v>
       </c>
       <c r="G23" s="8"/>
       <c r="H23" s="10" t="str">
         <f>F23*G23</f>
         <v>0</v>
       </c>
       <c r="I23" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C24" s="3" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E24" s="10"/>
       <c r="F24" s="10">
         <v>17800</v>
       </c>
       <c r="G24" s="8"/>
       <c r="H24" s="10" t="str">
         <f>F24*G24</f>
         <v>0</v>
       </c>
       <c r="I24" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="3" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>22</v>
       </c>
       <c r="C25" s="3" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>56</v>
+      </c>
+      <c r="D25" s="7" t="s">
+        <v>31</v>
       </c>
       <c r="E25" s="10"/>
       <c r="F25" s="10">
         <v>59800</v>
       </c>
       <c r="G25" s="8"/>
       <c r="H25" s="10" t="str">
         <f>F25*G25</f>
         <v>0</v>
       </c>
       <c r="I25" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="3" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>29</v>
       </c>
       <c r="C26" s="3" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E26" s="11">
         <v>49800</v>
       </c>
       <c r="F26" s="10">
         <v>37350</v>
       </c>
       <c r="G26" s="8"/>
       <c r="H26" s="10" t="str">
         <f>F26*G26</f>
         <v>0</v>
       </c>
       <c r="I26" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="3" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C27" s="3" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="E27" s="10"/>
+      <c r="E27" s="11">
+        <v>24800</v>
+      </c>
       <c r="F27" s="10">
-        <v>24800</v>
+        <v>19800</v>
       </c>
       <c r="G27" s="8"/>
       <c r="H27" s="10" t="str">
         <f>F27*G27</f>
         <v>0</v>
       </c>
       <c r="I27" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="3" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C28" s="3" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D28" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="E28" s="10"/>
+      <c r="E28" s="11">
+        <v>24800</v>
+      </c>
       <c r="F28" s="10">
-        <v>24800</v>
+        <v>19800</v>
       </c>
       <c r="G28" s="8"/>
       <c r="H28" s="10" t="str">
         <f>F28*G28</f>
         <v>0</v>
       </c>
       <c r="I28" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="3" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C29" s="3" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D29" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E29" s="10"/>
       <c r="F29" s="10">
         <v>29800</v>
       </c>
       <c r="G29" s="8"/>
       <c r="H29" s="10" t="str">
         <f>F29*G29</f>
         <v>0</v>
       </c>
       <c r="I29" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="3" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C30" s="3" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E30" s="10"/>
       <c r="F30" s="10">
         <v>29800</v>
       </c>
       <c r="G30" s="8"/>
       <c r="H30" s="10" t="str">
         <f>F30*G30</f>
         <v>0</v>
       </c>
       <c r="I30" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="3" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>22</v>
       </c>
       <c r="C31" s="3" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D31" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E31" s="10"/>
       <c r="F31" s="10">
         <v>59800</v>
       </c>
       <c r="G31" s="8"/>
       <c r="H31" s="10" t="str">
         <f>F31*G31</f>
         <v>0</v>
       </c>
       <c r="I31" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="3" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>22</v>
       </c>
       <c r="C32" s="3" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E32" s="10"/>
       <c r="F32" s="10">
         <v>59800</v>
       </c>
       <c r="G32" s="8"/>
       <c r="H32" s="10" t="str">
         <f>F32*G32</f>
         <v>0</v>
       </c>
       <c r="I32" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="3" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>29</v>
       </c>
       <c r="C33" s="3" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E33" s="11">
         <v>49800</v>
       </c>
       <c r="F33" s="10">
         <v>37350</v>
       </c>
       <c r="G33" s="8"/>
       <c r="H33" s="10" t="str">
         <f>F33*G33</f>
         <v>0</v>
       </c>
       <c r="I33" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="3" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>29</v>
       </c>
       <c r="C34" s="3" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E34" s="11">
         <v>49800</v>
       </c>
       <c r="F34" s="10">
         <v>37350</v>
       </c>
       <c r="G34" s="8"/>
       <c r="H34" s="10" t="str">
         <f>F34*G34</f>
         <v>0</v>
       </c>
       <c r="I34" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="3" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C35" s="3" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E35" s="10"/>
       <c r="F35" s="10">
         <v>17800</v>
       </c>
       <c r="G35" s="8"/>
       <c r="H35" s="10" t="str">
         <f>F35*G35</f>
         <v>0</v>
       </c>
       <c r="I35" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="3" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C36" s="3" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E36" s="10"/>
       <c r="F36" s="10">
         <v>17800</v>
       </c>
       <c r="G36" s="8"/>
       <c r="H36" s="10" t="str">
         <f>F36*G36</f>
         <v>0</v>
       </c>
       <c r="I36" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="15" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B37" s="16"/>
       <c r="C37" s="16"/>
       <c r="D37" s="16"/>
       <c r="E37" s="16"/>
       <c r="F37" s="16"/>
       <c r="G37" s="16"/>
       <c r="H37" s="16"/>
       <c r="I37" s="16"/>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="3" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B38" s="3" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C38" s="3" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E38" s="10"/>
       <c r="F38" s="10">
         <v>49800</v>
       </c>
       <c r="G38" s="8"/>
       <c r="H38" s="10" t="str">
         <f>F38*G38</f>
         <v>0</v>
       </c>
       <c r="I38" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="3" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B39" s="3" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C39" s="3" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E39" s="10"/>
       <c r="F39" s="10">
         <v>49800</v>
       </c>
       <c r="G39" s="8"/>
       <c r="H39" s="10" t="str">
         <f>F39*G39</f>
         <v>0</v>
       </c>
       <c r="I39" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="3" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B40" s="3" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C40" s="3" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E40" s="10"/>
       <c r="F40" s="10">
         <v>59800</v>
       </c>
       <c r="G40" s="8"/>
       <c r="H40" s="10" t="str">
         <f>F40*G40</f>
         <v>0</v>
       </c>
       <c r="I40" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="3" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B41" s="3" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C41" s="3" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E41" s="10"/>
       <c r="F41" s="10">
         <v>34800</v>
       </c>
       <c r="G41" s="8"/>
       <c r="H41" s="10" t="str">
         <f>F41*G41</f>
         <v>0</v>
       </c>
       <c r="I41" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="3" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B42" s="3" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C42" s="3" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D42" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E42" s="10"/>
       <c r="F42" s="10">
         <v>59800</v>
       </c>
       <c r="G42" s="8"/>
       <c r="H42" s="10" t="str">
         <f>F42*G42</f>
         <v>0</v>
       </c>
       <c r="I42" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="3" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B43" s="3" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C43" s="3" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E43" s="10"/>
       <c r="F43" s="10">
         <v>34800</v>
       </c>
       <c r="G43" s="8"/>
       <c r="H43" s="10" t="str">
         <f>F43*G43</f>
         <v>0</v>
       </c>
       <c r="I43" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="3" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B44" s="3" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C44" s="3" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D44" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E44" s="10"/>
       <c r="F44" s="10">
         <v>4800</v>
       </c>
       <c r="G44" s="8"/>
       <c r="H44" s="10" t="str">
         <f>F44*G44</f>
         <v>0</v>
       </c>
       <c r="I44" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="15" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B45" s="16"/>
       <c r="C45" s="16"/>
       <c r="D45" s="16"/>
       <c r="E45" s="16"/>
       <c r="F45" s="16"/>
       <c r="G45" s="16"/>
       <c r="H45" s="16"/>
       <c r="I45" s="16"/>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="3" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B46" s="3" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C46" s="3" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D46" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E46" s="10"/>
       <c r="F46" s="10">
         <v>14800</v>
       </c>
       <c r="G46" s="8"/>
       <c r="H46" s="10" t="str">
         <f>F46*G46</f>
         <v>0</v>
       </c>
       <c r="I46" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="3" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B47" s="3" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C47" s="3" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D47" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E47" s="10"/>
       <c r="F47" s="10">
         <v>14800</v>
       </c>
       <c r="G47" s="8"/>
       <c r="H47" s="10" t="str">
         <f>F47*G47</f>
         <v>0</v>
       </c>
       <c r="I47" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="3" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B48" s="3" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C48" s="3" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D48" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E48" s="10"/>
       <c r="F48" s="10">
         <v>14800</v>
       </c>
       <c r="G48" s="8"/>
       <c r="H48" s="10" t="str">
         <f>F48*G48</f>
         <v>0</v>
       </c>
       <c r="I48" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="49" spans="1:9">
-      <c r="A49" s="15" t="s">
-[...9 lines deleted...]
-      <c r="I49" s="16"/>
+      <c r="A49" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="B49" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="C49" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="D49" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E49" s="10"/>
+      <c r="F49" s="10">
+        <v>24800</v>
+      </c>
+      <c r="G49" s="8"/>
+      <c r="H49" s="10" t="str">
+        <f>F49*G49</f>
+        <v>0</v>
+      </c>
+      <c r="I49" s="8" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="3" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B50" s="3" t="s">
-        <v>105</v>
+        <v>98</v>
       </c>
       <c r="C50" s="3" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D50" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="E50" s="11">
-[...1 lines deleted...]
-      </c>
+      <c r="E50" s="10"/>
       <c r="F50" s="10">
-        <v>6600</v>
+        <v>24800</v>
       </c>
       <c r="G50" s="8"/>
       <c r="H50" s="10" t="str">
         <f>F50*G50</f>
         <v>0</v>
       </c>
       <c r="I50" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="3" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B51" s="3" t="s">
-        <v>105</v>
+        <v>98</v>
       </c>
       <c r="C51" s="3" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D51" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="E51" s="11">
-[...1 lines deleted...]
-      </c>
+      <c r="E51" s="10"/>
       <c r="F51" s="10">
-        <v>7350</v>
+        <v>24800</v>
       </c>
       <c r="G51" s="8"/>
       <c r="H51" s="10" t="str">
         <f>F51*G51</f>
         <v>0</v>
       </c>
       <c r="I51" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="52" spans="1:9">
-      <c r="A52" s="3" t="s">
-[...5 lines deleted...]
-      <c r="C52" s="3" t="s">
+      <c r="A52" s="15" t="s">
         <v>110</v>
       </c>
-      <c r="D52" s="5" t="s">
-[...15 lines deleted...]
-      </c>
+      <c r="B52" s="16"/>
+      <c r="C52" s="16"/>
+      <c r="D52" s="16"/>
+      <c r="E52" s="16"/>
+      <c r="F52" s="16"/>
+      <c r="G52" s="16"/>
+      <c r="H52" s="16"/>
+      <c r="I52" s="16"/>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="3" t="s">
         <v>111</v>
       </c>
       <c r="B53" s="3" t="s">
-        <v>105</v>
+        <v>112</v>
       </c>
       <c r="C53" s="3" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="D53" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E53" s="11">
-        <v>10800</v>
+        <v>8800</v>
       </c>
       <c r="F53" s="10">
-        <v>8100</v>
+        <v>6600</v>
       </c>
       <c r="G53" s="8"/>
       <c r="H53" s="10" t="str">
         <f>F53*G53</f>
         <v>0</v>
       </c>
       <c r="I53" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="3" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B54" s="3" t="s">
-        <v>105</v>
+        <v>112</v>
       </c>
       <c r="C54" s="3" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D54" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E54" s="11">
         <v>9800</v>
       </c>
       <c r="F54" s="10">
         <v>7350</v>
       </c>
       <c r="G54" s="8"/>
       <c r="H54" s="10" t="str">
         <f>F54*G54</f>
         <v>0</v>
       </c>
       <c r="I54" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="3" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B55" s="3" t="s">
-        <v>105</v>
+        <v>112</v>
       </c>
       <c r="C55" s="3" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="D55" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E55" s="11">
-        <v>10800</v>
+        <v>12800</v>
       </c>
       <c r="F55" s="10">
-        <v>8100</v>
+        <v>9600</v>
       </c>
       <c r="G55" s="8"/>
       <c r="H55" s="10" t="str">
         <f>F55*G55</f>
         <v>0</v>
       </c>
       <c r="I55" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="3" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B56" s="3" t="s">
-        <v>105</v>
+        <v>112</v>
       </c>
       <c r="C56" s="3" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D56" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E56" s="11">
-        <v>12800</v>
+        <v>10800</v>
       </c>
       <c r="F56" s="10">
-        <v>9600</v>
+        <v>8100</v>
       </c>
       <c r="G56" s="8"/>
       <c r="H56" s="10" t="str">
         <f>F56*G56</f>
         <v>0</v>
       </c>
       <c r="I56" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="3" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B57" s="3" t="s">
-        <v>105</v>
+        <v>112</v>
       </c>
       <c r="C57" s="3" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="D57" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E57" s="11">
-        <v>13800</v>
+        <v>9800</v>
       </c>
       <c r="F57" s="10">
-        <v>10350</v>
+        <v>7350</v>
       </c>
       <c r="G57" s="8"/>
       <c r="H57" s="10" t="str">
         <f>F57*G57</f>
         <v>0</v>
       </c>
       <c r="I57" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="58" spans="1:9">
-      <c r="A58" s="15" t="s">
-[...9 lines deleted...]
-      <c r="I58" s="16"/>
+      <c r="A58" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="B58" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="C58" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="D58" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E58" s="11">
+        <v>10800</v>
+      </c>
+      <c r="F58" s="10">
+        <v>8100</v>
+      </c>
+      <c r="G58" s="8"/>
+      <c r="H58" s="10" t="str">
+        <f>F58*G58</f>
+        <v>0</v>
+      </c>
+      <c r="I58" s="8" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="3" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B59" s="3" t="s">
-        <v>123</v>
+        <v>112</v>
       </c>
       <c r="C59" s="3" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="D59" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="E59" s="10"/>
+      <c r="E59" s="11">
+        <v>12800</v>
+      </c>
       <c r="F59" s="10">
-        <v>15800</v>
+        <v>9600</v>
       </c>
       <c r="G59" s="8"/>
       <c r="H59" s="10" t="str">
         <f>F59*G59</f>
         <v>0</v>
       </c>
       <c r="I59" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="3" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B60" s="3" t="s">
-        <v>123</v>
+        <v>112</v>
       </c>
       <c r="C60" s="3" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="D60" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="E60" s="10"/>
+      <c r="E60" s="11">
+        <v>13800</v>
+      </c>
       <c r="F60" s="10">
-        <v>15800</v>
+        <v>10350</v>
       </c>
       <c r="G60" s="8"/>
       <c r="H60" s="10" t="str">
         <f>F60*G60</f>
         <v>0</v>
       </c>
       <c r="I60" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="61" spans="1:9">
-      <c r="A61" s="3" t="s">
-[...2 lines deleted...]
-      <c r="B61" s="3" t="s">
+      <c r="A61" s="15" t="s">
         <v>128</v>
       </c>
-      <c r="C61" s="3" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="B61" s="16"/>
+      <c r="C61" s="16"/>
+      <c r="D61" s="16"/>
+      <c r="E61" s="16"/>
+      <c r="F61" s="16"/>
+      <c r="G61" s="16"/>
+      <c r="H61" s="16"/>
+      <c r="I61" s="16"/>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="B62" s="3" t="s">
         <v>130</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="C62" s="3" t="s">
         <v>131</v>
       </c>
-      <c r="D62" s="6" t="s">
-        <v>20</v>
+      <c r="D62" s="5" t="s">
+        <v>15</v>
       </c>
       <c r="E62" s="10"/>
       <c r="F62" s="10">
-        <v>0</v>
+        <v>18800</v>
       </c>
       <c r="G62" s="8"/>
       <c r="H62" s="10" t="str">
         <f>F62*G62</f>
         <v>0</v>
       </c>
       <c r="I62" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="3" t="s">
         <v>132</v>
       </c>
       <c r="B63" s="3" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="C63" s="3" t="s">
         <v>133</v>
       </c>
-      <c r="D63" s="6" t="s">
-        <v>20</v>
+      <c r="D63" s="5" t="s">
+        <v>15</v>
       </c>
       <c r="E63" s="10"/>
       <c r="F63" s="10">
-        <v>0</v>
+        <v>18800</v>
       </c>
       <c r="G63" s="8"/>
       <c r="H63" s="10" t="str">
         <f>F63*G63</f>
         <v>0</v>
       </c>
       <c r="I63" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="3" t="s">
         <v>134</v>
       </c>
       <c r="B64" s="3" t="s">
         <v>135</v>
       </c>
       <c r="C64" s="3" t="s">
         <v>136</v>
       </c>
-      <c r="D64" s="5" t="s">
-        <v>15</v>
+      <c r="D64" s="6" t="s">
+        <v>20</v>
       </c>
       <c r="E64" s="10"/>
       <c r="F64" s="10">
-        <v>20000</v>
+        <v>0</v>
       </c>
       <c r="G64" s="8"/>
       <c r="H64" s="10" t="str">
         <f>F64*G64</f>
         <v>0</v>
       </c>
       <c r="I64" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="3" t="s">
         <v>137</v>
       </c>
       <c r="B65" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="C65" s="3" t="s">
         <v>138</v>
       </c>
-      <c r="C65" s="3" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="D65" s="6" t="s">
+        <v>20</v>
       </c>
       <c r="E65" s="10"/>
       <c r="F65" s="10">
-        <v>33000</v>
+        <v>0</v>
       </c>
       <c r="G65" s="8"/>
       <c r="H65" s="10" t="str">
         <f>F65*G65</f>
         <v>0</v>
       </c>
       <c r="I65" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="B66" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="C66" s="3" t="s">
         <v>140</v>
       </c>
-      <c r="B66" s="3" t="s">
-[...6 lines deleted...]
-        <v>15</v>
+      <c r="D66" s="6" t="s">
+        <v>20</v>
       </c>
       <c r="E66" s="10"/>
       <c r="F66" s="10">
-        <v>22500</v>
+        <v>0</v>
       </c>
       <c r="G66" s="8"/>
       <c r="H66" s="10" t="str">
         <f>F66*G66</f>
         <v>0</v>
       </c>
       <c r="I66" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="3" t="s">
+        <v>141</v>
+      </c>
+      <c r="B67" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="C67" s="3" t="s">
         <v>143</v>
-      </c>
-[...4 lines deleted...]
-        <v>145</v>
       </c>
       <c r="D67" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E67" s="10"/>
       <c r="F67" s="10">
-        <v>200</v>
+        <v>20000</v>
       </c>
       <c r="G67" s="8"/>
       <c r="H67" s="10" t="str">
         <f>F67*G67</f>
         <v>0</v>
       </c>
       <c r="I67" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="B68" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="C68" s="3" t="s">
         <v>146</v>
-      </c>
-[...4 lines deleted...]
-        <v>148</v>
       </c>
       <c r="D68" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E68" s="10"/>
       <c r="F68" s="10">
-        <v>300</v>
+        <v>33000</v>
       </c>
       <c r="G68" s="8"/>
       <c r="H68" s="10" t="str">
         <f>F68*G68</f>
         <v>0</v>
       </c>
       <c r="I68" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="B69" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="C69" s="3" t="s">
         <v>149</v>
-      </c>
-[...4 lines deleted...]
-        <v>151</v>
       </c>
       <c r="D69" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E69" s="10"/>
       <c r="F69" s="10">
-        <v>450</v>
+        <v>22500</v>
       </c>
       <c r="G69" s="8"/>
       <c r="H69" s="10" t="str">
         <f>F69*G69</f>
         <v>0</v>
       </c>
       <c r="I69" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="70" spans="1:9">
-      <c r="A70" s="13" t="s">
+      <c r="A70" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="B70" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="C70" s="3" t="s">
         <v>152</v>
       </c>
-      <c r="B70" s="14"/>
-[...6 lines deleted...]
-      <c r="I70" s="14"/>
+      <c r="D70" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E70" s="10"/>
+      <c r="F70" s="10">
+        <v>200</v>
+      </c>
+      <c r="G70" s="8"/>
+      <c r="H70" s="10" t="str">
+        <f>F70*G70</f>
+        <v>0</v>
+      </c>
+      <c r="I70" s="8" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="3" t="s">
         <v>153</v>
       </c>
       <c r="B71" s="3" t="s">
         <v>154</v>
       </c>
       <c r="C71" s="3" t="s">
         <v>155</v>
       </c>
-      <c r="D71" s="7" t="s">
-        <v>156</v>
+      <c r="D71" s="5" t="s">
+        <v>15</v>
       </c>
       <c r="E71" s="10"/>
       <c r="F71" s="10">
-        <v>28000</v>
+        <v>330</v>
       </c>
       <c r="G71" s="8"/>
       <c r="H71" s="10" t="str">
         <f>F71*G71</f>
         <v>0</v>
       </c>
       <c r="I71" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="B72" s="3" t="s">
         <v>157</v>
       </c>
-      <c r="B72" s="3" t="s">
+      <c r="C72" s="3" t="s">
         <v>158</v>
       </c>
-      <c r="C72" s="3" t="s">
-[...3 lines deleted...]
-        <v>156</v>
+      <c r="D72" s="5" t="s">
+        <v>15</v>
       </c>
       <c r="E72" s="10"/>
       <c r="F72" s="10">
-        <v>44000</v>
+        <v>450</v>
       </c>
       <c r="G72" s="8"/>
       <c r="H72" s="10" t="str">
         <f>F72*G72</f>
         <v>0</v>
       </c>
       <c r="I72" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="73" spans="1:9">
-      <c r="A73" s="13" t="s">
+      <c r="A73" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="B73" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="C73" s="3" t="s">
         <v>160</v>
       </c>
-      <c r="B73" s="14"/>
-[...6 lines deleted...]
-      <c r="I73" s="14"/>
+      <c r="D73" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E73" s="10"/>
+      <c r="F73" s="10">
+        <v>0</v>
+      </c>
+      <c r="G73" s="8"/>
+      <c r="H73" s="10" t="str">
+        <f>F73*G73</f>
+        <v>0</v>
+      </c>
+      <c r="I73" s="8" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="74" spans="1:9">
-      <c r="A74" s="15" t="s">
+      <c r="A74" s="3" t="s">
         <v>161</v>
       </c>
-      <c r="B74" s="16"/>
-[...6 lines deleted...]
-      <c r="I74" s="16"/>
+      <c r="B74" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="C74" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="D74" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E74" s="10"/>
+      <c r="F74" s="10">
+        <v>0</v>
+      </c>
+      <c r="G74" s="8"/>
+      <c r="H74" s="10" t="str">
+        <f>F74*G74</f>
+        <v>0</v>
+      </c>
+      <c r="I74" s="8" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="3" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B75" s="3" t="s">
-        <v>163</v>
+        <v>130</v>
       </c>
       <c r="C75" s="3" t="s">
         <v>164</v>
       </c>
       <c r="D75" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E75" s="10"/>
       <c r="F75" s="10">
-        <v>79800</v>
+        <v>0</v>
       </c>
       <c r="G75" s="8"/>
       <c r="H75" s="10" t="str">
         <f>F75*G75</f>
         <v>0</v>
       </c>
       <c r="I75" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="76" spans="1:9">
-      <c r="A76" s="3" t="s">
+      <c r="A76" s="13" t="s">
         <v>165</v>
       </c>
-      <c r="B76" s="3" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="B76" s="14"/>
+      <c r="C76" s="14"/>
+      <c r="D76" s="14"/>
+      <c r="E76" s="14"/>
+      <c r="F76" s="14"/>
+      <c r="G76" s="14"/>
+      <c r="H76" s="14"/>
+      <c r="I76" s="14"/>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="B77" s="3" t="s">
         <v>167</v>
       </c>
-      <c r="B77" s="3" t="s">
+      <c r="C77" s="3" t="s">
         <v>168</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="D77" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E77" s="10"/>
       <c r="F77" s="10">
         <v>34800</v>
       </c>
       <c r="G77" s="8"/>
       <c r="H77" s="10" t="str">
         <f>F77*G77</f>
         <v>0</v>
       </c>
       <c r="I77" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="B78" s="3" t="s">
         <v>170</v>
       </c>
-      <c r="B78" s="3" t="s">
+      <c r="C78" s="3" t="s">
         <v>171</v>
       </c>
-      <c r="C78" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D78" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="E78" s="10"/>
+      <c r="E78" s="11">
+        <v>34800</v>
+      </c>
       <c r="F78" s="10">
-        <v>69800</v>
+        <v>27800</v>
       </c>
       <c r="G78" s="8"/>
       <c r="H78" s="10" t="str">
         <f>F78*G78</f>
         <v>0</v>
       </c>
       <c r="I78" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="79" spans="1:9">
-      <c r="A79" s="3" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="A79" s="13" t="s">
+        <v>172</v>
+      </c>
+      <c r="B79" s="14"/>
+      <c r="C79" s="14"/>
+      <c r="D79" s="14"/>
+      <c r="E79" s="14"/>
+      <c r="F79" s="14"/>
+      <c r="G79" s="14"/>
+      <c r="H79" s="14"/>
+      <c r="I79" s="14"/>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="3" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B80" s="3" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="C80" s="3" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="D80" s="7" t="s">
-        <v>156</v>
+        <v>31</v>
       </c>
       <c r="E80" s="10"/>
       <c r="F80" s="10">
-        <v>89800</v>
+        <v>44000</v>
       </c>
       <c r="G80" s="8"/>
       <c r="H80" s="10" t="str">
         <f>F80*G80</f>
         <v>0</v>
       </c>
       <c r="I80" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="3" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="B81" s="3" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="C81" s="3" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="D81" s="7" t="s">
-        <v>156</v>
+        <v>31</v>
       </c>
       <c r="E81" s="10"/>
       <c r="F81" s="10">
-        <v>149800</v>
+        <v>16000</v>
       </c>
       <c r="G81" s="8"/>
       <c r="H81" s="10" t="str">
         <f>F81*G81</f>
         <v>0</v>
       </c>
       <c r="I81" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="3" t="s">
-        <v>182</v>
+        <v>179</v>
       </c>
       <c r="B82" s="3" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="C82" s="3" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="D82" s="7" t="s">
-        <v>156</v>
+        <v>31</v>
       </c>
       <c r="E82" s="10"/>
       <c r="F82" s="10">
-        <v>93800</v>
+        <v>16000</v>
       </c>
       <c r="G82" s="8"/>
       <c r="H82" s="10" t="str">
         <f>F82*G82</f>
         <v>0</v>
       </c>
       <c r="I82" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="83" spans="1:9">
-      <c r="A83" s="3" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="A83" s="13" t="s">
+        <v>182</v>
+      </c>
+      <c r="B83" s="14"/>
+      <c r="C83" s="14"/>
+      <c r="D83" s="14"/>
+      <c r="E83" s="14"/>
+      <c r="F83" s="14"/>
+      <c r="G83" s="14"/>
+      <c r="H83" s="14"/>
+      <c r="I83" s="14"/>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="15" t="s">
-        <v>188</v>
+        <v>183</v>
       </c>
       <c r="B84" s="16"/>
       <c r="C84" s="16"/>
       <c r="D84" s="16"/>
       <c r="E84" s="16"/>
       <c r="F84" s="16"/>
       <c r="G84" s="16"/>
       <c r="H84" s="16"/>
       <c r="I84" s="16"/>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="3" t="s">
-        <v>189</v>
+        <v>184</v>
       </c>
       <c r="B85" s="3" t="s">
-        <v>190</v>
+        <v>185</v>
       </c>
       <c r="C85" s="3" t="s">
-        <v>191</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>186</v>
+      </c>
+      <c r="D85" s="6" t="s">
+        <v>20</v>
       </c>
       <c r="E85" s="10"/>
       <c r="F85" s="10">
-        <v>290000</v>
+        <v>79800</v>
       </c>
       <c r="G85" s="8"/>
       <c r="H85" s="10" t="str">
         <f>F85*G85</f>
         <v>0</v>
       </c>
       <c r="I85" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="3" t="s">
-        <v>192</v>
+        <v>187</v>
       </c>
       <c r="B86" s="3" t="s">
-        <v>193</v>
+        <v>185</v>
       </c>
       <c r="C86" s="3" t="s">
-        <v>194</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>188</v>
+      </c>
+      <c r="D86" s="7" t="s">
+        <v>31</v>
       </c>
       <c r="E86" s="10"/>
       <c r="F86" s="10">
-        <v>320000</v>
+        <v>89800</v>
       </c>
       <c r="G86" s="8"/>
       <c r="H86" s="10" t="str">
         <f>F86*G86</f>
         <v>0</v>
       </c>
       <c r="I86" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="3" t="s">
-        <v>195</v>
+        <v>189</v>
       </c>
       <c r="B87" s="3" t="s">
-        <v>196</v>
+        <v>167</v>
       </c>
       <c r="C87" s="3" t="s">
-        <v>197</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>190</v>
+      </c>
+      <c r="D87" s="6" t="s">
+        <v>20</v>
       </c>
       <c r="E87" s="10"/>
       <c r="F87" s="10">
-        <v>350000</v>
+        <v>34800</v>
       </c>
       <c r="G87" s="8"/>
       <c r="H87" s="10" t="str">
         <f>F87*G87</f>
         <v>0</v>
       </c>
       <c r="I87" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="88" spans="1:9">
-      <c r="A88" s="15" t="s">
-[...9 lines deleted...]
-      <c r="I88" s="16"/>
+      <c r="A88" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="B88" s="3" t="s">
+        <v>192</v>
+      </c>
+      <c r="C88" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="D88" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E88" s="10"/>
+      <c r="F88" s="10">
+        <v>69800</v>
+      </c>
+      <c r="G88" s="8"/>
+      <c r="H88" s="10" t="str">
+        <f>F88*G88</f>
+        <v>0</v>
+      </c>
+      <c r="I88" s="8" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="3" t="s">
-        <v>199</v>
+        <v>194</v>
       </c>
       <c r="B89" s="3" t="s">
-        <v>200</v>
+        <v>195</v>
       </c>
       <c r="C89" s="3" t="s">
-        <v>201</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>196</v>
+      </c>
+      <c r="D89" s="7" t="s">
+        <v>31</v>
       </c>
       <c r="E89" s="10"/>
       <c r="F89" s="10">
-        <v>149800</v>
+        <v>159800</v>
       </c>
       <c r="G89" s="8"/>
       <c r="H89" s="10" t="str">
         <f>F89*G89</f>
         <v>0</v>
       </c>
       <c r="I89" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="3" t="s">
-        <v>202</v>
+        <v>197</v>
       </c>
       <c r="B90" s="3" t="s">
-        <v>203</v>
+        <v>198</v>
       </c>
       <c r="C90" s="3" t="s">
-        <v>204</v>
+        <v>199</v>
       </c>
       <c r="D90" s="7" t="s">
-        <v>156</v>
+        <v>31</v>
       </c>
       <c r="E90" s="10"/>
       <c r="F90" s="10">
-        <v>69800</v>
+        <v>89800</v>
       </c>
       <c r="G90" s="8"/>
       <c r="H90" s="10" t="str">
         <f>F90*G90</f>
         <v>0</v>
       </c>
       <c r="I90" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" s="3" t="s">
-        <v>205</v>
+        <v>200</v>
       </c>
       <c r="B91" s="3" t="s">
-        <v>206</v>
+        <v>201</v>
       </c>
       <c r="C91" s="3" t="s">
-        <v>207</v>
+        <v>202</v>
       </c>
       <c r="D91" s="7" t="s">
-        <v>156</v>
+        <v>31</v>
       </c>
       <c r="E91" s="10"/>
       <c r="F91" s="10">
-        <v>59800</v>
+        <v>149800</v>
       </c>
       <c r="G91" s="8"/>
       <c r="H91" s="10" t="str">
         <f>F91*G91</f>
         <v>0</v>
       </c>
       <c r="I91" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="3" t="s">
-        <v>208</v>
+        <v>203</v>
       </c>
       <c r="B92" s="3" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
       <c r="C92" s="3" t="s">
-        <v>210</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>205</v>
+      </c>
+      <c r="D92" s="7" t="s">
+        <v>31</v>
       </c>
       <c r="E92" s="10"/>
       <c r="F92" s="10">
-        <v>99800</v>
+        <v>93800</v>
       </c>
       <c r="G92" s="8"/>
       <c r="H92" s="10" t="str">
         <f>F92*G92</f>
         <v>0</v>
       </c>
       <c r="I92" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="3" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
       <c r="B93" s="3" t="s">
-        <v>212</v>
+        <v>207</v>
       </c>
       <c r="C93" s="3" t="s">
-        <v>213</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>208</v>
+      </c>
+      <c r="D93" s="7" t="s">
+        <v>31</v>
       </c>
       <c r="E93" s="10"/>
       <c r="F93" s="10">
-        <v>98800</v>
+        <v>109800</v>
       </c>
       <c r="G93" s="8"/>
       <c r="H93" s="10" t="str">
         <f>F93*G93</f>
         <v>0</v>
       </c>
       <c r="I93" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="94" spans="1:9">
-      <c r="A94" s="3" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="A94" s="15" t="s">
+        <v>209</v>
+      </c>
+      <c r="B94" s="16"/>
+      <c r="C94" s="16"/>
+      <c r="D94" s="16"/>
+      <c r="E94" s="16"/>
+      <c r="F94" s="16"/>
+      <c r="G94" s="16"/>
+      <c r="H94" s="16"/>
+      <c r="I94" s="16"/>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" s="3" t="s">
-        <v>217</v>
+        <v>210</v>
       </c>
       <c r="B95" s="3" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
       <c r="C95" s="3" t="s">
-        <v>218</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>212</v>
+      </c>
+      <c r="D95" s="5" t="s">
+        <v>15</v>
       </c>
       <c r="E95" s="10"/>
       <c r="F95" s="10">
-        <v>159800</v>
+        <v>290000</v>
       </c>
       <c r="G95" s="8"/>
       <c r="H95" s="10" t="str">
         <f>F95*G95</f>
         <v>0</v>
       </c>
       <c r="I95" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" s="3" t="s">
-        <v>219</v>
+        <v>213</v>
       </c>
       <c r="B96" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="C96" s="3" t="s">
         <v>215</v>
       </c>
-      <c r="C96" s="3" t="s">
-[...3 lines deleted...]
-        <v>20</v>
+      <c r="D96" s="5" t="s">
+        <v>15</v>
       </c>
       <c r="E96" s="10"/>
       <c r="F96" s="10">
-        <v>159800</v>
+        <v>320000</v>
       </c>
       <c r="G96" s="8"/>
       <c r="H96" s="10" t="str">
         <f>F96*G96</f>
         <v>0</v>
       </c>
       <c r="I96" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" s="3" t="s">
-        <v>221</v>
+        <v>216</v>
       </c>
       <c r="B97" s="3" t="s">
-        <v>203</v>
+        <v>217</v>
       </c>
       <c r="C97" s="3" t="s">
-        <v>222</v>
-[...2 lines deleted...]
-        <v>156</v>
+        <v>218</v>
+      </c>
+      <c r="D97" s="5" t="s">
+        <v>15</v>
       </c>
       <c r="E97" s="10"/>
       <c r="F97" s="10">
-        <v>89800</v>
+        <v>350000</v>
       </c>
       <c r="G97" s="8"/>
       <c r="H97" s="10" t="str">
         <f>F97*G97</f>
         <v>0</v>
       </c>
       <c r="I97" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="98" spans="1:9">
-      <c r="A98" s="3" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="A98" s="15" t="s">
+        <v>219</v>
+      </c>
+      <c r="B98" s="16"/>
+      <c r="C98" s="16"/>
+      <c r="D98" s="16"/>
+      <c r="E98" s="16"/>
+      <c r="F98" s="16"/>
+      <c r="G98" s="16"/>
+      <c r="H98" s="16"/>
+      <c r="I98" s="16"/>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" s="3" t="s">
-        <v>226</v>
+        <v>220</v>
       </c>
       <c r="B99" s="3" t="s">
-        <v>227</v>
+        <v>221</v>
       </c>
       <c r="C99" s="3" t="s">
-        <v>228</v>
-[...2 lines deleted...]
-        <v>156</v>
+        <v>222</v>
+      </c>
+      <c r="D99" s="6" t="s">
+        <v>20</v>
       </c>
       <c r="E99" s="10"/>
       <c r="F99" s="10">
-        <v>99800</v>
+        <v>74800</v>
       </c>
       <c r="G99" s="8"/>
       <c r="H99" s="10" t="str">
         <f>F99*G99</f>
         <v>0</v>
       </c>
       <c r="I99" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" s="3" t="s">
-        <v>229</v>
+        <v>223</v>
       </c>
       <c r="B100" s="3" t="s">
-        <v>230</v>
+        <v>224</v>
       </c>
       <c r="C100" s="3" t="s">
-        <v>231</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>225</v>
+      </c>
+      <c r="D100" s="7" t="s">
+        <v>31</v>
       </c>
       <c r="E100" s="10"/>
       <c r="F100" s="10">
-        <v>149800</v>
+        <v>69800</v>
       </c>
       <c r="G100" s="8"/>
       <c r="H100" s="10" t="str">
         <f>F100*G100</f>
         <v>0</v>
       </c>
       <c r="I100" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" s="3" t="s">
-        <v>232</v>
+        <v>226</v>
       </c>
       <c r="B101" s="3" t="s">
-        <v>233</v>
+        <v>227</v>
       </c>
       <c r="C101" s="3" t="s">
-        <v>234</v>
+        <v>228</v>
       </c>
       <c r="D101" s="7" t="s">
-        <v>156</v>
+        <v>31</v>
       </c>
       <c r="E101" s="10"/>
       <c r="F101" s="10">
-        <v>68800</v>
+        <v>59800</v>
       </c>
       <c r="G101" s="8"/>
       <c r="H101" s="10" t="str">
         <f>F101*G101</f>
         <v>0</v>
       </c>
       <c r="I101" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" s="3" t="s">
-        <v>235</v>
+        <v>229</v>
       </c>
       <c r="B102" s="3" t="s">
-        <v>236</v>
+        <v>230</v>
       </c>
       <c r="C102" s="3" t="s">
-        <v>237</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>231</v>
+      </c>
+      <c r="D102" s="6" t="s">
+        <v>20</v>
       </c>
       <c r="E102" s="10"/>
       <c r="F102" s="10">
-        <v>109800</v>
+        <v>99800</v>
       </c>
       <c r="G102" s="8"/>
       <c r="H102" s="10" t="str">
         <f>F102*G102</f>
         <v>0</v>
       </c>
       <c r="I102" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="103" spans="1:9">
-      <c r="A103" s="15" t="s">
-[...9 lines deleted...]
-      <c r="I103" s="16"/>
+      <c r="A103" s="3" t="s">
+        <v>232</v>
+      </c>
+      <c r="B103" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="C103" s="3" t="s">
+        <v>234</v>
+      </c>
+      <c r="D103" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E103" s="10"/>
+      <c r="F103" s="10">
+        <v>98800</v>
+      </c>
+      <c r="G103" s="8"/>
+      <c r="H103" s="10" t="str">
+        <f>F103*G103</f>
+        <v>0</v>
+      </c>
+      <c r="I103" s="8" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" s="3" t="s">
-        <v>127</v>
+        <v>235</v>
       </c>
       <c r="B104" s="3" t="s">
-        <v>128</v>
+        <v>236</v>
       </c>
       <c r="C104" s="3" t="s">
-        <v>129</v>
+        <v>237</v>
       </c>
       <c r="D104" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E104" s="10"/>
       <c r="F104" s="10">
-        <v>0</v>
+        <v>118800</v>
       </c>
       <c r="G104" s="8"/>
       <c r="H104" s="10" t="str">
         <f>F104*G104</f>
         <v>0</v>
       </c>
       <c r="I104" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" s="3" t="s">
-        <v>130</v>
+        <v>238</v>
       </c>
       <c r="B105" s="3" t="s">
-        <v>128</v>
+        <v>236</v>
       </c>
       <c r="C105" s="3" t="s">
-        <v>131</v>
+        <v>239</v>
       </c>
       <c r="D105" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E105" s="10"/>
       <c r="F105" s="10">
-        <v>0</v>
+        <v>159800</v>
       </c>
       <c r="G105" s="8"/>
       <c r="H105" s="10" t="str">
         <f>F105*G105</f>
         <v>0</v>
       </c>
       <c r="I105" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" s="3" t="s">
-        <v>132</v>
+        <v>240</v>
       </c>
       <c r="B106" s="3" t="s">
-        <v>128</v>
+        <v>236</v>
       </c>
       <c r="C106" s="3" t="s">
-        <v>133</v>
+        <v>241</v>
       </c>
       <c r="D106" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E106" s="10"/>
       <c r="F106" s="10">
-        <v>0</v>
+        <v>159800</v>
       </c>
       <c r="G106" s="8"/>
       <c r="H106" s="10" t="str">
         <f>F106*G106</f>
         <v>0</v>
       </c>
       <c r="I106" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" s="3" t="s">
-        <v>134</v>
+        <v>242</v>
       </c>
       <c r="B107" s="3" t="s">
-        <v>135</v>
+        <v>224</v>
       </c>
       <c r="C107" s="3" t="s">
-        <v>136</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>243</v>
+      </c>
+      <c r="D107" s="7" t="s">
+        <v>31</v>
       </c>
       <c r="E107" s="10"/>
       <c r="F107" s="10">
-        <v>20000</v>
+        <v>89800</v>
       </c>
       <c r="G107" s="8"/>
       <c r="H107" s="10" t="str">
         <f>F107*G107</f>
         <v>0</v>
       </c>
       <c r="I107" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" s="3" t="s">
-        <v>137</v>
+        <v>244</v>
       </c>
       <c r="B108" s="3" t="s">
-        <v>138</v>
+        <v>245</v>
       </c>
       <c r="C108" s="3" t="s">
-        <v>139</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>246</v>
+      </c>
+      <c r="D108" s="7" t="s">
+        <v>31</v>
       </c>
       <c r="E108" s="10"/>
       <c r="F108" s="10">
-        <v>33000</v>
+        <v>85800</v>
       </c>
       <c r="G108" s="8"/>
       <c r="H108" s="10" t="str">
         <f>F108*G108</f>
         <v>0</v>
       </c>
       <c r="I108" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" s="3" t="s">
-        <v>140</v>
+        <v>247</v>
       </c>
       <c r="B109" s="3" t="s">
-        <v>141</v>
+        <v>248</v>
       </c>
       <c r="C109" s="3" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>249</v>
+      </c>
+      <c r="D109" s="7" t="s">
+        <v>31</v>
       </c>
       <c r="E109" s="10"/>
       <c r="F109" s="10">
-        <v>22500</v>
+        <v>99800</v>
       </c>
       <c r="G109" s="8"/>
       <c r="H109" s="10" t="str">
         <f>F109*G109</f>
         <v>0</v>
       </c>
       <c r="I109" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" s="3" t="s">
-        <v>149</v>
+        <v>250</v>
       </c>
       <c r="B110" s="3" t="s">
-        <v>150</v>
+        <v>251</v>
       </c>
       <c r="C110" s="3" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>252</v>
+      </c>
+      <c r="D110" s="6" t="s">
+        <v>20</v>
       </c>
       <c r="E110" s="10"/>
       <c r="F110" s="10">
-        <v>450</v>
+        <v>149800</v>
       </c>
       <c r="G110" s="8"/>
       <c r="H110" s="10" t="str">
         <f>F110*G110</f>
         <v>0</v>
       </c>
       <c r="I110" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" s="3" t="s">
-        <v>143</v>
+        <v>253</v>
       </c>
       <c r="B111" s="3" t="s">
-        <v>144</v>
+        <v>254</v>
       </c>
       <c r="C111" s="3" t="s">
-        <v>145</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>255</v>
+      </c>
+      <c r="D111" s="7" t="s">
+        <v>31</v>
       </c>
       <c r="E111" s="10"/>
       <c r="F111" s="10">
-        <v>200</v>
+        <v>68800</v>
       </c>
       <c r="G111" s="8"/>
       <c r="H111" s="10" t="str">
         <f>F111*G111</f>
         <v>0</v>
       </c>
       <c r="I111" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" s="3" t="s">
-        <v>146</v>
+        <v>256</v>
       </c>
       <c r="B112" s="3" t="s">
-        <v>147</v>
+        <v>257</v>
       </c>
       <c r="C112" s="3" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>258</v>
+      </c>
+      <c r="D112" s="7" t="s">
+        <v>31</v>
       </c>
       <c r="E112" s="10"/>
       <c r="F112" s="10">
-        <v>300</v>
+        <v>109800</v>
       </c>
       <c r="G112" s="8"/>
       <c r="H112" s="10" t="str">
         <f>F112*G112</f>
         <v>0</v>
       </c>
       <c r="I112" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" s="15" t="s">
-        <v>239</v>
+        <v>259</v>
       </c>
       <c r="B113" s="16"/>
       <c r="C113" s="16"/>
       <c r="D113" s="16"/>
       <c r="E113" s="16"/>
       <c r="F113" s="16"/>
       <c r="G113" s="16"/>
       <c r="H113" s="16"/>
       <c r="I113" s="16"/>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" s="3" t="s">
-        <v>240</v>
+        <v>134</v>
       </c>
       <c r="B114" s="3" t="s">
-        <v>241</v>
+        <v>135</v>
       </c>
       <c r="C114" s="3" t="s">
-        <v>242</v>
+        <v>136</v>
       </c>
       <c r="D114" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E114" s="10"/>
       <c r="F114" s="10">
-        <v>252000</v>
+        <v>0</v>
       </c>
       <c r="G114" s="8"/>
       <c r="H114" s="10" t="str">
         <f>F114*G114</f>
         <v>0</v>
       </c>
       <c r="I114" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" s="3" t="s">
-        <v>243</v>
+        <v>137</v>
       </c>
       <c r="B115" s="3" t="s">
-        <v>244</v>
+        <v>135</v>
       </c>
       <c r="C115" s="3" t="s">
-        <v>245</v>
+        <v>138</v>
       </c>
       <c r="D115" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E115" s="10"/>
       <c r="F115" s="10">
-        <v>362000</v>
+        <v>0</v>
       </c>
       <c r="G115" s="8"/>
       <c r="H115" s="10" t="str">
         <f>F115*G115</f>
         <v>0</v>
       </c>
       <c r="I115" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" s="3" t="s">
-        <v>246</v>
+        <v>139</v>
       </c>
       <c r="B116" s="3" t="s">
-        <v>244</v>
+        <v>135</v>
       </c>
       <c r="C116" s="3" t="s">
-        <v>247</v>
+        <v>140</v>
       </c>
       <c r="D116" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E116" s="10"/>
       <c r="F116" s="10">
-        <v>392000</v>
+        <v>0</v>
       </c>
       <c r="G116" s="8"/>
       <c r="H116" s="10" t="str">
         <f>F116*G116</f>
         <v>0</v>
       </c>
       <c r="I116" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" s="3" t="s">
-        <v>248</v>
+        <v>141</v>
       </c>
       <c r="B117" s="3" t="s">
-        <v>244</v>
+        <v>142</v>
       </c>
       <c r="C117" s="3" t="s">
-        <v>249</v>
-[...2 lines deleted...]
-        <v>156</v>
+        <v>143</v>
+      </c>
+      <c r="D117" s="5" t="s">
+        <v>15</v>
       </c>
       <c r="E117" s="10"/>
       <c r="F117" s="10">
-        <v>426000</v>
+        <v>20000</v>
       </c>
       <c r="G117" s="8"/>
       <c r="H117" s="10" t="str">
         <f>F117*G117</f>
         <v>0</v>
       </c>
       <c r="I117" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" s="3" t="s">
-        <v>250</v>
+        <v>144</v>
       </c>
       <c r="B118" s="3" t="s">
-        <v>244</v>
+        <v>145</v>
       </c>
       <c r="C118" s="3" t="s">
-        <v>251</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>146</v>
+      </c>
+      <c r="D118" s="5" t="s">
+        <v>15</v>
       </c>
       <c r="E118" s="10"/>
       <c r="F118" s="10">
-        <v>449000</v>
+        <v>33000</v>
       </c>
       <c r="G118" s="8"/>
       <c r="H118" s="10" t="str">
         <f>F118*G118</f>
         <v>0</v>
       </c>
       <c r="I118" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" s="3" t="s">
-        <v>252</v>
+        <v>147</v>
       </c>
       <c r="B119" s="3" t="s">
-        <v>244</v>
+        <v>148</v>
       </c>
       <c r="C119" s="3" t="s">
-        <v>253</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>149</v>
+      </c>
+      <c r="D119" s="5" t="s">
+        <v>15</v>
       </c>
       <c r="E119" s="10"/>
       <c r="F119" s="10">
-        <v>395000</v>
+        <v>22500</v>
       </c>
       <c r="G119" s="8"/>
       <c r="H119" s="10" t="str">
         <f>F119*G119</f>
         <v>0</v>
       </c>
       <c r="I119" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" s="3" t="s">
-        <v>254</v>
+        <v>156</v>
       </c>
       <c r="B120" s="3" t="s">
-        <v>244</v>
+        <v>157</v>
       </c>
       <c r="C120" s="3" t="s">
-        <v>255</v>
-[...2 lines deleted...]
-        <v>156</v>
+        <v>158</v>
+      </c>
+      <c r="D120" s="5" t="s">
+        <v>15</v>
       </c>
       <c r="E120" s="10"/>
       <c r="F120" s="10">
-        <v>429000</v>
+        <v>450</v>
       </c>
       <c r="G120" s="8"/>
       <c r="H120" s="10" t="str">
         <f>F120*G120</f>
         <v>0</v>
       </c>
       <c r="I120" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" s="3" t="s">
-        <v>256</v>
+        <v>150</v>
       </c>
       <c r="B121" s="3" t="s">
-        <v>244</v>
+        <v>151</v>
       </c>
       <c r="C121" s="3" t="s">
-        <v>257</v>
-[...2 lines deleted...]
-        <v>156</v>
+        <v>152</v>
+      </c>
+      <c r="D121" s="5" t="s">
+        <v>15</v>
       </c>
       <c r="E121" s="10"/>
       <c r="F121" s="10">
-        <v>465000</v>
+        <v>200</v>
       </c>
       <c r="G121" s="8"/>
       <c r="H121" s="10" t="str">
         <f>F121*G121</f>
         <v>0</v>
       </c>
       <c r="I121" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" s="3" t="s">
-        <v>258</v>
+        <v>153</v>
       </c>
       <c r="B122" s="3" t="s">
-        <v>259</v>
+        <v>154</v>
       </c>
       <c r="C122" s="3" t="s">
-        <v>260</v>
-[...2 lines deleted...]
-        <v>156</v>
+        <v>155</v>
+      </c>
+      <c r="D122" s="5" t="s">
+        <v>15</v>
       </c>
       <c r="E122" s="10"/>
       <c r="F122" s="10">
-        <v>492000</v>
+        <v>330</v>
       </c>
       <c r="G122" s="8"/>
       <c r="H122" s="10" t="str">
         <f>F122*G122</f>
         <v>0</v>
       </c>
       <c r="I122" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="123" spans="1:9">
-      <c r="A123" s="3" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="A123" s="15" t="s">
+        <v>260</v>
+      </c>
+      <c r="B123" s="16"/>
+      <c r="C123" s="16"/>
+      <c r="D123" s="16"/>
+      <c r="E123" s="16"/>
+      <c r="F123" s="16"/>
+      <c r="G123" s="16"/>
+      <c r="H123" s="16"/>
+      <c r="I123" s="16"/>
     </row>
     <row r="124" spans="1:9">
       <c r="A124" s="3" t="s">
-        <v>264</v>
+        <v>261</v>
       </c>
       <c r="B124" s="3" t="s">
-        <v>265</v>
+        <v>262</v>
       </c>
       <c r="C124" s="3" t="s">
-        <v>266</v>
+        <v>263</v>
       </c>
       <c r="D124" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E124" s="10"/>
       <c r="F124" s="10">
-        <v>286000</v>
+        <v>252000</v>
       </c>
       <c r="G124" s="8"/>
       <c r="H124" s="10" t="str">
         <f>F124*G124</f>
         <v>0</v>
       </c>
       <c r="I124" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="125" spans="1:9">
       <c r="A125" s="3" t="s">
-        <v>267</v>
+        <v>264</v>
       </c>
       <c r="B125" s="3" t="s">
         <v>265</v>
       </c>
       <c r="C125" s="3" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="D125" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E125" s="10"/>
       <c r="F125" s="10">
-        <v>249371</v>
+        <v>362000</v>
       </c>
       <c r="G125" s="8"/>
       <c r="H125" s="10" t="str">
         <f>F125*G125</f>
         <v>0</v>
       </c>
       <c r="I125" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="126" spans="1:9">
       <c r="A126" s="3" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
       <c r="B126" s="3" t="s">
         <v>265</v>
       </c>
       <c r="C126" s="3" t="s">
-        <v>270</v>
-[...2 lines deleted...]
-        <v>156</v>
+        <v>268</v>
+      </c>
+      <c r="D126" s="6" t="s">
+        <v>20</v>
       </c>
       <c r="E126" s="10"/>
       <c r="F126" s="10">
-        <v>325000</v>
+        <v>392000</v>
       </c>
       <c r="G126" s="8"/>
       <c r="H126" s="10" t="str">
         <f>F126*G126</f>
         <v>0</v>
       </c>
       <c r="I126" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="127" spans="1:9">
       <c r="A127" s="3" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="B127" s="3" t="s">
         <v>265</v>
       </c>
       <c r="C127" s="3" t="s">
-        <v>272</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>270</v>
+      </c>
+      <c r="D127" s="7" t="s">
+        <v>31</v>
       </c>
       <c r="E127" s="10"/>
       <c r="F127" s="10">
-        <v>376000</v>
+        <v>426000</v>
       </c>
       <c r="G127" s="8"/>
       <c r="H127" s="10" t="str">
         <f>F127*G127</f>
         <v>0</v>
       </c>
       <c r="I127" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="128" spans="1:9">
       <c r="A128" s="3" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="B128" s="3" t="s">
         <v>265</v>
       </c>
       <c r="C128" s="3" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="D128" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E128" s="10"/>
       <c r="F128" s="10">
-        <v>429000</v>
+        <v>449000</v>
       </c>
       <c r="G128" s="8"/>
       <c r="H128" s="10" t="str">
         <f>F128*G128</f>
         <v>0</v>
       </c>
       <c r="I128" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="129" spans="1:9">
       <c r="A129" s="3" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
       <c r="B129" s="3" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="C129" s="3" t="s">
-        <v>276</v>
-[...2 lines deleted...]
-        <v>156</v>
+        <v>274</v>
+      </c>
+      <c r="D129" s="6" t="s">
+        <v>20</v>
       </c>
       <c r="E129" s="10"/>
       <c r="F129" s="10">
-        <v>344000</v>
+        <v>395000</v>
       </c>
       <c r="G129" s="8"/>
       <c r="H129" s="10" t="str">
         <f>F129*G129</f>
         <v>0</v>
       </c>
       <c r="I129" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="130" spans="1:9">
       <c r="A130" s="3" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="B130" s="3" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="C130" s="3" t="s">
-        <v>278</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>276</v>
+      </c>
+      <c r="D130" s="7" t="s">
+        <v>31</v>
       </c>
       <c r="E130" s="10"/>
       <c r="F130" s="10">
-        <v>382000</v>
+        <v>429000</v>
       </c>
       <c r="G130" s="8"/>
       <c r="H130" s="10" t="str">
         <f>F130*G130</f>
         <v>0</v>
       </c>
       <c r="I130" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="131" spans="1:9">
       <c r="A131" s="3" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="B131" s="3" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="C131" s="3" t="s">
-        <v>280</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>278</v>
+      </c>
+      <c r="D131" s="7" t="s">
+        <v>31</v>
       </c>
       <c r="E131" s="10"/>
       <c r="F131" s="10">
-        <v>389000</v>
+        <v>465000</v>
       </c>
       <c r="G131" s="8"/>
       <c r="H131" s="10" t="str">
         <f>F131*G131</f>
         <v>0</v>
       </c>
       <c r="I131" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="132" spans="1:9">
       <c r="A132" s="3" t="s">
+        <v>279</v>
+      </c>
+      <c r="B132" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="C132" s="3" t="s">
         <v>281</v>
-      </c>
-[...4 lines deleted...]
-        <v>282</v>
       </c>
       <c r="D132" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E132" s="10"/>
       <c r="F132" s="10">
-        <v>452000</v>
+        <v>492000</v>
       </c>
       <c r="G132" s="8"/>
       <c r="H132" s="10" t="str">
         <f>F132*G132</f>
         <v>0</v>
       </c>
       <c r="I132" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="133" spans="1:9">
       <c r="A133" s="3" t="s">
+        <v>282</v>
+      </c>
+      <c r="B133" s="3" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>262</v>
       </c>
       <c r="C133" s="3" t="s">
         <v>284</v>
       </c>
       <c r="D133" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E133" s="10"/>
       <c r="F133" s="10">
-        <v>401318</v>
+        <v>467000</v>
       </c>
       <c r="G133" s="8"/>
       <c r="H133" s="10" t="str">
         <f>F133*G133</f>
         <v>0</v>
       </c>
       <c r="I133" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="134" spans="1:9">
       <c r="A134" s="3" t="s">
         <v>285</v>
       </c>
       <c r="B134" s="3" t="s">
         <v>286</v>
       </c>
       <c r="C134" s="3" t="s">
         <v>287</v>
       </c>
       <c r="D134" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E134" s="10"/>
       <c r="F134" s="10">
-        <v>254000</v>
+        <v>286000</v>
       </c>
       <c r="G134" s="8"/>
       <c r="H134" s="10" t="str">
         <f>F134*G134</f>
         <v>0</v>
       </c>
       <c r="I134" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="135" spans="1:9">
       <c r="A135" s="3" t="s">
         <v>288</v>
       </c>
       <c r="B135" s="3" t="s">
         <v>286</v>
       </c>
       <c r="C135" s="3" t="s">
         <v>289</v>
       </c>
       <c r="D135" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E135" s="10"/>
       <c r="F135" s="10">
-        <v>288000</v>
+        <v>249371</v>
       </c>
       <c r="G135" s="8"/>
       <c r="H135" s="10" t="str">
         <f>F135*G135</f>
         <v>0</v>
       </c>
       <c r="I135" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="136" spans="1:9">
       <c r="A136" s="3" t="s">
         <v>290</v>
       </c>
       <c r="B136" s="3" t="s">
         <v>286</v>
       </c>
       <c r="C136" s="3" t="s">
         <v>291</v>
       </c>
       <c r="D136" s="7" t="s">
-        <v>156</v>
+        <v>31</v>
       </c>
       <c r="E136" s="10"/>
       <c r="F136" s="10">
-        <v>319000</v>
+        <v>325000</v>
       </c>
       <c r="G136" s="8"/>
       <c r="H136" s="10" t="str">
         <f>F136*G136</f>
         <v>0</v>
       </c>
       <c r="I136" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="137" spans="1:9">
       <c r="A137" s="3" t="s">
         <v>292</v>
       </c>
       <c r="B137" s="3" t="s">
+        <v>286</v>
+      </c>
+      <c r="C137" s="3" t="s">
         <v>293</v>
       </c>
-      <c r="C137" s="3" t="s">
-[...3 lines deleted...]
-        <v>156</v>
+      <c r="D137" s="6" t="s">
+        <v>20</v>
       </c>
       <c r="E137" s="10"/>
       <c r="F137" s="10">
-        <v>304000</v>
+        <v>376000</v>
       </c>
       <c r="G137" s="8"/>
       <c r="H137" s="10" t="str">
         <f>F137*G137</f>
         <v>0</v>
       </c>
       <c r="I137" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="138" spans="1:9">
       <c r="A138" s="3" t="s">
+        <v>294</v>
+      </c>
+      <c r="B138" s="3" t="s">
+        <v>286</v>
+      </c>
+      <c r="C138" s="3" t="s">
         <v>295</v>
-      </c>
-[...4 lines deleted...]
-        <v>296</v>
       </c>
       <c r="D138" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E138" s="10"/>
       <c r="F138" s="10">
-        <v>343000</v>
+        <v>429000</v>
       </c>
       <c r="G138" s="8"/>
       <c r="H138" s="10" t="str">
         <f>F138*G138</f>
         <v>0</v>
       </c>
       <c r="I138" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="139" spans="1:9">
       <c r="A139" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="B139" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="C139" s="3" t="s">
         <v>297</v>
       </c>
-      <c r="B139" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D139" s="7" t="s">
-        <v>156</v>
+        <v>31</v>
       </c>
       <c r="E139" s="10"/>
       <c r="F139" s="10">
-        <v>383000</v>
+        <v>344000</v>
       </c>
       <c r="G139" s="8"/>
       <c r="H139" s="10" t="str">
         <f>F139*G139</f>
         <v>0</v>
       </c>
       <c r="I139" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="140" spans="1:9">
       <c r="A140" s="3" t="s">
+        <v>298</v>
+      </c>
+      <c r="B140" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="C140" s="3" t="s">
         <v>299</v>
-      </c>
-[...4 lines deleted...]
-        <v>300</v>
       </c>
       <c r="D140" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E140" s="10"/>
       <c r="F140" s="10">
-        <v>253000</v>
+        <v>382000</v>
       </c>
       <c r="G140" s="8"/>
       <c r="H140" s="10" t="str">
         <f>F140*G140</f>
         <v>0</v>
       </c>
       <c r="I140" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="141" spans="1:9">
       <c r="A141" s="3" t="s">
+        <v>300</v>
+      </c>
+      <c r="B141" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="C141" s="3" t="s">
         <v>301</v>
-      </c>
-[...4 lines deleted...]
-        <v>302</v>
       </c>
       <c r="D141" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E141" s="10"/>
       <c r="F141" s="10">
-        <v>286000</v>
+        <v>389000</v>
       </c>
       <c r="G141" s="8"/>
       <c r="H141" s="10" t="str">
         <f>F141*G141</f>
         <v>0</v>
       </c>
       <c r="I141" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="142" spans="1:9">
       <c r="A142" s="3" t="s">
+        <v>302</v>
+      </c>
+      <c r="B142" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="C142" s="3" t="s">
         <v>303</v>
-      </c>
-[...4 lines deleted...]
-        <v>304</v>
       </c>
       <c r="D142" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E142" s="10"/>
       <c r="F142" s="10">
-        <v>353000</v>
+        <v>452000</v>
       </c>
       <c r="G142" s="8"/>
       <c r="H142" s="10" t="str">
         <f>F142*G142</f>
         <v>0</v>
       </c>
       <c r="I142" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="143" spans="1:9">
       <c r="A143" s="3" t="s">
+        <v>304</v>
+      </c>
+      <c r="B143" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="C143" s="3" t="s">
         <v>305</v>
-      </c>
-[...4 lines deleted...]
-        <v>306</v>
       </c>
       <c r="D143" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E143" s="10"/>
       <c r="F143" s="10">
-        <v>304000</v>
+        <v>401318</v>
       </c>
       <c r="G143" s="8"/>
       <c r="H143" s="10" t="str">
         <f>F143*G143</f>
         <v>0</v>
       </c>
       <c r="I143" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="144" spans="1:9">
       <c r="A144" s="3" t="s">
+        <v>306</v>
+      </c>
+      <c r="B144" s="3" t="s">
         <v>307</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
       <c r="C144" s="3" t="s">
         <v>308</v>
       </c>
       <c r="D144" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E144" s="10"/>
       <c r="F144" s="10">
-        <v>343000</v>
+        <v>254000</v>
       </c>
       <c r="G144" s="8"/>
       <c r="H144" s="10" t="str">
         <f>F144*G144</f>
         <v>0</v>
       </c>
       <c r="I144" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="145" spans="1:9">
       <c r="A145" s="3" t="s">
         <v>309</v>
       </c>
       <c r="B145" s="3" t="s">
-        <v>293</v>
+        <v>307</v>
       </c>
       <c r="C145" s="3" t="s">
         <v>310</v>
       </c>
       <c r="D145" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E145" s="10"/>
       <c r="F145" s="10">
-        <v>424000</v>
+        <v>288000</v>
       </c>
       <c r="G145" s="8"/>
       <c r="H145" s="10" t="str">
         <f>F145*G145</f>
         <v>0</v>
       </c>
       <c r="I145" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="146" spans="1:9">
       <c r="A146" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B146" s="3" t="s">
+        <v>307</v>
+      </c>
+      <c r="C146" s="3" t="s">
         <v>312</v>
       </c>
-      <c r="C146" s="3" t="s">
-[...3 lines deleted...]
-        <v>20</v>
+      <c r="D146" s="7" t="s">
+        <v>31</v>
       </c>
       <c r="E146" s="10"/>
       <c r="F146" s="10">
-        <v>192000</v>
+        <v>319000</v>
       </c>
       <c r="G146" s="8"/>
       <c r="H146" s="10" t="str">
         <f>F146*G146</f>
         <v>0</v>
       </c>
       <c r="I146" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="147" spans="1:9">
       <c r="A147" s="3" t="s">
+        <v>313</v>
+      </c>
+      <c r="B147" s="3" t="s">
         <v>314</v>
-      </c>
-[...1 lines deleted...]
-        <v>312</v>
       </c>
       <c r="C147" s="3" t="s">
         <v>315</v>
       </c>
-      <c r="D147" s="6" t="s">
-        <v>20</v>
+      <c r="D147" s="7" t="s">
+        <v>31</v>
       </c>
       <c r="E147" s="10"/>
       <c r="F147" s="10">
-        <v>202000</v>
+        <v>304000</v>
       </c>
       <c r="G147" s="8"/>
       <c r="H147" s="10" t="str">
         <f>F147*G147</f>
         <v>0</v>
       </c>
       <c r="I147" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="148" spans="1:9">
       <c r="A148" s="3" t="s">
         <v>316</v>
       </c>
       <c r="B148" s="3" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="C148" s="3" t="s">
         <v>317</v>
       </c>
       <c r="D148" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E148" s="10"/>
       <c r="F148" s="10">
-        <v>168929</v>
+        <v>343000</v>
       </c>
       <c r="G148" s="8"/>
       <c r="H148" s="10" t="str">
         <f>F148*G148</f>
         <v>0</v>
       </c>
       <c r="I148" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="149" spans="1:9">
       <c r="A149" s="3" t="s">
         <v>318</v>
       </c>
       <c r="B149" s="3" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="C149" s="3" t="s">
         <v>319</v>
       </c>
-      <c r="D149" s="6" t="s">
-        <v>20</v>
+      <c r="D149" s="7" t="s">
+        <v>31</v>
       </c>
       <c r="E149" s="10"/>
       <c r="F149" s="10">
-        <v>232000</v>
+        <v>383000</v>
       </c>
       <c r="G149" s="8"/>
       <c r="H149" s="10" t="str">
         <f>F149*G149</f>
         <v>0</v>
       </c>
       <c r="I149" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="150" spans="1:9">
       <c r="A150" s="3" t="s">
         <v>320</v>
       </c>
       <c r="B150" s="3" t="s">
-        <v>241</v>
+        <v>307</v>
       </c>
       <c r="C150" s="3" t="s">
         <v>321</v>
       </c>
       <c r="D150" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E150" s="10"/>
       <c r="F150" s="10">
-        <v>207000</v>
+        <v>253000</v>
       </c>
       <c r="G150" s="8"/>
       <c r="H150" s="10" t="str">
         <f>F150*G150</f>
         <v>0</v>
       </c>
       <c r="I150" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="151" spans="1:9">
       <c r="A151" s="3" t="s">
         <v>322</v>
       </c>
       <c r="B151" s="3" t="s">
-        <v>241</v>
+        <v>307</v>
       </c>
       <c r="C151" s="3" t="s">
         <v>323</v>
       </c>
       <c r="D151" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E151" s="10"/>
       <c r="F151" s="10">
-        <v>219000</v>
+        <v>286000</v>
       </c>
       <c r="G151" s="8"/>
       <c r="H151" s="10" t="str">
         <f>F151*G151</f>
         <v>0</v>
       </c>
       <c r="I151" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="152" spans="1:9">
       <c r="A152" s="3" t="s">
         <v>324</v>
       </c>
       <c r="B152" s="3" t="s">
-        <v>241</v>
+        <v>307</v>
       </c>
       <c r="C152" s="3" t="s">
         <v>325</v>
       </c>
       <c r="D152" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E152" s="10"/>
       <c r="F152" s="10">
-        <v>237000</v>
+        <v>353000</v>
       </c>
       <c r="G152" s="8"/>
       <c r="H152" s="10" t="str">
         <f>F152*G152</f>
         <v>0</v>
       </c>
       <c r="I152" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="153" spans="1:9">
       <c r="A153" s="3" t="s">
         <v>326</v>
       </c>
       <c r="B153" s="3" t="s">
+        <v>314</v>
+      </c>
+      <c r="C153" s="3" t="s">
         <v>327</v>
-      </c>
-[...1 lines deleted...]
-        <v>328</v>
       </c>
       <c r="D153" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E153" s="10"/>
       <c r="F153" s="10">
-        <v>132000</v>
+        <v>304000</v>
       </c>
       <c r="G153" s="8"/>
       <c r="H153" s="10" t="str">
         <f>F153*G153</f>
         <v>0</v>
       </c>
       <c r="I153" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="154" spans="1:9">
       <c r="A154" s="3" t="s">
+        <v>328</v>
+      </c>
+      <c r="B154" s="3" t="s">
+        <v>314</v>
+      </c>
+      <c r="C154" s="3" t="s">
         <v>329</v>
-      </c>
-[...4 lines deleted...]
-        <v>330</v>
       </c>
       <c r="D154" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E154" s="10"/>
       <c r="F154" s="10">
-        <v>138000</v>
+        <v>343000</v>
       </c>
       <c r="G154" s="8"/>
       <c r="H154" s="10" t="str">
         <f>F154*G154</f>
         <v>0</v>
       </c>
       <c r="I154" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="155" spans="1:9">
       <c r="A155" s="3" t="s">
+        <v>330</v>
+      </c>
+      <c r="B155" s="3" t="s">
+        <v>314</v>
+      </c>
+      <c r="C155" s="3" t="s">
         <v>331</v>
-      </c>
-[...4 lines deleted...]
-        <v>332</v>
       </c>
       <c r="D155" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E155" s="10"/>
       <c r="F155" s="10">
-        <v>124239</v>
+        <v>424000</v>
       </c>
       <c r="G155" s="8"/>
       <c r="H155" s="10" t="str">
         <f>F155*G155</f>
         <v>0</v>
       </c>
       <c r="I155" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="156" spans="1:9">
       <c r="A156" s="3" t="s">
+        <v>332</v>
+      </c>
+      <c r="B156" s="3" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>327</v>
       </c>
       <c r="C156" s="3" t="s">
         <v>334</v>
       </c>
       <c r="D156" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E156" s="10"/>
       <c r="F156" s="10">
-        <v>183000</v>
+        <v>192000</v>
       </c>
       <c r="G156" s="8"/>
       <c r="H156" s="10" t="str">
         <f>F156*G156</f>
         <v>0</v>
       </c>
       <c r="I156" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="157" spans="1:9">
       <c r="A157" s="3" t="s">
         <v>335</v>
       </c>
       <c r="B157" s="3" t="s">
-        <v>327</v>
+        <v>333</v>
       </c>
       <c r="C157" s="3" t="s">
         <v>336</v>
       </c>
       <c r="D157" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E157" s="10"/>
       <c r="F157" s="10">
-        <v>219000</v>
+        <v>202000</v>
       </c>
       <c r="G157" s="8"/>
       <c r="H157" s="10" t="str">
         <f>F157*G157</f>
         <v>0</v>
       </c>
       <c r="I157" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="158" spans="1:9">
       <c r="A158" s="3" t="s">
         <v>337</v>
       </c>
       <c r="B158" s="3" t="s">
+        <v>333</v>
+      </c>
+      <c r="C158" s="3" t="s">
         <v>338</v>
-      </c>
-[...1 lines deleted...]
-        <v>339</v>
       </c>
       <c r="D158" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E158" s="10"/>
       <c r="F158" s="10">
-        <v>158000</v>
+        <v>168929</v>
       </c>
       <c r="G158" s="8"/>
       <c r="H158" s="10" t="str">
         <f>F158*G158</f>
         <v>0</v>
       </c>
       <c r="I158" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="159" spans="1:9">
       <c r="A159" s="3" t="s">
+        <v>339</v>
+      </c>
+      <c r="B159" s="3" t="s">
+        <v>333</v>
+      </c>
+      <c r="C159" s="3" t="s">
         <v>340</v>
-      </c>
-[...4 lines deleted...]
-        <v>341</v>
       </c>
       <c r="D159" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E159" s="10"/>
       <c r="F159" s="10">
-        <v>166000</v>
+        <v>232000</v>
       </c>
       <c r="G159" s="8"/>
       <c r="H159" s="10" t="str">
         <f>F159*G159</f>
         <v>0</v>
       </c>
       <c r="I159" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="160" spans="1:9">
       <c r="A160" s="3" t="s">
+        <v>341</v>
+      </c>
+      <c r="B160" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="C160" s="3" t="s">
         <v>342</v>
-      </c>
-[...4 lines deleted...]
-        <v>343</v>
       </c>
       <c r="D160" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E160" s="10"/>
       <c r="F160" s="10">
-        <v>151053</v>
+        <v>207000</v>
       </c>
       <c r="G160" s="8"/>
       <c r="H160" s="10" t="str">
         <f>F160*G160</f>
         <v>0</v>
       </c>
       <c r="I160" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="161" spans="1:9">
       <c r="A161" s="3" t="s">
+        <v>343</v>
+      </c>
+      <c r="B161" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="C161" s="3" t="s">
         <v>344</v>
-      </c>
-[...4 lines deleted...]
-        <v>345</v>
       </c>
       <c r="D161" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E161" s="10"/>
       <c r="F161" s="10">
         <v>219000</v>
       </c>
       <c r="G161" s="8"/>
       <c r="H161" s="10" t="str">
         <f>F161*G161</f>
         <v>0</v>
       </c>
       <c r="I161" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="162" spans="1:9">
       <c r="A162" s="3" t="s">
+        <v>345</v>
+      </c>
+      <c r="B162" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="C162" s="3" t="s">
         <v>346</v>
-      </c>
-[...4 lines deleted...]
-        <v>347</v>
       </c>
       <c r="D162" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E162" s="10"/>
       <c r="F162" s="10">
-        <v>204681</v>
+        <v>237000</v>
       </c>
       <c r="G162" s="8"/>
       <c r="H162" s="10" t="str">
         <f>F162*G162</f>
         <v>0</v>
       </c>
       <c r="I162" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="163" spans="1:9">
       <c r="A163" s="3" t="s">
+        <v>347</v>
+      </c>
+      <c r="B163" s="3" t="s">
         <v>348</v>
-      </c>
-[...1 lines deleted...]
-        <v>327</v>
       </c>
       <c r="C163" s="3" t="s">
         <v>349</v>
       </c>
       <c r="D163" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E163" s="10"/>
       <c r="F163" s="10">
-        <v>183000</v>
+        <v>132000</v>
       </c>
       <c r="G163" s="8"/>
       <c r="H163" s="10" t="str">
         <f>F163*G163</f>
         <v>0</v>
       </c>
       <c r="I163" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="164" spans="1:9">
       <c r="A164" s="3" t="s">
         <v>350</v>
       </c>
       <c r="B164" s="3" t="s">
-        <v>327</v>
+        <v>348</v>
       </c>
       <c r="C164" s="3" t="s">
         <v>351</v>
       </c>
       <c r="D164" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E164" s="10"/>
       <c r="F164" s="10">
-        <v>203000</v>
+        <v>138000</v>
       </c>
       <c r="G164" s="8"/>
       <c r="H164" s="10" t="str">
         <f>F164*G164</f>
         <v>0</v>
       </c>
       <c r="I164" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="165" spans="1:9">
       <c r="A165" s="3" t="s">
         <v>352</v>
       </c>
       <c r="B165" s="3" t="s">
-        <v>327</v>
+        <v>348</v>
       </c>
       <c r="C165" s="3" t="s">
         <v>353</v>
       </c>
       <c r="D165" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E165" s="10"/>
       <c r="F165" s="10">
-        <v>186805</v>
+        <v>124239</v>
       </c>
       <c r="G165" s="8"/>
       <c r="H165" s="10" t="str">
         <f>F165*G165</f>
         <v>0</v>
       </c>
       <c r="I165" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="166" spans="1:9">
       <c r="A166" s="3" t="s">
         <v>354</v>
       </c>
       <c r="B166" s="3" t="s">
-        <v>338</v>
+        <v>348</v>
       </c>
       <c r="C166" s="3" t="s">
         <v>355</v>
       </c>
       <c r="D166" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E166" s="10"/>
       <c r="F166" s="10">
-        <v>220000</v>
+        <v>183000</v>
       </c>
       <c r="G166" s="8"/>
       <c r="H166" s="10" t="str">
         <f>F166*G166</f>
         <v>0</v>
       </c>
       <c r="I166" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="167" spans="1:9">
       <c r="A167" s="3" t="s">
         <v>356</v>
       </c>
       <c r="B167" s="3" t="s">
-        <v>338</v>
+        <v>348</v>
       </c>
       <c r="C167" s="3" t="s">
         <v>357</v>
       </c>
       <c r="D167" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E167" s="10"/>
       <c r="F167" s="10">
-        <v>244000</v>
+        <v>219000</v>
       </c>
       <c r="G167" s="8"/>
       <c r="H167" s="10" t="str">
         <f>F167*G167</f>
         <v>0</v>
       </c>
       <c r="I167" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="168" spans="1:9">
       <c r="A168" s="3" t="s">
         <v>358</v>
       </c>
       <c r="B168" s="3" t="s">
-        <v>338</v>
+        <v>359</v>
       </c>
       <c r="C168" s="3" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="D168" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E168" s="10"/>
       <c r="F168" s="10">
-        <v>287000</v>
+        <v>158000</v>
       </c>
       <c r="G168" s="8"/>
       <c r="H168" s="10" t="str">
         <f>F168*G168</f>
         <v>0</v>
       </c>
       <c r="I168" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="169" spans="1:9">
       <c r="A169" s="3" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="B169" s="3" t="s">
-        <v>265</v>
+        <v>359</v>
       </c>
       <c r="C169" s="3" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="D169" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E169" s="10"/>
       <c r="F169" s="10">
-        <v>195743</v>
+        <v>166000</v>
       </c>
       <c r="G169" s="8"/>
       <c r="H169" s="10" t="str">
         <f>F169*G169</f>
         <v>0</v>
       </c>
       <c r="I169" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="170" spans="1:9">
       <c r="A170" s="3" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="B170" s="3" t="s">
-        <v>265</v>
+        <v>359</v>
       </c>
       <c r="C170" s="3" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="D170" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E170" s="10"/>
       <c r="F170" s="10">
-        <v>222557</v>
+        <v>151053</v>
       </c>
       <c r="G170" s="8"/>
       <c r="H170" s="10" t="str">
         <f>F170*G170</f>
         <v>0</v>
       </c>
       <c r="I170" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="171" spans="1:9">
       <c r="A171" s="3" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="B171" s="3" t="s">
-        <v>265</v>
+        <v>359</v>
       </c>
       <c r="C171" s="3" t="s">
-        <v>365</v>
-[...2 lines deleted...]
-        <v>156</v>
+        <v>366</v>
+      </c>
+      <c r="D171" s="6" t="s">
+        <v>20</v>
       </c>
       <c r="E171" s="10"/>
       <c r="F171" s="10">
-        <v>294000</v>
+        <v>219000</v>
       </c>
       <c r="G171" s="8"/>
       <c r="H171" s="10" t="str">
         <f>F171*G171</f>
         <v>0</v>
       </c>
       <c r="I171" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="172" spans="1:9">
       <c r="A172" s="3" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="B172" s="3" t="s">
-        <v>265</v>
+        <v>359</v>
       </c>
       <c r="C172" s="3" t="s">
-        <v>367</v>
-[...2 lines deleted...]
-        <v>156</v>
+        <v>368</v>
+      </c>
+      <c r="D172" s="6" t="s">
+        <v>20</v>
       </c>
       <c r="E172" s="10"/>
       <c r="F172" s="10">
-        <v>303000</v>
+        <v>204681</v>
       </c>
       <c r="G172" s="8"/>
       <c r="H172" s="10" t="str">
         <f>F172*G172</f>
         <v>0</v>
       </c>
       <c r="I172" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="173" spans="1:9">
       <c r="A173" s="3" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="B173" s="3" t="s">
-        <v>265</v>
+        <v>348</v>
       </c>
       <c r="C173" s="3" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="D173" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E173" s="10"/>
       <c r="F173" s="10">
-        <v>342000</v>
+        <v>183000</v>
       </c>
       <c r="G173" s="8"/>
       <c r="H173" s="10" t="str">
         <f>F173*G173</f>
         <v>0</v>
       </c>
       <c r="I173" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="174" spans="1:9">
       <c r="A174" s="3" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="B174" s="3" t="s">
-        <v>265</v>
+        <v>348</v>
       </c>
       <c r="C174" s="3" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="D174" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E174" s="10"/>
       <c r="F174" s="10">
-        <v>392000</v>
+        <v>203000</v>
       </c>
       <c r="G174" s="8"/>
       <c r="H174" s="10" t="str">
         <f>F174*G174</f>
         <v>0</v>
       </c>
       <c r="I174" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="175" spans="1:9">
       <c r="A175" s="3" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="B175" s="3" t="s">
-        <v>262</v>
+        <v>348</v>
       </c>
       <c r="C175" s="3" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="D175" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E175" s="10"/>
       <c r="F175" s="10">
-        <v>309000</v>
+        <v>186805</v>
       </c>
       <c r="G175" s="8"/>
       <c r="H175" s="10" t="str">
         <f>F175*G175</f>
         <v>0</v>
       </c>
       <c r="I175" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="176" spans="1:9">
       <c r="A176" s="3" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="B176" s="3" t="s">
-        <v>262</v>
+        <v>359</v>
       </c>
       <c r="C176" s="3" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="D176" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E176" s="10"/>
       <c r="F176" s="10">
-        <v>352000</v>
+        <v>220000</v>
       </c>
       <c r="G176" s="8"/>
       <c r="H176" s="10" t="str">
         <f>F176*G176</f>
         <v>0</v>
       </c>
       <c r="I176" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="177" spans="1:9">
       <c r="A177" s="3" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="B177" s="3" t="s">
-        <v>262</v>
+        <v>359</v>
       </c>
       <c r="C177" s="3" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="D177" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E177" s="10"/>
       <c r="F177" s="10">
-        <v>352000</v>
+        <v>244000</v>
       </c>
       <c r="G177" s="8"/>
       <c r="H177" s="10" t="str">
         <f>F177*G177</f>
         <v>0</v>
       </c>
       <c r="I177" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="178" spans="1:9">
       <c r="A178" s="3" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="B178" s="3" t="s">
-        <v>262</v>
+        <v>359</v>
       </c>
       <c r="C178" s="3" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="D178" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E178" s="10"/>
       <c r="F178" s="10">
-        <v>364000</v>
+        <v>287000</v>
       </c>
       <c r="G178" s="8"/>
       <c r="H178" s="10" t="str">
         <f>F178*G178</f>
         <v>0</v>
       </c>
       <c r="I178" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="179" spans="1:9">
       <c r="A179" s="3" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="B179" s="3" t="s">
-        <v>262</v>
+        <v>286</v>
       </c>
       <c r="C179" s="3" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="D179" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E179" s="10"/>
       <c r="F179" s="10">
-        <v>412000</v>
+        <v>195743</v>
       </c>
       <c r="G179" s="8"/>
       <c r="H179" s="10" t="str">
         <f>F179*G179</f>
         <v>0</v>
       </c>
       <c r="I179" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="180" spans="1:9">
       <c r="A180" s="3" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="B180" s="3" t="s">
-        <v>312</v>
+        <v>286</v>
       </c>
       <c r="C180" s="3" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="D180" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E180" s="10"/>
       <c r="F180" s="10">
-        <v>329000</v>
+        <v>222557</v>
       </c>
       <c r="G180" s="8"/>
       <c r="H180" s="10" t="str">
         <f>F180*G180</f>
         <v>0</v>
       </c>
       <c r="I180" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="181" spans="1:9">
       <c r="A181" s="3" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="B181" s="3" t="s">
-        <v>312</v>
+        <v>286</v>
       </c>
       <c r="C181" s="3" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="D181" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E181" s="10"/>
       <c r="F181" s="10">
-        <v>333000</v>
+        <v>294000</v>
       </c>
       <c r="G181" s="8"/>
       <c r="H181" s="10" t="str">
         <f>F181*G181</f>
         <v>0</v>
       </c>
       <c r="I181" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="182" spans="1:9">
       <c r="A182" s="3" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="B182" s="3" t="s">
-        <v>312</v>
+        <v>286</v>
       </c>
       <c r="C182" s="3" t="s">
-        <v>387</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>388</v>
+      </c>
+      <c r="D182" s="7" t="s">
+        <v>31</v>
       </c>
       <c r="E182" s="10"/>
       <c r="F182" s="10">
-        <v>363000</v>
+        <v>303000</v>
       </c>
       <c r="G182" s="8"/>
       <c r="H182" s="10" t="str">
         <f>F182*G182</f>
         <v>0</v>
       </c>
       <c r="I182" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="183" spans="1:9">
       <c r="A183" s="3" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="B183" s="3" t="s">
-        <v>241</v>
+        <v>286</v>
       </c>
       <c r="C183" s="3" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="D183" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E183" s="10"/>
       <c r="F183" s="10">
-        <v>359000</v>
+        <v>342000</v>
       </c>
       <c r="G183" s="8"/>
       <c r="H183" s="10" t="str">
         <f>F183*G183</f>
         <v>0</v>
       </c>
       <c r="I183" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="184" spans="1:9">
       <c r="A184" s="3" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="B184" s="3" t="s">
-        <v>241</v>
+        <v>286</v>
       </c>
       <c r="C184" s="3" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="D184" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E184" s="10"/>
       <c r="F184" s="10">
-        <v>379000</v>
+        <v>392000</v>
       </c>
       <c r="G184" s="8"/>
       <c r="H184" s="10" t="str">
         <f>F184*G184</f>
         <v>0</v>
       </c>
       <c r="I184" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="185" spans="1:9">
       <c r="A185" s="3" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="B185" s="3" t="s">
-        <v>241</v>
+        <v>283</v>
       </c>
       <c r="C185" s="3" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="D185" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E185" s="10"/>
       <c r="F185" s="10">
-        <v>398000</v>
+        <v>309000</v>
       </c>
       <c r="G185" s="8"/>
       <c r="H185" s="10" t="str">
         <f>F185*G185</f>
         <v>0</v>
       </c>
       <c r="I185" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="186" spans="1:9">
       <c r="A186" s="3" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="B186" s="3" t="s">
-        <v>395</v>
+        <v>283</v>
       </c>
       <c r="C186" s="3" t="s">
         <v>396</v>
       </c>
       <c r="D186" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E186" s="10"/>
       <c r="F186" s="10">
-        <v>232000</v>
+        <v>352000</v>
       </c>
       <c r="G186" s="8"/>
       <c r="H186" s="10" t="str">
         <f>F186*G186</f>
         <v>0</v>
       </c>
       <c r="I186" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="187" spans="1:9">
       <c r="A187" s="3" t="s">
         <v>397</v>
       </c>
       <c r="B187" s="3" t="s">
-        <v>395</v>
+        <v>283</v>
       </c>
       <c r="C187" s="3" t="s">
         <v>398</v>
       </c>
-      <c r="D187" s="6" t="s">
-        <v>20</v>
+      <c r="D187" s="7" t="s">
+        <v>31</v>
       </c>
       <c r="E187" s="10"/>
       <c r="F187" s="10">
-        <v>239000</v>
+        <v>352000</v>
       </c>
       <c r="G187" s="8"/>
       <c r="H187" s="10" t="str">
         <f>F187*G187</f>
         <v>0</v>
       </c>
       <c r="I187" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="188" spans="1:9">
       <c r="A188" s="3" t="s">
         <v>399</v>
       </c>
       <c r="B188" s="3" t="s">
-        <v>395</v>
+        <v>283</v>
       </c>
       <c r="C188" s="3" t="s">
         <v>400</v>
       </c>
       <c r="D188" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E188" s="10"/>
       <c r="F188" s="10">
-        <v>275000</v>
+        <v>364000</v>
       </c>
       <c r="G188" s="8"/>
       <c r="H188" s="10" t="str">
         <f>F188*G188</f>
         <v>0</v>
       </c>
       <c r="I188" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="189" spans="1:9">
-      <c r="A189" s="13" t="s">
+      <c r="A189" s="3" t="s">
         <v>401</v>
       </c>
-      <c r="B189" s="14"/>
-[...6 lines deleted...]
-      <c r="I189" s="14"/>
+      <c r="B189" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="C189" s="3" t="s">
+        <v>402</v>
+      </c>
+      <c r="D189" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E189" s="10"/>
+      <c r="F189" s="10">
+        <v>412000</v>
+      </c>
+      <c r="G189" s="8"/>
+      <c r="H189" s="10" t="str">
+        <f>F189*G189</f>
+        <v>0</v>
+      </c>
+      <c r="I189" s="8" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="190" spans="1:9">
-      <c r="A190" s="15" t="s">
-[...9 lines deleted...]
-      <c r="I190" s="16"/>
+      <c r="A190" s="3" t="s">
+        <v>403</v>
+      </c>
+      <c r="B190" s="3" t="s">
+        <v>333</v>
+      </c>
+      <c r="C190" s="3" t="s">
+        <v>404</v>
+      </c>
+      <c r="D190" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E190" s="10"/>
+      <c r="F190" s="10">
+        <v>329000</v>
+      </c>
+      <c r="G190" s="8"/>
+      <c r="H190" s="10" t="str">
+        <f>F190*G190</f>
+        <v>0</v>
+      </c>
+      <c r="I190" s="8" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="191" spans="1:9">
       <c r="A191" s="3" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="B191" s="3" t="s">
-        <v>404</v>
+        <v>333</v>
       </c>
       <c r="C191" s="3" t="s">
-        <v>405</v>
-[...6 lines deleted...]
-      </c>
+        <v>406</v>
+      </c>
+      <c r="D191" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E191" s="10"/>
       <c r="F191" s="10">
-        <v>17800</v>
+        <v>333000</v>
       </c>
       <c r="G191" s="8"/>
       <c r="H191" s="10" t="str">
         <f>F191*G191</f>
         <v>0</v>
       </c>
       <c r="I191" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="192" spans="1:9">
       <c r="A192" s="3" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="B192" s="3" t="s">
-        <v>407</v>
+        <v>333</v>
       </c>
       <c r="C192" s="3" t="s">
         <v>408</v>
       </c>
-      <c r="D192" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D192" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E192" s="10"/>
       <c r="F192" s="10">
-        <v>16800</v>
+        <v>363000</v>
       </c>
       <c r="G192" s="8"/>
       <c r="H192" s="10" t="str">
         <f>F192*G192</f>
         <v>0</v>
       </c>
       <c r="I192" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="193" spans="1:9">
       <c r="A193" s="3" t="s">
         <v>409</v>
       </c>
       <c r="B193" s="3" t="s">
-        <v>404</v>
+        <v>262</v>
       </c>
       <c r="C193" s="3" t="s">
         <v>410</v>
       </c>
-      <c r="D193" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D193" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E193" s="10"/>
       <c r="F193" s="10">
-        <v>25800</v>
+        <v>359000</v>
       </c>
       <c r="G193" s="8"/>
       <c r="H193" s="10" t="str">
         <f>F193*G193</f>
         <v>0</v>
       </c>
       <c r="I193" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="194" spans="1:9">
       <c r="A194" s="3" t="s">
         <v>411</v>
       </c>
       <c r="B194" s="3" t="s">
-        <v>404</v>
+        <v>262</v>
       </c>
       <c r="C194" s="3" t="s">
         <v>412</v>
       </c>
-      <c r="D194" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D194" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E194" s="10"/>
       <c r="F194" s="10">
-        <v>25800</v>
+        <v>379000</v>
       </c>
       <c r="G194" s="8"/>
       <c r="H194" s="10" t="str">
         <f>F194*G194</f>
         <v>0</v>
       </c>
       <c r="I194" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="195" spans="1:9">
       <c r="A195" s="3" t="s">
         <v>413</v>
       </c>
       <c r="B195" s="3" t="s">
-        <v>407</v>
+        <v>262</v>
       </c>
       <c r="C195" s="3" t="s">
         <v>414</v>
       </c>
       <c r="D195" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="E195" s="11">
-[...1 lines deleted...]
-      </c>
+      <c r="E195" s="10"/>
       <c r="F195" s="10">
-        <v>34800</v>
+        <v>398000</v>
       </c>
       <c r="G195" s="8"/>
       <c r="H195" s="10" t="str">
         <f>F195*G195</f>
         <v>0</v>
       </c>
       <c r="I195" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="196" spans="1:9">
       <c r="A196" s="3" t="s">
         <v>415</v>
       </c>
       <c r="B196" s="3" t="s">
-        <v>407</v>
+        <v>416</v>
       </c>
       <c r="C196" s="3" t="s">
-        <v>416</v>
-[...6 lines deleted...]
-      </c>
+        <v>417</v>
+      </c>
+      <c r="D196" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E196" s="10"/>
       <c r="F196" s="10">
-        <v>18800</v>
+        <v>232000</v>
       </c>
       <c r="G196" s="8"/>
       <c r="H196" s="10" t="str">
         <f>F196*G196</f>
         <v>0</v>
       </c>
       <c r="I196" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="197" spans="1:9">
       <c r="A197" s="3" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="B197" s="3" t="s">
-        <v>404</v>
+        <v>416</v>
       </c>
       <c r="C197" s="3" t="s">
-        <v>418</v>
-[...6 lines deleted...]
-      </c>
+        <v>419</v>
+      </c>
+      <c r="D197" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E197" s="10"/>
       <c r="F197" s="10">
-        <v>17800</v>
+        <v>239000</v>
       </c>
       <c r="G197" s="8"/>
       <c r="H197" s="10" t="str">
         <f>F197*G197</f>
         <v>0</v>
       </c>
       <c r="I197" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="198" spans="1:9">
       <c r="A198" s="3" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="B198" s="3" t="s">
-        <v>404</v>
+        <v>416</v>
       </c>
       <c r="C198" s="3" t="s">
-        <v>420</v>
-[...6 lines deleted...]
-      </c>
+        <v>421</v>
+      </c>
+      <c r="D198" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E198" s="10"/>
       <c r="F198" s="10">
-        <v>19800</v>
+        <v>275000</v>
       </c>
       <c r="G198" s="8"/>
       <c r="H198" s="10" t="str">
         <f>F198*G198</f>
         <v>0</v>
       </c>
       <c r="I198" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="199" spans="1:9">
-      <c r="A199" s="3" t="s">
-[...5 lines deleted...]
-      <c r="C199" s="3" t="s">
+      <c r="A199" s="13" t="s">
         <v>422</v>
       </c>
-      <c r="D199" s="5" t="s">
-[...15 lines deleted...]
-      </c>
+      <c r="B199" s="14"/>
+      <c r="C199" s="14"/>
+      <c r="D199" s="14"/>
+      <c r="E199" s="14"/>
+      <c r="F199" s="14"/>
+      <c r="G199" s="14"/>
+      <c r="H199" s="14"/>
+      <c r="I199" s="14"/>
     </row>
     <row r="200" spans="1:9">
-      <c r="A200" s="3" t="s">
+      <c r="A200" s="15" t="s">
         <v>423</v>
       </c>
-      <c r="B200" s="3" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="B200" s="16"/>
+      <c r="C200" s="16"/>
+      <c r="D200" s="16"/>
+      <c r="E200" s="16"/>
+      <c r="F200" s="16"/>
+      <c r="G200" s="16"/>
+      <c r="H200" s="16"/>
+      <c r="I200" s="16"/>
     </row>
     <row r="201" spans="1:9">
       <c r="A201" s="3" t="s">
+        <v>424</v>
+      </c>
+      <c r="B201" s="3" t="s">
         <v>425</v>
-      </c>
-[...1 lines deleted...]
-        <v>407</v>
       </c>
       <c r="C201" s="3" t="s">
         <v>426</v>
       </c>
       <c r="D201" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E201" s="11">
-        <v>17800</v>
+        <v>19800</v>
       </c>
       <c r="F201" s="10">
         <v>16800</v>
       </c>
       <c r="G201" s="8"/>
       <c r="H201" s="10" t="str">
         <f>F201*G201</f>
         <v>0</v>
       </c>
       <c r="I201" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="202" spans="1:9">
       <c r="A202" s="3" t="s">
         <v>427</v>
       </c>
       <c r="B202" s="3" t="s">
-        <v>404</v>
+        <v>180</v>
       </c>
       <c r="C202" s="3" t="s">
         <v>428</v>
       </c>
       <c r="D202" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E202" s="11">
-        <v>23800</v>
+        <v>17800</v>
       </c>
       <c r="F202" s="10">
-        <v>19800</v>
+        <v>15800</v>
       </c>
       <c r="G202" s="8"/>
       <c r="H202" s="10" t="str">
         <f>F202*G202</f>
         <v>0</v>
       </c>
       <c r="I202" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="203" spans="1:9">
       <c r="A203" s="3" t="s">
         <v>429</v>
       </c>
       <c r="B203" s="3" t="s">
-        <v>404</v>
+        <v>425</v>
       </c>
       <c r="C203" s="3" t="s">
         <v>430</v>
       </c>
-      <c r="D203" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E203" s="10"/>
+      <c r="D203" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E203" s="11">
+        <v>29800</v>
+      </c>
       <c r="F203" s="10">
-        <v>0</v>
+        <v>25800</v>
       </c>
       <c r="G203" s="8"/>
       <c r="H203" s="10" t="str">
         <f>F203*G203</f>
         <v>0</v>
       </c>
       <c r="I203" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="204" spans="1:9">
       <c r="A204" s="3" t="s">
         <v>431</v>
       </c>
       <c r="B204" s="3" t="s">
-        <v>407</v>
+        <v>425</v>
       </c>
       <c r="C204" s="3" t="s">
         <v>432</v>
       </c>
       <c r="D204" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E204" s="11">
-        <v>17800</v>
+        <v>29800</v>
       </c>
       <c r="F204" s="10">
-        <v>16800</v>
+        <v>25800</v>
       </c>
       <c r="G204" s="8"/>
       <c r="H204" s="10" t="str">
         <f>F204*G204</f>
         <v>0</v>
       </c>
       <c r="I204" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="205" spans="1:9">
       <c r="A205" s="3" t="s">
         <v>433</v>
       </c>
       <c r="B205" s="3" t="s">
-        <v>407</v>
+        <v>180</v>
       </c>
       <c r="C205" s="3" t="s">
         <v>434</v>
       </c>
       <c r="D205" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E205" s="11">
-        <v>22800</v>
+        <v>44800</v>
       </c>
       <c r="F205" s="10">
-        <v>18800</v>
+        <v>34800</v>
       </c>
       <c r="G205" s="8"/>
       <c r="H205" s="10" t="str">
         <f>F205*G205</f>
         <v>0</v>
       </c>
       <c r="I205" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="206" spans="1:9">
       <c r="A206" s="3" t="s">
         <v>435</v>
       </c>
       <c r="B206" s="3" t="s">
-        <v>407</v>
+        <v>180</v>
       </c>
       <c r="C206" s="3" t="s">
         <v>436</v>
       </c>
-      <c r="D206" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E206" s="10"/>
+      <c r="D206" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E206" s="11">
+        <v>22800</v>
+      </c>
       <c r="F206" s="10">
-        <v>22800</v>
+        <v>18800</v>
       </c>
       <c r="G206" s="8"/>
       <c r="H206" s="10" t="str">
         <f>F206*G206</f>
         <v>0</v>
       </c>
       <c r="I206" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="207" spans="1:9">
       <c r="A207" s="3" t="s">
         <v>437</v>
       </c>
       <c r="B207" s="3" t="s">
-        <v>404</v>
+        <v>425</v>
       </c>
       <c r="C207" s="3" t="s">
         <v>438</v>
       </c>
-      <c r="D207" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E207" s="10"/>
+      <c r="D207" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E207" s="11">
+        <v>19800</v>
+      </c>
       <c r="F207" s="10">
-        <v>23800</v>
+        <v>16800</v>
       </c>
       <c r="G207" s="8"/>
       <c r="H207" s="10" t="str">
         <f>F207*G207</f>
         <v>0</v>
       </c>
       <c r="I207" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="208" spans="1:9">
       <c r="A208" s="3" t="s">
         <v>439</v>
       </c>
       <c r="B208" s="3" t="s">
-        <v>404</v>
+        <v>425</v>
       </c>
       <c r="C208" s="3" t="s">
         <v>440</v>
       </c>
       <c r="D208" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E208" s="11">
         <v>23800</v>
       </c>
       <c r="F208" s="10">
         <v>19800</v>
       </c>
       <c r="G208" s="8"/>
       <c r="H208" s="10" t="str">
         <f>F208*G208</f>
         <v>0</v>
       </c>
       <c r="I208" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="209" spans="1:9">
       <c r="A209" s="3" t="s">
         <v>441</v>
       </c>
       <c r="B209" s="3" t="s">
-        <v>404</v>
+        <v>425</v>
       </c>
       <c r="C209" s="3" t="s">
         <v>442</v>
       </c>
-      <c r="D209" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E209" s="10"/>
+      <c r="D209" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E209" s="11">
+        <v>21800</v>
+      </c>
       <c r="F209" s="10">
-        <v>0</v>
+        <v>17800</v>
       </c>
       <c r="G209" s="8"/>
       <c r="H209" s="10" t="str">
         <f>F209*G209</f>
         <v>0</v>
       </c>
       <c r="I209" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="210" spans="1:9">
       <c r="A210" s="3" t="s">
         <v>443</v>
       </c>
       <c r="B210" s="3" t="s">
-        <v>404</v>
+        <v>425</v>
       </c>
       <c r="C210" s="3" t="s">
         <v>444</v>
       </c>
       <c r="D210" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="E210" s="10"/>
+      <c r="E210" s="11">
+        <v>23800</v>
+      </c>
       <c r="F210" s="10">
-        <v>0</v>
+        <v>19800</v>
       </c>
       <c r="G210" s="8"/>
       <c r="H210" s="10" t="str">
         <f>F210*G210</f>
         <v>0</v>
       </c>
       <c r="I210" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="211" spans="1:9">
-      <c r="A211" s="15" t="s">
+      <c r="A211" s="3" t="s">
         <v>445</v>
       </c>
-      <c r="B211" s="16"/>
-[...6 lines deleted...]
-      <c r="I211" s="16"/>
+      <c r="B211" s="3" t="s">
+        <v>180</v>
+      </c>
+      <c r="C211" s="3" t="s">
+        <v>446</v>
+      </c>
+      <c r="D211" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E211" s="11">
+        <v>17800</v>
+      </c>
+      <c r="F211" s="10">
+        <v>15800</v>
+      </c>
+      <c r="G211" s="8"/>
+      <c r="H211" s="10" t="str">
+        <f>F211*G211</f>
+        <v>0</v>
+      </c>
+      <c r="I211" s="8" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="212" spans="1:9">
       <c r="A212" s="3" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="B212" s="3" t="s">
-        <v>447</v>
+        <v>425</v>
       </c>
       <c r="C212" s="3" t="s">
         <v>448</v>
       </c>
       <c r="D212" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E212" s="10"/>
       <c r="F212" s="10">
-        <v>980</v>
+        <v>23800</v>
       </c>
       <c r="G212" s="8"/>
       <c r="H212" s="10" t="str">
         <f>F212*G212</f>
         <v>0</v>
       </c>
       <c r="I212" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="213" spans="1:9">
       <c r="A213" s="3" t="s">
         <v>449</v>
       </c>
       <c r="B213" s="3" t="s">
+        <v>425</v>
+      </c>
+      <c r="C213" s="3" t="s">
         <v>450</v>
       </c>
-      <c r="C213" s="3" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="D213" s="6" t="s">
+        <v>20</v>
       </c>
       <c r="E213" s="10"/>
       <c r="F213" s="10">
-        <v>490</v>
+        <v>0</v>
       </c>
       <c r="G213" s="8"/>
       <c r="H213" s="10" t="str">
         <f>F213*G213</f>
         <v>0</v>
       </c>
       <c r="I213" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="214" spans="1:9">
       <c r="A214" s="3" t="s">
+        <v>451</v>
+      </c>
+      <c r="B214" s="3" t="s">
+        <v>180</v>
+      </c>
+      <c r="C214" s="3" t="s">
         <v>452</v>
       </c>
-      <c r="B214" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D214" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="E214" s="10"/>
+      <c r="E214" s="11">
+        <v>17800</v>
+      </c>
       <c r="F214" s="10">
-        <v>890</v>
+        <v>15800</v>
       </c>
       <c r="G214" s="8"/>
       <c r="H214" s="10" t="str">
         <f>F214*G214</f>
         <v>0</v>
       </c>
       <c r="I214" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="215" spans="1:9">
       <c r="A215" s="3" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="B215" s="3" t="s">
-        <v>456</v>
+        <v>180</v>
       </c>
       <c r="C215" s="3" t="s">
-        <v>457</v>
-[...4 lines deleted...]
-      <c r="E215" s="10"/>
+        <v>454</v>
+      </c>
+      <c r="D215" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="E215" s="11">
+        <v>22800</v>
+      </c>
       <c r="F215" s="10">
-        <v>1380</v>
+        <v>18800</v>
       </c>
       <c r="G215" s="8"/>
       <c r="H215" s="10" t="str">
         <f>F215*G215</f>
         <v>0</v>
       </c>
       <c r="I215" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="216" spans="1:9">
       <c r="A216" s="3" t="s">
-        <v>458</v>
+        <v>455</v>
       </c>
       <c r="B216" s="3" t="s">
-        <v>459</v>
+        <v>180</v>
       </c>
       <c r="C216" s="3" t="s">
-        <v>460</v>
+        <v>456</v>
       </c>
       <c r="D216" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E216" s="10"/>
       <c r="F216" s="10">
-        <v>1480</v>
+        <v>22800</v>
       </c>
       <c r="G216" s="8"/>
       <c r="H216" s="10" t="str">
         <f>F216*G216</f>
         <v>0</v>
       </c>
       <c r="I216" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="217" spans="1:9">
       <c r="A217" s="3" t="s">
-        <v>461</v>
+        <v>457</v>
       </c>
       <c r="B217" s="3" t="s">
-        <v>447</v>
+        <v>425</v>
       </c>
       <c r="C217" s="3" t="s">
-        <v>462</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>458</v>
+      </c>
+      <c r="D217" s="6" t="s">
+        <v>20</v>
       </c>
       <c r="E217" s="10"/>
       <c r="F217" s="10">
-        <v>1280</v>
+        <v>23800</v>
       </c>
       <c r="G217" s="8"/>
       <c r="H217" s="10" t="str">
         <f>F217*G217</f>
         <v>0</v>
       </c>
       <c r="I217" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="218" spans="1:9">
       <c r="A218" s="3" t="s">
-        <v>463</v>
+        <v>459</v>
       </c>
       <c r="B218" s="3" t="s">
-        <v>464</v>
+        <v>425</v>
       </c>
       <c r="C218" s="3" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="D218" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E218" s="10"/>
       <c r="F218" s="10">
-        <v>480</v>
+        <v>23800</v>
       </c>
       <c r="G218" s="8"/>
       <c r="H218" s="10" t="str">
         <f>F218*G218</f>
         <v>0</v>
       </c>
       <c r="I218" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="219" spans="1:9">
       <c r="A219" s="3" t="s">
-        <v>466</v>
+        <v>461</v>
       </c>
       <c r="B219" s="3" t="s">
-        <v>467</v>
+        <v>425</v>
       </c>
       <c r="C219" s="3" t="s">
-        <v>468</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>462</v>
+      </c>
+      <c r="D219" s="6" t="s">
+        <v>20</v>
       </c>
       <c r="E219" s="10"/>
       <c r="F219" s="10">
-        <v>990</v>
+        <v>0</v>
       </c>
       <c r="G219" s="8"/>
       <c r="H219" s="10" t="str">
         <f>F219*G219</f>
         <v>0</v>
       </c>
       <c r="I219" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="220" spans="1:9">
       <c r="A220" s="3" t="s">
-        <v>469</v>
+        <v>463</v>
       </c>
       <c r="B220" s="3" t="s">
-        <v>470</v>
+        <v>425</v>
       </c>
       <c r="C220" s="3" t="s">
-        <v>471</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>464</v>
+      </c>
+      <c r="D220" s="6" t="s">
+        <v>20</v>
       </c>
       <c r="E220" s="10"/>
       <c r="F220" s="10">
-        <v>490</v>
+        <v>0</v>
       </c>
       <c r="G220" s="8"/>
       <c r="H220" s="10" t="str">
         <f>F220*G220</f>
         <v>0</v>
       </c>
       <c r="I220" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="221" spans="1:9">
       <c r="A221" s="3" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="B221" s="3" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
       <c r="C221" s="3" t="s">
-        <v>474</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>467</v>
+      </c>
+      <c r="D221" s="6" t="s">
+        <v>20</v>
       </c>
       <c r="E221" s="10"/>
       <c r="F221" s="10">
-        <v>790</v>
+        <v>0</v>
       </c>
       <c r="G221" s="8"/>
       <c r="H221" s="10" t="str">
         <f>F221*G221</f>
         <v>0</v>
       </c>
       <c r="I221" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="222" spans="1:9">
       <c r="A222" s="3" t="s">
-        <v>475</v>
+        <v>468</v>
       </c>
       <c r="B222" s="3" t="s">
-        <v>476</v>
+        <v>466</v>
       </c>
       <c r="C222" s="3" t="s">
-        <v>477</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>469</v>
+      </c>
+      <c r="D222" s="6" t="s">
+        <v>20</v>
       </c>
       <c r="E222" s="10"/>
       <c r="F222" s="10">
-        <v>1980</v>
+        <v>0</v>
       </c>
       <c r="G222" s="8"/>
       <c r="H222" s="10" t="str">
         <f>F222*G222</f>
         <v>0</v>
       </c>
       <c r="I222" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="223" spans="1:9">
-      <c r="A223" s="3" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="A223" s="15" t="s">
+        <v>470</v>
+      </c>
+      <c r="B223" s="16"/>
+      <c r="C223" s="16"/>
+      <c r="D223" s="16"/>
+      <c r="E223" s="16"/>
+      <c r="F223" s="16"/>
+      <c r="G223" s="16"/>
+      <c r="H223" s="16"/>
+      <c r="I223" s="16"/>
     </row>
     <row r="224" spans="1:9">
       <c r="A224" s="3" t="s">
-        <v>481</v>
+        <v>471</v>
       </c>
       <c r="B224" s="3" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="C224" s="3" t="s">
-        <v>483</v>
-[...2 lines deleted...]
-        <v>156</v>
+        <v>473</v>
+      </c>
+      <c r="D224" s="5" t="s">
+        <v>15</v>
       </c>
       <c r="E224" s="10"/>
       <c r="F224" s="10">
-        <v>52800</v>
+        <v>980</v>
       </c>
       <c r="G224" s="8"/>
       <c r="H224" s="10" t="str">
         <f>F224*G224</f>
         <v>0</v>
       </c>
       <c r="I224" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="225" spans="1:9">
       <c r="A225" s="3" t="s">
-        <v>484</v>
+        <v>474</v>
       </c>
       <c r="B225" s="3" t="s">
-        <v>485</v>
+        <v>475</v>
       </c>
       <c r="C225" s="3" t="s">
-        <v>486</v>
+        <v>476</v>
       </c>
       <c r="D225" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E225" s="10"/>
       <c r="F225" s="10">
-        <v>8900</v>
+        <v>490</v>
       </c>
       <c r="G225" s="8"/>
       <c r="H225" s="10" t="str">
         <f>F225*G225</f>
         <v>0</v>
       </c>
       <c r="I225" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="226" spans="1:9">
       <c r="A226" s="3" t="s">
-        <v>487</v>
+        <v>477</v>
       </c>
       <c r="B226" s="3" t="s">
-        <v>488</v>
+        <v>478</v>
       </c>
       <c r="C226" s="3" t="s">
-        <v>489</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>479</v>
+      </c>
+      <c r="D226" s="6" t="s">
+        <v>20</v>
       </c>
       <c r="E226" s="10"/>
       <c r="F226" s="10">
-        <v>1900</v>
+        <v>890</v>
       </c>
       <c r="G226" s="8"/>
       <c r="H226" s="10" t="str">
         <f>F226*G226</f>
         <v>0</v>
       </c>
       <c r="I226" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="227" spans="1:9">
       <c r="A227" s="3" t="s">
-        <v>490</v>
+        <v>480</v>
       </c>
       <c r="B227" s="3" t="s">
-        <v>491</v>
+        <v>481</v>
       </c>
       <c r="C227" s="3" t="s">
-        <v>492</v>
+        <v>482</v>
       </c>
       <c r="D227" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E227" s="10"/>
       <c r="F227" s="10">
-        <v>800</v>
+        <v>1380</v>
       </c>
       <c r="G227" s="8"/>
       <c r="H227" s="10" t="str">
         <f>F227*G227</f>
         <v>0</v>
       </c>
       <c r="I227" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="228" spans="1:9">
       <c r="A228" s="3" t="s">
-        <v>493</v>
+        <v>483</v>
       </c>
       <c r="B228" s="3" t="s">
-        <v>491</v>
+        <v>484</v>
       </c>
       <c r="C228" s="3" t="s">
-        <v>494</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>485</v>
+      </c>
+      <c r="D228" s="6" t="s">
+        <v>20</v>
       </c>
       <c r="E228" s="10"/>
       <c r="F228" s="10">
-        <v>1400</v>
+        <v>1480</v>
       </c>
       <c r="G228" s="8"/>
       <c r="H228" s="10" t="str">
         <f>F228*G228</f>
         <v>0</v>
       </c>
       <c r="I228" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="229" spans="1:9">
       <c r="A229" s="3" t="s">
-        <v>495</v>
+        <v>486</v>
       </c>
       <c r="B229" s="3" t="s">
-        <v>491</v>
+        <v>472</v>
       </c>
       <c r="C229" s="3" t="s">
-        <v>496</v>
+        <v>487</v>
       </c>
       <c r="D229" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E229" s="10"/>
       <c r="F229" s="10">
-        <v>1900</v>
+        <v>1280</v>
       </c>
       <c r="G229" s="8"/>
       <c r="H229" s="10" t="str">
         <f>F229*G229</f>
         <v>0</v>
       </c>
       <c r="I229" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="230" spans="1:9">
       <c r="A230" s="3" t="s">
-        <v>497</v>
+        <v>488</v>
       </c>
       <c r="B230" s="3" t="s">
-        <v>498</v>
+        <v>489</v>
       </c>
       <c r="C230" s="3" t="s">
-        <v>499</v>
+        <v>490</v>
       </c>
       <c r="D230" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E230" s="10"/>
       <c r="F230" s="10">
-        <v>2000</v>
+        <v>480</v>
       </c>
       <c r="G230" s="8"/>
       <c r="H230" s="10" t="str">
         <f>F230*G230</f>
         <v>0</v>
       </c>
       <c r="I230" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="231" spans="1:9">
       <c r="A231" s="3" t="s">
-        <v>500</v>
+        <v>491</v>
       </c>
       <c r="B231" s="3" t="s">
-        <v>498</v>
+        <v>492</v>
       </c>
       <c r="C231" s="3" t="s">
-        <v>501</v>
+        <v>493</v>
       </c>
       <c r="D231" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E231" s="10"/>
       <c r="F231" s="10">
-        <v>3000</v>
+        <v>990</v>
       </c>
       <c r="G231" s="8"/>
       <c r="H231" s="10" t="str">
         <f>F231*G231</f>
         <v>0</v>
       </c>
       <c r="I231" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="232" spans="1:9">
       <c r="A232" s="3" t="s">
-        <v>502</v>
+        <v>494</v>
       </c>
       <c r="B232" s="3" t="s">
-        <v>503</v>
+        <v>495</v>
       </c>
       <c r="C232" s="3" t="s">
-        <v>504</v>
+        <v>496</v>
       </c>
       <c r="D232" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E232" s="10"/>
       <c r="F232" s="10">
-        <v>3900</v>
+        <v>490</v>
       </c>
       <c r="G232" s="8"/>
       <c r="H232" s="10" t="str">
         <f>F232*G232</f>
         <v>0</v>
       </c>
       <c r="I232" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="233" spans="1:9">
-      <c r="A233" s="13" t="s">
-[...9 lines deleted...]
-      <c r="I233" s="14"/>
+      <c r="A233" s="3" t="s">
+        <v>497</v>
+      </c>
+      <c r="B233" s="3" t="s">
+        <v>498</v>
+      </c>
+      <c r="C233" s="3" t="s">
+        <v>499</v>
+      </c>
+      <c r="D233" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E233" s="10"/>
+      <c r="F233" s="10">
+        <v>790</v>
+      </c>
+      <c r="G233" s="8"/>
+      <c r="H233" s="10" t="str">
+        <f>F233*G233</f>
+        <v>0</v>
+      </c>
+      <c r="I233" s="8" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="234" spans="1:9">
-      <c r="A234" s="15" t="s">
-[...9 lines deleted...]
-      <c r="I234" s="16"/>
+      <c r="A234" s="3" t="s">
+        <v>500</v>
+      </c>
+      <c r="B234" s="3" t="s">
+        <v>501</v>
+      </c>
+      <c r="C234" s="3" t="s">
+        <v>502</v>
+      </c>
+      <c r="D234" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E234" s="10"/>
+      <c r="F234" s="10">
+        <v>1980</v>
+      </c>
+      <c r="G234" s="8"/>
+      <c r="H234" s="10" t="str">
+        <f>F234*G234</f>
+        <v>0</v>
+      </c>
+      <c r="I234" s="8" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="235" spans="1:9">
       <c r="A235" s="3" t="s">
-        <v>507</v>
+        <v>503</v>
       </c>
       <c r="B235" s="3" t="s">
-        <v>508</v>
+        <v>504</v>
       </c>
       <c r="C235" s="3" t="s">
-        <v>509</v>
+        <v>505</v>
       </c>
       <c r="D235" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="E235" s="11">
-[...1 lines deleted...]
-      </c>
+      <c r="E235" s="10"/>
       <c r="F235" s="10">
-        <v>26800</v>
+        <v>4900</v>
       </c>
       <c r="G235" s="8"/>
       <c r="H235" s="10" t="str">
         <f>F235*G235</f>
         <v>0</v>
       </c>
       <c r="I235" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="236" spans="1:9">
       <c r="A236" s="3" t="s">
-        <v>510</v>
+        <v>506</v>
       </c>
       <c r="B236" s="3" t="s">
+        <v>507</v>
+      </c>
+      <c r="C236" s="3" t="s">
         <v>508</v>
       </c>
-      <c r="C236" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D236" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="E236" s="11">
-[...1 lines deleted...]
-      </c>
+      <c r="E236" s="10"/>
       <c r="F236" s="10">
-        <v>49800</v>
+        <v>55800</v>
       </c>
       <c r="G236" s="8"/>
       <c r="H236" s="10" t="str">
         <f>F236*G236</f>
         <v>0</v>
       </c>
       <c r="I236" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="237" spans="1:9">
       <c r="A237" s="3" t="s">
-        <v>512</v>
+        <v>509</v>
       </c>
       <c r="B237" s="3" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="C237" s="3" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="D237" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="E237" s="11">
-[...1 lines deleted...]
-      </c>
+      <c r="E237" s="10"/>
       <c r="F237" s="10">
-        <v>89800</v>
+        <v>8900</v>
       </c>
       <c r="G237" s="8"/>
       <c r="H237" s="10" t="str">
         <f>F237*G237</f>
         <v>0</v>
       </c>
       <c r="I237" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="238" spans="1:9">
       <c r="A238" s="3" t="s">
+        <v>512</v>
+      </c>
+      <c r="B238" s="3" t="s">
+        <v>513</v>
+      </c>
+      <c r="C238" s="3" t="s">
         <v>514</v>
       </c>
-      <c r="B238" s="3" t="s">
-[...6 lines deleted...]
-        <v>156</v>
+      <c r="D238" s="5" t="s">
+        <v>15</v>
       </c>
       <c r="E238" s="10"/>
       <c r="F238" s="10">
-        <v>79800</v>
+        <v>1900</v>
       </c>
       <c r="G238" s="8"/>
       <c r="H238" s="10" t="str">
         <f>F238*G238</f>
         <v>0</v>
       </c>
       <c r="I238" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="239" spans="1:9">
       <c r="A239" s="3" t="s">
+        <v>515</v>
+      </c>
+      <c r="B239" s="3" t="s">
+        <v>516</v>
+      </c>
+      <c r="C239" s="3" t="s">
         <v>517</v>
       </c>
-      <c r="B239" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D239" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="E239" s="11">
-[...1 lines deleted...]
-      </c>
+      <c r="E239" s="10"/>
       <c r="F239" s="10">
-        <v>99800</v>
+        <v>800</v>
       </c>
       <c r="G239" s="8"/>
       <c r="H239" s="10" t="str">
         <f>F239*G239</f>
         <v>0</v>
       </c>
       <c r="I239" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="240" spans="1:9">
       <c r="A240" s="3" t="s">
+        <v>518</v>
+      </c>
+      <c r="B240" s="3" t="s">
+        <v>516</v>
+      </c>
+      <c r="C240" s="3" t="s">
         <v>519</v>
       </c>
-      <c r="B240" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D240" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="E240" s="11">
-[...1 lines deleted...]
-      </c>
+      <c r="E240" s="10"/>
       <c r="F240" s="10">
-        <v>119800</v>
+        <v>1400</v>
       </c>
       <c r="G240" s="8"/>
       <c r="H240" s="10" t="str">
         <f>F240*G240</f>
         <v>0</v>
       </c>
       <c r="I240" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="241" spans="1:9">
       <c r="A241" s="3" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="B241" s="3" t="s">
-        <v>508</v>
+        <v>516</v>
       </c>
       <c r="C241" s="3" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="D241" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="E241" s="11">
-[...1 lines deleted...]
-      </c>
+      <c r="E241" s="10"/>
       <c r="F241" s="10">
-        <v>49800</v>
+        <v>1900</v>
       </c>
       <c r="G241" s="8"/>
       <c r="H241" s="10" t="str">
         <f>F241*G241</f>
         <v>0</v>
       </c>
       <c r="I241" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="242" spans="1:9">
       <c r="A242" s="3" t="s">
+        <v>522</v>
+      </c>
+      <c r="B242" s="3" t="s">
+        <v>523</v>
+      </c>
+      <c r="C242" s="3" t="s">
         <v>524</v>
       </c>
-      <c r="B242" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D242" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="E242" s="11">
-[...1 lines deleted...]
-      </c>
+      <c r="E242" s="10"/>
       <c r="F242" s="10">
-        <v>33800</v>
+        <v>2000</v>
       </c>
       <c r="G242" s="8"/>
       <c r="H242" s="10" t="str">
         <f>F242*G242</f>
         <v>0</v>
       </c>
       <c r="I242" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="243" spans="1:9">
       <c r="A243" s="3" t="s">
+        <v>525</v>
+      </c>
+      <c r="B243" s="3" t="s">
+        <v>523</v>
+      </c>
+      <c r="C243" s="3" t="s">
         <v>526</v>
       </c>
-      <c r="B243" s="3" t="s">
-[...6 lines deleted...]
-        <v>20</v>
+      <c r="D243" s="5" t="s">
+        <v>15</v>
       </c>
       <c r="E243" s="10"/>
       <c r="F243" s="10">
-        <v>84800</v>
+        <v>3000</v>
       </c>
       <c r="G243" s="8"/>
       <c r="H243" s="10" t="str">
         <f>F243*G243</f>
         <v>0</v>
       </c>
       <c r="I243" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="244" spans="1:9">
       <c r="A244" s="3" t="s">
+        <v>527</v>
+      </c>
+      <c r="B244" s="3" t="s">
         <v>528</v>
-      </c>
-[...1 lines deleted...]
-        <v>508</v>
       </c>
       <c r="C244" s="3" t="s">
         <v>529</v>
       </c>
       <c r="D244" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="E244" s="11">
-[...1 lines deleted...]
-      </c>
+      <c r="E244" s="10"/>
       <c r="F244" s="10">
-        <v>89800</v>
+        <v>3900</v>
       </c>
       <c r="G244" s="8"/>
       <c r="H244" s="10" t="str">
         <f>F244*G244</f>
         <v>0</v>
       </c>
       <c r="I244" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="245" spans="1:9">
-      <c r="A245" s="3" t="s">
+      <c r="A245" s="13" t="s">
         <v>530</v>
       </c>
-      <c r="B245" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C245" s="3" t="s">
+      <c r="B245" s="14"/>
+      <c r="C245" s="14"/>
+      <c r="D245" s="14"/>
+      <c r="E245" s="14"/>
+      <c r="F245" s="14"/>
+      <c r="G245" s="14"/>
+      <c r="H245" s="14"/>
+      <c r="I245" s="14"/>
+    </row>
+    <row r="246" spans="1:9">
+      <c r="A246" s="15" t="s">
         <v>531</v>
       </c>
-      <c r="D245" s="5" t="s">
-[...43 lines deleted...]
-      </c>
+      <c r="B246" s="16"/>
+      <c r="C246" s="16"/>
+      <c r="D246" s="16"/>
+      <c r="E246" s="16"/>
+      <c r="F246" s="16"/>
+      <c r="G246" s="16"/>
+      <c r="H246" s="16"/>
+      <c r="I246" s="16"/>
     </row>
     <row r="247" spans="1:9">
       <c r="A247" s="3" t="s">
+        <v>532</v>
+      </c>
+      <c r="B247" s="3" t="s">
+        <v>533</v>
+      </c>
+      <c r="C247" s="3" t="s">
         <v>534</v>
       </c>
-      <c r="B247" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D247" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E247" s="11">
-        <v>59800</v>
+        <v>29800</v>
       </c>
       <c r="F247" s="10">
-        <v>49800</v>
+        <v>26800</v>
       </c>
       <c r="G247" s="8"/>
       <c r="H247" s="10" t="str">
         <f>F247*G247</f>
         <v>0</v>
       </c>
       <c r="I247" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="248" spans="1:9">
-      <c r="A248" s="15" t="s">
+      <c r="A248" s="3" t="s">
+        <v>535</v>
+      </c>
+      <c r="B248" s="3" t="s">
+        <v>533</v>
+      </c>
+      <c r="C248" s="3" t="s">
         <v>536</v>
       </c>
-      <c r="B248" s="16"/>
-[...6 lines deleted...]
-      <c r="I248" s="16"/>
+      <c r="D248" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E248" s="11">
+        <v>59800</v>
+      </c>
+      <c r="F248" s="10">
+        <v>49800</v>
+      </c>
+      <c r="G248" s="8"/>
+      <c r="H248" s="10" t="str">
+        <f>F248*G248</f>
+        <v>0</v>
+      </c>
+      <c r="I248" s="8" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="249" spans="1:9">
       <c r="A249" s="3" t="s">
         <v>537</v>
       </c>
       <c r="B249" s="3" t="s">
+        <v>533</v>
+      </c>
+      <c r="C249" s="3" t="s">
         <v>538</v>
       </c>
-      <c r="C249" s="3" t="s">
-[...3 lines deleted...]
-        <v>20</v>
+      <c r="D249" s="5" t="s">
+        <v>15</v>
       </c>
       <c r="E249" s="11">
-        <v>34800</v>
+        <v>99800</v>
       </c>
       <c r="F249" s="10">
-        <v>27800</v>
+        <v>89800</v>
       </c>
       <c r="G249" s="8"/>
       <c r="H249" s="10" t="str">
         <f>F249*G249</f>
         <v>0</v>
       </c>
       <c r="I249" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="250" spans="1:9">
       <c r="A250" s="3" t="s">
+        <v>539</v>
+      </c>
+      <c r="B250" s="3" t="s">
         <v>540</v>
-      </c>
-[...1 lines deleted...]
-        <v>508</v>
       </c>
       <c r="C250" s="3" t="s">
         <v>541</v>
       </c>
-      <c r="D250" s="5" t="s">
-        <v>15</v>
+      <c r="D250" s="6" t="s">
+        <v>20</v>
       </c>
       <c r="E250" s="11">
-        <v>44800</v>
+        <v>79800</v>
       </c>
       <c r="F250" s="10">
-        <v>39800</v>
+        <v>69800</v>
       </c>
       <c r="G250" s="8"/>
       <c r="H250" s="10" t="str">
         <f>F250*G250</f>
         <v>0</v>
       </c>
       <c r="I250" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="251" spans="1:9">
       <c r="A251" s="3" t="s">
         <v>542</v>
       </c>
       <c r="B251" s="3" t="s">
-        <v>508</v>
+        <v>533</v>
       </c>
       <c r="C251" s="3" t="s">
         <v>543</v>
       </c>
       <c r="D251" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="E251" s="10"/>
+      <c r="E251" s="11">
+        <v>129800</v>
+      </c>
       <c r="F251" s="10">
-        <v>59800</v>
+        <v>99800</v>
       </c>
       <c r="G251" s="8"/>
       <c r="H251" s="10" t="str">
         <f>F251*G251</f>
         <v>0</v>
       </c>
       <c r="I251" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="252" spans="1:9">
       <c r="A252" s="3" t="s">
         <v>544</v>
       </c>
       <c r="B252" s="3" t="s">
-        <v>508</v>
+        <v>545</v>
       </c>
       <c r="C252" s="3" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="D252" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E252" s="11">
-        <v>44800</v>
+        <v>139800</v>
       </c>
       <c r="F252" s="10">
-        <v>39800</v>
+        <v>119800</v>
       </c>
       <c r="G252" s="8"/>
       <c r="H252" s="10" t="str">
         <f>F252*G252</f>
         <v>0</v>
       </c>
       <c r="I252" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="253" spans="1:9">
-      <c r="A253" s="15" t="s">
-[...9 lines deleted...]
-      <c r="I253" s="16"/>
+      <c r="A253" s="3" t="s">
+        <v>547</v>
+      </c>
+      <c r="B253" s="3" t="s">
+        <v>533</v>
+      </c>
+      <c r="C253" s="3" t="s">
+        <v>548</v>
+      </c>
+      <c r="D253" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E253" s="11">
+        <v>59800</v>
+      </c>
+      <c r="F253" s="10">
+        <v>49800</v>
+      </c>
+      <c r="G253" s="8"/>
+      <c r="H253" s="10" t="str">
+        <f>F253*G253</f>
+        <v>0</v>
+      </c>
+      <c r="I253" s="8" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="254" spans="1:9">
       <c r="A254" s="3" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="B254" s="3" t="s">
-        <v>548</v>
+        <v>533</v>
       </c>
       <c r="C254" s="3" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="D254" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E254" s="11">
-        <v>69800</v>
+        <v>35800</v>
       </c>
       <c r="F254" s="10">
-        <v>59800</v>
+        <v>33800</v>
       </c>
       <c r="G254" s="8"/>
       <c r="H254" s="10" t="str">
         <f>F254*G254</f>
         <v>0</v>
       </c>
       <c r="I254" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="255" spans="1:9">
       <c r="A255" s="3" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="B255" s="3" t="s">
-        <v>548</v>
+        <v>533</v>
       </c>
       <c r="C255" s="3" t="s">
-        <v>551</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>552</v>
+      </c>
+      <c r="D255" s="6" t="s">
+        <v>20</v>
       </c>
       <c r="E255" s="11">
-        <v>39800</v>
+        <v>84800</v>
       </c>
       <c r="F255" s="10">
-        <v>34800</v>
+        <v>79800</v>
       </c>
       <c r="G255" s="8"/>
       <c r="H255" s="10" t="str">
         <f>F255*G255</f>
         <v>0</v>
       </c>
       <c r="I255" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="256" spans="1:9">
       <c r="A256" s="3" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="B256" s="3" t="s">
-        <v>548</v>
+        <v>533</v>
       </c>
       <c r="C256" s="3" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="D256" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E256" s="11">
-        <v>39800</v>
+        <v>99800</v>
       </c>
       <c r="F256" s="10">
-        <v>34800</v>
+        <v>79800</v>
       </c>
       <c r="G256" s="8"/>
       <c r="H256" s="10" t="str">
         <f>F256*G256</f>
         <v>0</v>
       </c>
       <c r="I256" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="257" spans="1:9">
-      <c r="A257" s="15" t="s">
-[...9 lines deleted...]
-      <c r="I257" s="16"/>
+      <c r="A257" s="3" t="s">
+        <v>555</v>
+      </c>
+      <c r="B257" s="3" t="s">
+        <v>533</v>
+      </c>
+      <c r="C257" s="3" t="s">
+        <v>556</v>
+      </c>
+      <c r="D257" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E257" s="11">
+        <v>35800</v>
+      </c>
+      <c r="F257" s="10">
+        <v>33800</v>
+      </c>
+      <c r="G257" s="8"/>
+      <c r="H257" s="10" t="str">
+        <f>F257*G257</f>
+        <v>0</v>
+      </c>
+      <c r="I257" s="8" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="258" spans="1:9">
       <c r="A258" s="3" t="s">
-        <v>555</v>
+        <v>557</v>
       </c>
       <c r="B258" s="3" t="s">
-        <v>556</v>
+        <v>533</v>
       </c>
       <c r="C258" s="3" t="s">
-        <v>557</v>
-[...4 lines deleted...]
-      <c r="E258" s="10"/>
+        <v>558</v>
+      </c>
+      <c r="D258" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E258" s="11">
+        <v>84800</v>
+      </c>
       <c r="F258" s="10">
-        <v>1990</v>
+        <v>79800</v>
       </c>
       <c r="G258" s="8"/>
       <c r="H258" s="10" t="str">
         <f>F258*G258</f>
         <v>0</v>
       </c>
       <c r="I258" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="259" spans="1:9">
       <c r="A259" s="3" t="s">
-        <v>481</v>
+        <v>559</v>
       </c>
       <c r="B259" s="3" t="s">
-        <v>482</v>
+        <v>533</v>
       </c>
       <c r="C259" s="3" t="s">
-        <v>483</v>
-[...4 lines deleted...]
-      <c r="E259" s="10"/>
+        <v>560</v>
+      </c>
+      <c r="D259" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E259" s="11">
+        <v>59800</v>
+      </c>
       <c r="F259" s="10">
-        <v>52800</v>
+        <v>39800</v>
       </c>
       <c r="G259" s="8"/>
       <c r="H259" s="10" t="str">
         <f>F259*G259</f>
         <v>0</v>
       </c>
       <c r="I259" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="260" spans="1:9">
-      <c r="A260" s="3" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="A260" s="15" t="s">
+        <v>561</v>
+      </c>
+      <c r="B260" s="16"/>
+      <c r="C260" s="16"/>
+      <c r="D260" s="16"/>
+      <c r="E260" s="16"/>
+      <c r="F260" s="16"/>
+      <c r="G260" s="16"/>
+      <c r="H260" s="16"/>
+      <c r="I260" s="16"/>
     </row>
     <row r="261" spans="1:9">
       <c r="A261" s="3" t="s">
-        <v>122</v>
+        <v>562</v>
       </c>
       <c r="B261" s="3" t="s">
-        <v>123</v>
+        <v>170</v>
       </c>
       <c r="C261" s="3" t="s">
-        <v>124</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>563</v>
+      </c>
+      <c r="D261" s="6" t="s">
+        <v>20</v>
       </c>
       <c r="E261" s="10"/>
       <c r="F261" s="10">
-        <v>15800</v>
+        <v>19800</v>
       </c>
       <c r="G261" s="8"/>
       <c r="H261" s="10" t="str">
         <f>F261*G261</f>
         <v>0</v>
       </c>
       <c r="I261" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="262" spans="1:9">
       <c r="A262" s="3" t="s">
-        <v>125</v>
+        <v>564</v>
       </c>
       <c r="B262" s="3" t="s">
-        <v>123</v>
+        <v>533</v>
       </c>
       <c r="C262" s="3" t="s">
-        <v>126</v>
+        <v>565</v>
       </c>
       <c r="D262" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="E262" s="10"/>
+      <c r="E262" s="11">
+        <v>44800</v>
+      </c>
       <c r="F262" s="10">
-        <v>15800</v>
+        <v>39800</v>
       </c>
       <c r="G262" s="8"/>
       <c r="H262" s="10" t="str">
         <f>F262*G262</f>
         <v>0</v>
       </c>
       <c r="I262" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="263" spans="1:9">
-      <c r="A263" s="3"/>
-[...4 lines deleted...]
-      <c r="F263" s="8"/>
+      <c r="A263" s="3" t="s">
+        <v>566</v>
+      </c>
+      <c r="B263" s="3" t="s">
+        <v>533</v>
+      </c>
+      <c r="C263" s="3" t="s">
+        <v>567</v>
+      </c>
+      <c r="D263" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E263" s="11">
+        <v>59800</v>
+      </c>
+      <c r="F263" s="10">
+        <v>49800</v>
+      </c>
       <c r="G263" s="8"/>
-      <c r="H263" s="8"/>
-      <c r="I263" s="8"/>
+      <c r="H263" s="10" t="str">
+        <f>F263*G263</f>
+        <v>0</v>
+      </c>
+      <c r="I263" s="8" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="264" spans="1:9">
-      <c r="A264" s="4" t="s">
-[...12 lines deleted...]
-      <c r="I264" s="8"/>
+      <c r="A264" s="3" t="s">
+        <v>568</v>
+      </c>
+      <c r="B264" s="3" t="s">
+        <v>533</v>
+      </c>
+      <c r="C264" s="3" t="s">
+        <v>569</v>
+      </c>
+      <c r="D264" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E264" s="11">
+        <v>44800</v>
+      </c>
+      <c r="F264" s="10">
+        <v>39800</v>
+      </c>
+      <c r="G264" s="8"/>
+      <c r="H264" s="10" t="str">
+        <f>F264*G264</f>
+        <v>0</v>
+      </c>
+      <c r="I264" s="8" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="265" spans="1:9">
+      <c r="A265" s="3" t="s">
+        <v>570</v>
+      </c>
+      <c r="B265" s="3" t="s">
+        <v>170</v>
+      </c>
+      <c r="C265" s="3" t="s">
+        <v>571</v>
+      </c>
+      <c r="D265" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E265" s="10"/>
+      <c r="F265" s="10">
+        <v>29800</v>
+      </c>
+      <c r="G265" s="8"/>
+      <c r="H265" s="10" t="str">
+        <f>F265*G265</f>
+        <v>0</v>
+      </c>
+      <c r="I265" s="8" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="266" spans="1:9">
+      <c r="A266" s="3" t="s">
+        <v>572</v>
+      </c>
+      <c r="B266" s="3" t="s">
+        <v>170</v>
+      </c>
+      <c r="C266" s="3" t="s">
+        <v>573</v>
+      </c>
+      <c r="D266" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E266" s="10"/>
+      <c r="F266" s="10">
+        <v>29800</v>
+      </c>
+      <c r="G266" s="8"/>
+      <c r="H266" s="10" t="str">
+        <f>F266*G266</f>
+        <v>0</v>
+      </c>
+      <c r="I266" s="8" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="267" spans="1:9">
+      <c r="A267" s="3" t="s">
+        <v>574</v>
+      </c>
+      <c r="B267" s="3" t="s">
+        <v>170</v>
+      </c>
+      <c r="C267" s="3" t="s">
+        <v>575</v>
+      </c>
+      <c r="D267" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E267" s="10"/>
+      <c r="F267" s="10">
+        <v>19800</v>
+      </c>
+      <c r="G267" s="8"/>
+      <c r="H267" s="10" t="str">
+        <f>F267*G267</f>
+        <v>0</v>
+      </c>
+      <c r="I267" s="8" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="268" spans="1:9">
+      <c r="A268" s="15" t="s">
+        <v>576</v>
+      </c>
+      <c r="B268" s="16"/>
+      <c r="C268" s="16"/>
+      <c r="D268" s="16"/>
+      <c r="E268" s="16"/>
+      <c r="F268" s="16"/>
+      <c r="G268" s="16"/>
+      <c r="H268" s="16"/>
+      <c r="I268" s="16"/>
+    </row>
+    <row r="269" spans="1:9">
+      <c r="A269" s="3" t="s">
+        <v>577</v>
+      </c>
+      <c r="B269" s="3" t="s">
+        <v>578</v>
+      </c>
+      <c r="C269" s="3" t="s">
+        <v>579</v>
+      </c>
+      <c r="D269" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E269" s="11">
+        <v>69800</v>
+      </c>
+      <c r="F269" s="10">
+        <v>59800</v>
+      </c>
+      <c r="G269" s="8"/>
+      <c r="H269" s="10" t="str">
+        <f>F269*G269</f>
+        <v>0</v>
+      </c>
+      <c r="I269" s="8" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="270" spans="1:9">
+      <c r="A270" s="3" t="s">
+        <v>580</v>
+      </c>
+      <c r="B270" s="3" t="s">
+        <v>578</v>
+      </c>
+      <c r="C270" s="3" t="s">
+        <v>581</v>
+      </c>
+      <c r="D270" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E270" s="11">
+        <v>39800</v>
+      </c>
+      <c r="F270" s="10">
+        <v>34800</v>
+      </c>
+      <c r="G270" s="8"/>
+      <c r="H270" s="10" t="str">
+        <f>F270*G270</f>
+        <v>0</v>
+      </c>
+      <c r="I270" s="8" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="271" spans="1:9">
+      <c r="A271" s="3" t="s">
+        <v>582</v>
+      </c>
+      <c r="B271" s="3" t="s">
+        <v>578</v>
+      </c>
+      <c r="C271" s="3" t="s">
+        <v>583</v>
+      </c>
+      <c r="D271" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E271" s="11">
+        <v>39800</v>
+      </c>
+      <c r="F271" s="10">
+        <v>34800</v>
+      </c>
+      <c r="G271" s="8"/>
+      <c r="H271" s="10" t="str">
+        <f>F271*G271</f>
+        <v>0</v>
+      </c>
+      <c r="I271" s="8" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="272" spans="1:9">
+      <c r="A272" s="15" t="s">
+        <v>584</v>
+      </c>
+      <c r="B272" s="16"/>
+      <c r="C272" s="16"/>
+      <c r="D272" s="16"/>
+      <c r="E272" s="16"/>
+      <c r="F272" s="16"/>
+      <c r="G272" s="16"/>
+      <c r="H272" s="16"/>
+      <c r="I272" s="16"/>
+    </row>
+    <row r="273" spans="1:9">
+      <c r="A273" s="3" t="s">
+        <v>585</v>
+      </c>
+      <c r="B273" s="3" t="s">
+        <v>586</v>
+      </c>
+      <c r="C273" s="3" t="s">
+        <v>587</v>
+      </c>
+      <c r="D273" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E273" s="10"/>
+      <c r="F273" s="10">
+        <v>1990</v>
+      </c>
+      <c r="G273" s="8"/>
+      <c r="H273" s="10" t="str">
+        <f>F273*G273</f>
+        <v>0</v>
+      </c>
+      <c r="I273" s="8" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="274" spans="1:9">
+      <c r="A274" s="3" t="s">
+        <v>506</v>
+      </c>
+      <c r="B274" s="3" t="s">
+        <v>507</v>
+      </c>
+      <c r="C274" s="3" t="s">
+        <v>508</v>
+      </c>
+      <c r="D274" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E274" s="10"/>
+      <c r="F274" s="10">
+        <v>55800</v>
+      </c>
+      <c r="G274" s="8"/>
+      <c r="H274" s="10" t="str">
+        <f>F274*G274</f>
+        <v>0</v>
+      </c>
+      <c r="I274" s="8" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="275" spans="1:9">
+      <c r="A275" s="3" t="s">
+        <v>588</v>
+      </c>
+      <c r="B275" s="3" t="s">
+        <v>589</v>
+      </c>
+      <c r="C275" s="3" t="s">
+        <v>590</v>
+      </c>
+      <c r="D275" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E275" s="10"/>
+      <c r="F275" s="10">
+        <v>290</v>
+      </c>
+      <c r="G275" s="8"/>
+      <c r="H275" s="10" t="str">
+        <f>F275*G275</f>
+        <v>0</v>
+      </c>
+      <c r="I275" s="8" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="276" spans="1:9">
+      <c r="A276" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="B276" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="C276" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="D276" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E276" s="10"/>
+      <c r="F276" s="10">
+        <v>18800</v>
+      </c>
+      <c r="G276" s="8"/>
+      <c r="H276" s="10" t="str">
+        <f>F276*G276</f>
+        <v>0</v>
+      </c>
+      <c r="I276" s="8" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="277" spans="1:9">
+      <c r="A277" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="B277" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="C277" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="D277" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E277" s="10"/>
+      <c r="F277" s="10">
+        <v>18800</v>
+      </c>
+      <c r="G277" s="8"/>
+      <c r="H277" s="10" t="str">
+        <f>F277*G277</f>
+        <v>0</v>
+      </c>
+      <c r="I277" s="8" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="278" spans="1:9">
+      <c r="A278" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="B278" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="C278" s="3" t="s">
+        <v>160</v>
+      </c>
+      <c r="D278" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E278" s="10"/>
+      <c r="F278" s="10">
+        <v>0</v>
+      </c>
+      <c r="G278" s="8"/>
+      <c r="H278" s="10" t="str">
+        <f>F278*G278</f>
+        <v>0</v>
+      </c>
+      <c r="I278" s="8" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="279" spans="1:9">
+      <c r="A279" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="B279" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="C279" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="D279" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E279" s="10"/>
+      <c r="F279" s="10">
+        <v>0</v>
+      </c>
+      <c r="G279" s="8"/>
+      <c r="H279" s="10" t="str">
+        <f>F279*G279</f>
+        <v>0</v>
+      </c>
+      <c r="I279" s="8" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="280" spans="1:9">
+      <c r="A280" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="B280" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="C280" s="3" t="s">
+        <v>164</v>
+      </c>
+      <c r="D280" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E280" s="10"/>
+      <c r="F280" s="10">
+        <v>0</v>
+      </c>
+      <c r="G280" s="8"/>
+      <c r="H280" s="10" t="str">
+        <f>F280*G280</f>
+        <v>0</v>
+      </c>
+      <c r="I280" s="8" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="281" spans="1:9">
+      <c r="A281" s="3"/>
+      <c r="B281" s="3"/>
+      <c r="C281" s="3"/>
+      <c r="D281" s="8"/>
+      <c r="E281" s="8"/>
+      <c r="F281" s="8"/>
+      <c r="G281" s="8"/>
+      <c r="H281" s="8"/>
+      <c r="I281" s="8"/>
+    </row>
+    <row r="282" spans="1:9">
+      <c r="A282" s="4" t="s">
+        <v>591</v>
+      </c>
+      <c r="B282" s="4"/>
+      <c r="C282" s="4"/>
+      <c r="D282" s="9"/>
+      <c r="E282" s="9"/>
+      <c r="F282" s="9"/>
+      <c r="G282" s="9"/>
+      <c r="H282" s="12" t="str">
+        <f>SUM(H5:H280)</f>
+        <v>0</v>
+      </c>
+      <c r="I282" s="8"/>
     </row>
   </sheetData>
-  <autoFilter ref="A4:I262"/>
+  <autoFilter ref="A4:I280"/>
   <mergeCells>
     <mergeCell ref="A5:I5"/>
     <mergeCell ref="A6:I6"/>
     <mergeCell ref="A21:I21"/>
     <mergeCell ref="A37:I37"/>
     <mergeCell ref="A45:I45"/>
-    <mergeCell ref="A49:I49"/>
-[...3 lines deleted...]
-    <mergeCell ref="A74:I74"/>
+    <mergeCell ref="A52:I52"/>
+    <mergeCell ref="A61:I61"/>
+    <mergeCell ref="A76:I76"/>
+    <mergeCell ref="A79:I79"/>
+    <mergeCell ref="A83:I83"/>
     <mergeCell ref="A84:I84"/>
-    <mergeCell ref="A88:I88"/>
-    <mergeCell ref="A103:I103"/>
+    <mergeCell ref="A94:I94"/>
+    <mergeCell ref="A98:I98"/>
     <mergeCell ref="A113:I113"/>
-    <mergeCell ref="A189:I189"/>
-[...6 lines deleted...]
-    <mergeCell ref="A257:I257"/>
+    <mergeCell ref="A123:I123"/>
+    <mergeCell ref="A199:I199"/>
+    <mergeCell ref="A200:I200"/>
+    <mergeCell ref="A223:I223"/>
+    <mergeCell ref="A245:I245"/>
+    <mergeCell ref="A246:I246"/>
+    <mergeCell ref="A260:I260"/>
+    <mergeCell ref="A268:I268"/>
+    <mergeCell ref="A272:I272"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="I7" r:id="rId_hyperlink_1"/>
     <hyperlink ref="I8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="I9" r:id="rId_hyperlink_3"/>
     <hyperlink ref="I10" r:id="rId_hyperlink_4"/>
     <hyperlink ref="I11" r:id="rId_hyperlink_5"/>
     <hyperlink ref="I12" r:id="rId_hyperlink_6"/>
     <hyperlink ref="I13" r:id="rId_hyperlink_7"/>
     <hyperlink ref="I14" r:id="rId_hyperlink_8"/>
     <hyperlink ref="I15" r:id="rId_hyperlink_9"/>
     <hyperlink ref="I16" r:id="rId_hyperlink_10"/>
     <hyperlink ref="I17" r:id="rId_hyperlink_11"/>
     <hyperlink ref="I18" r:id="rId_hyperlink_12"/>
     <hyperlink ref="I19" r:id="rId_hyperlink_13"/>
     <hyperlink ref="I20" r:id="rId_hyperlink_14"/>
     <hyperlink ref="I22" r:id="rId_hyperlink_15"/>
     <hyperlink ref="I23" r:id="rId_hyperlink_16"/>
     <hyperlink ref="I24" r:id="rId_hyperlink_17"/>
     <hyperlink ref="I25" r:id="rId_hyperlink_18"/>
     <hyperlink ref="I26" r:id="rId_hyperlink_19"/>
     <hyperlink ref="I27" r:id="rId_hyperlink_20"/>
     <hyperlink ref="I28" r:id="rId_hyperlink_21"/>
     <hyperlink ref="I29" r:id="rId_hyperlink_22"/>
     <hyperlink ref="I30" r:id="rId_hyperlink_23"/>
     <hyperlink ref="I31" r:id="rId_hyperlink_24"/>
     <hyperlink ref="I32" r:id="rId_hyperlink_25"/>
     <hyperlink ref="I33" r:id="rId_hyperlink_26"/>
     <hyperlink ref="I34" r:id="rId_hyperlink_27"/>
     <hyperlink ref="I35" r:id="rId_hyperlink_28"/>
     <hyperlink ref="I36" r:id="rId_hyperlink_29"/>
     <hyperlink ref="I38" r:id="rId_hyperlink_30"/>
     <hyperlink ref="I39" r:id="rId_hyperlink_31"/>
     <hyperlink ref="I40" r:id="rId_hyperlink_32"/>
     <hyperlink ref="I41" r:id="rId_hyperlink_33"/>
     <hyperlink ref="I42" r:id="rId_hyperlink_34"/>
     <hyperlink ref="I43" r:id="rId_hyperlink_35"/>
     <hyperlink ref="I44" r:id="rId_hyperlink_36"/>
     <hyperlink ref="I46" r:id="rId_hyperlink_37"/>
     <hyperlink ref="I47" r:id="rId_hyperlink_38"/>
     <hyperlink ref="I48" r:id="rId_hyperlink_39"/>
-    <hyperlink ref="I50" r:id="rId_hyperlink_40"/>
-[...1 lines deleted...]
-    <hyperlink ref="I52" r:id="rId_hyperlink_42"/>
+    <hyperlink ref="I49" r:id="rId_hyperlink_40"/>
+    <hyperlink ref="I50" r:id="rId_hyperlink_41"/>
+    <hyperlink ref="I51" r:id="rId_hyperlink_42"/>
     <hyperlink ref="I53" r:id="rId_hyperlink_43"/>
     <hyperlink ref="I54" r:id="rId_hyperlink_44"/>
     <hyperlink ref="I55" r:id="rId_hyperlink_45"/>
     <hyperlink ref="I56" r:id="rId_hyperlink_46"/>
     <hyperlink ref="I57" r:id="rId_hyperlink_47"/>
-    <hyperlink ref="I59" r:id="rId_hyperlink_48"/>
-[...1 lines deleted...]
-    <hyperlink ref="I61" r:id="rId_hyperlink_50"/>
+    <hyperlink ref="I58" r:id="rId_hyperlink_48"/>
+    <hyperlink ref="I59" r:id="rId_hyperlink_49"/>
+    <hyperlink ref="I60" r:id="rId_hyperlink_50"/>
     <hyperlink ref="I62" r:id="rId_hyperlink_51"/>
     <hyperlink ref="I63" r:id="rId_hyperlink_52"/>
     <hyperlink ref="I64" r:id="rId_hyperlink_53"/>
     <hyperlink ref="I65" r:id="rId_hyperlink_54"/>
     <hyperlink ref="I66" r:id="rId_hyperlink_55"/>
     <hyperlink ref="I67" r:id="rId_hyperlink_56"/>
     <hyperlink ref="I68" r:id="rId_hyperlink_57"/>
     <hyperlink ref="I69" r:id="rId_hyperlink_58"/>
-    <hyperlink ref="I71" r:id="rId_hyperlink_59"/>
-[...9 lines deleted...]
-    <hyperlink ref="I83" r:id="rId_hyperlink_69"/>
+    <hyperlink ref="I70" r:id="rId_hyperlink_59"/>
+    <hyperlink ref="I71" r:id="rId_hyperlink_60"/>
+    <hyperlink ref="I72" r:id="rId_hyperlink_61"/>
+    <hyperlink ref="I73" r:id="rId_hyperlink_62"/>
+    <hyperlink ref="I74" r:id="rId_hyperlink_63"/>
+    <hyperlink ref="I75" r:id="rId_hyperlink_64"/>
+    <hyperlink ref="I77" r:id="rId_hyperlink_65"/>
+    <hyperlink ref="I78" r:id="rId_hyperlink_66"/>
+    <hyperlink ref="I80" r:id="rId_hyperlink_67"/>
+    <hyperlink ref="I81" r:id="rId_hyperlink_68"/>
+    <hyperlink ref="I82" r:id="rId_hyperlink_69"/>
     <hyperlink ref="I85" r:id="rId_hyperlink_70"/>
     <hyperlink ref="I86" r:id="rId_hyperlink_71"/>
     <hyperlink ref="I87" r:id="rId_hyperlink_72"/>
-    <hyperlink ref="I89" r:id="rId_hyperlink_73"/>
-[...4 lines deleted...]
-    <hyperlink ref="I94" r:id="rId_hyperlink_78"/>
+    <hyperlink ref="I88" r:id="rId_hyperlink_73"/>
+    <hyperlink ref="I89" r:id="rId_hyperlink_74"/>
+    <hyperlink ref="I90" r:id="rId_hyperlink_75"/>
+    <hyperlink ref="I91" r:id="rId_hyperlink_76"/>
+    <hyperlink ref="I92" r:id="rId_hyperlink_77"/>
+    <hyperlink ref="I93" r:id="rId_hyperlink_78"/>
     <hyperlink ref="I95" r:id="rId_hyperlink_79"/>
     <hyperlink ref="I96" r:id="rId_hyperlink_80"/>
     <hyperlink ref="I97" r:id="rId_hyperlink_81"/>
-    <hyperlink ref="I98" r:id="rId_hyperlink_82"/>
-[...3 lines deleted...]
-    <hyperlink ref="I102" r:id="rId_hyperlink_86"/>
+    <hyperlink ref="I99" r:id="rId_hyperlink_82"/>
+    <hyperlink ref="I100" r:id="rId_hyperlink_83"/>
+    <hyperlink ref="I101" r:id="rId_hyperlink_84"/>
+    <hyperlink ref="I102" r:id="rId_hyperlink_85"/>
+    <hyperlink ref="I103" r:id="rId_hyperlink_86"/>
     <hyperlink ref="I104" r:id="rId_hyperlink_87"/>
     <hyperlink ref="I105" r:id="rId_hyperlink_88"/>
     <hyperlink ref="I106" r:id="rId_hyperlink_89"/>
     <hyperlink ref="I107" r:id="rId_hyperlink_90"/>
     <hyperlink ref="I108" r:id="rId_hyperlink_91"/>
     <hyperlink ref="I109" r:id="rId_hyperlink_92"/>
     <hyperlink ref="I110" r:id="rId_hyperlink_93"/>
     <hyperlink ref="I111" r:id="rId_hyperlink_94"/>
     <hyperlink ref="I112" r:id="rId_hyperlink_95"/>
     <hyperlink ref="I114" r:id="rId_hyperlink_96"/>
     <hyperlink ref="I115" r:id="rId_hyperlink_97"/>
     <hyperlink ref="I116" r:id="rId_hyperlink_98"/>
     <hyperlink ref="I117" r:id="rId_hyperlink_99"/>
     <hyperlink ref="I118" r:id="rId_hyperlink_100"/>
     <hyperlink ref="I119" r:id="rId_hyperlink_101"/>
     <hyperlink ref="I120" r:id="rId_hyperlink_102"/>
     <hyperlink ref="I121" r:id="rId_hyperlink_103"/>
     <hyperlink ref="I122" r:id="rId_hyperlink_104"/>
-    <hyperlink ref="I123" r:id="rId_hyperlink_105"/>
-[...84 lines deleted...]
-    <hyperlink ref="I210" r:id="rId_hyperlink_190"/>
+    <hyperlink ref="I124" r:id="rId_hyperlink_105"/>
+    <hyperlink ref="I125" r:id="rId_hyperlink_106"/>
+    <hyperlink ref="I126" r:id="rId_hyperlink_107"/>
+    <hyperlink ref="I127" r:id="rId_hyperlink_108"/>
+    <hyperlink ref="I128" r:id="rId_hyperlink_109"/>
+    <hyperlink ref="I129" r:id="rId_hyperlink_110"/>
+    <hyperlink ref="I130" r:id="rId_hyperlink_111"/>
+    <hyperlink ref="I131" r:id="rId_hyperlink_112"/>
+    <hyperlink ref="I132" r:id="rId_hyperlink_113"/>
+    <hyperlink ref="I133" r:id="rId_hyperlink_114"/>
+    <hyperlink ref="I134" r:id="rId_hyperlink_115"/>
+    <hyperlink ref="I135" r:id="rId_hyperlink_116"/>
+    <hyperlink ref="I136" r:id="rId_hyperlink_117"/>
+    <hyperlink ref="I137" r:id="rId_hyperlink_118"/>
+    <hyperlink ref="I138" r:id="rId_hyperlink_119"/>
+    <hyperlink ref="I139" r:id="rId_hyperlink_120"/>
+    <hyperlink ref="I140" r:id="rId_hyperlink_121"/>
+    <hyperlink ref="I141" r:id="rId_hyperlink_122"/>
+    <hyperlink ref="I142" r:id="rId_hyperlink_123"/>
+    <hyperlink ref="I143" r:id="rId_hyperlink_124"/>
+    <hyperlink ref="I144" r:id="rId_hyperlink_125"/>
+    <hyperlink ref="I145" r:id="rId_hyperlink_126"/>
+    <hyperlink ref="I146" r:id="rId_hyperlink_127"/>
+    <hyperlink ref="I147" r:id="rId_hyperlink_128"/>
+    <hyperlink ref="I148" r:id="rId_hyperlink_129"/>
+    <hyperlink ref="I149" r:id="rId_hyperlink_130"/>
+    <hyperlink ref="I150" r:id="rId_hyperlink_131"/>
+    <hyperlink ref="I151" r:id="rId_hyperlink_132"/>
+    <hyperlink ref="I152" r:id="rId_hyperlink_133"/>
+    <hyperlink ref="I153" r:id="rId_hyperlink_134"/>
+    <hyperlink ref="I154" r:id="rId_hyperlink_135"/>
+    <hyperlink ref="I155" r:id="rId_hyperlink_136"/>
+    <hyperlink ref="I156" r:id="rId_hyperlink_137"/>
+    <hyperlink ref="I157" r:id="rId_hyperlink_138"/>
+    <hyperlink ref="I158" r:id="rId_hyperlink_139"/>
+    <hyperlink ref="I159" r:id="rId_hyperlink_140"/>
+    <hyperlink ref="I160" r:id="rId_hyperlink_141"/>
+    <hyperlink ref="I161" r:id="rId_hyperlink_142"/>
+    <hyperlink ref="I162" r:id="rId_hyperlink_143"/>
+    <hyperlink ref="I163" r:id="rId_hyperlink_144"/>
+    <hyperlink ref="I164" r:id="rId_hyperlink_145"/>
+    <hyperlink ref="I165" r:id="rId_hyperlink_146"/>
+    <hyperlink ref="I166" r:id="rId_hyperlink_147"/>
+    <hyperlink ref="I167" r:id="rId_hyperlink_148"/>
+    <hyperlink ref="I168" r:id="rId_hyperlink_149"/>
+    <hyperlink ref="I169" r:id="rId_hyperlink_150"/>
+    <hyperlink ref="I170" r:id="rId_hyperlink_151"/>
+    <hyperlink ref="I171" r:id="rId_hyperlink_152"/>
+    <hyperlink ref="I172" r:id="rId_hyperlink_153"/>
+    <hyperlink ref="I173" r:id="rId_hyperlink_154"/>
+    <hyperlink ref="I174" r:id="rId_hyperlink_155"/>
+    <hyperlink ref="I175" r:id="rId_hyperlink_156"/>
+    <hyperlink ref="I176" r:id="rId_hyperlink_157"/>
+    <hyperlink ref="I177" r:id="rId_hyperlink_158"/>
+    <hyperlink ref="I178" r:id="rId_hyperlink_159"/>
+    <hyperlink ref="I179" r:id="rId_hyperlink_160"/>
+    <hyperlink ref="I180" r:id="rId_hyperlink_161"/>
+    <hyperlink ref="I181" r:id="rId_hyperlink_162"/>
+    <hyperlink ref="I182" r:id="rId_hyperlink_163"/>
+    <hyperlink ref="I183" r:id="rId_hyperlink_164"/>
+    <hyperlink ref="I184" r:id="rId_hyperlink_165"/>
+    <hyperlink ref="I185" r:id="rId_hyperlink_166"/>
+    <hyperlink ref="I186" r:id="rId_hyperlink_167"/>
+    <hyperlink ref="I187" r:id="rId_hyperlink_168"/>
+    <hyperlink ref="I188" r:id="rId_hyperlink_169"/>
+    <hyperlink ref="I189" r:id="rId_hyperlink_170"/>
+    <hyperlink ref="I190" r:id="rId_hyperlink_171"/>
+    <hyperlink ref="I191" r:id="rId_hyperlink_172"/>
+    <hyperlink ref="I192" r:id="rId_hyperlink_173"/>
+    <hyperlink ref="I193" r:id="rId_hyperlink_174"/>
+    <hyperlink ref="I194" r:id="rId_hyperlink_175"/>
+    <hyperlink ref="I195" r:id="rId_hyperlink_176"/>
+    <hyperlink ref="I196" r:id="rId_hyperlink_177"/>
+    <hyperlink ref="I197" r:id="rId_hyperlink_178"/>
+    <hyperlink ref="I198" r:id="rId_hyperlink_179"/>
+    <hyperlink ref="I201" r:id="rId_hyperlink_180"/>
+    <hyperlink ref="I202" r:id="rId_hyperlink_181"/>
+    <hyperlink ref="I203" r:id="rId_hyperlink_182"/>
+    <hyperlink ref="I204" r:id="rId_hyperlink_183"/>
+    <hyperlink ref="I205" r:id="rId_hyperlink_184"/>
+    <hyperlink ref="I206" r:id="rId_hyperlink_185"/>
+    <hyperlink ref="I207" r:id="rId_hyperlink_186"/>
+    <hyperlink ref="I208" r:id="rId_hyperlink_187"/>
+    <hyperlink ref="I209" r:id="rId_hyperlink_188"/>
+    <hyperlink ref="I210" r:id="rId_hyperlink_189"/>
+    <hyperlink ref="I211" r:id="rId_hyperlink_190"/>
     <hyperlink ref="I212" r:id="rId_hyperlink_191"/>
     <hyperlink ref="I213" r:id="rId_hyperlink_192"/>
     <hyperlink ref="I214" r:id="rId_hyperlink_193"/>
     <hyperlink ref="I215" r:id="rId_hyperlink_194"/>
     <hyperlink ref="I216" r:id="rId_hyperlink_195"/>
     <hyperlink ref="I217" r:id="rId_hyperlink_196"/>
     <hyperlink ref="I218" r:id="rId_hyperlink_197"/>
     <hyperlink ref="I219" r:id="rId_hyperlink_198"/>
     <hyperlink ref="I220" r:id="rId_hyperlink_199"/>
     <hyperlink ref="I221" r:id="rId_hyperlink_200"/>
     <hyperlink ref="I222" r:id="rId_hyperlink_201"/>
-    <hyperlink ref="I223" r:id="rId_hyperlink_202"/>
-[...21 lines deleted...]
-    <hyperlink ref="I247" r:id="rId_hyperlink_224"/>
+    <hyperlink ref="I224" r:id="rId_hyperlink_202"/>
+    <hyperlink ref="I225" r:id="rId_hyperlink_203"/>
+    <hyperlink ref="I226" r:id="rId_hyperlink_204"/>
+    <hyperlink ref="I227" r:id="rId_hyperlink_205"/>
+    <hyperlink ref="I228" r:id="rId_hyperlink_206"/>
+    <hyperlink ref="I229" r:id="rId_hyperlink_207"/>
+    <hyperlink ref="I230" r:id="rId_hyperlink_208"/>
+    <hyperlink ref="I231" r:id="rId_hyperlink_209"/>
+    <hyperlink ref="I232" r:id="rId_hyperlink_210"/>
+    <hyperlink ref="I233" r:id="rId_hyperlink_211"/>
+    <hyperlink ref="I234" r:id="rId_hyperlink_212"/>
+    <hyperlink ref="I235" r:id="rId_hyperlink_213"/>
+    <hyperlink ref="I236" r:id="rId_hyperlink_214"/>
+    <hyperlink ref="I237" r:id="rId_hyperlink_215"/>
+    <hyperlink ref="I238" r:id="rId_hyperlink_216"/>
+    <hyperlink ref="I239" r:id="rId_hyperlink_217"/>
+    <hyperlink ref="I240" r:id="rId_hyperlink_218"/>
+    <hyperlink ref="I241" r:id="rId_hyperlink_219"/>
+    <hyperlink ref="I242" r:id="rId_hyperlink_220"/>
+    <hyperlink ref="I243" r:id="rId_hyperlink_221"/>
+    <hyperlink ref="I244" r:id="rId_hyperlink_222"/>
+    <hyperlink ref="I247" r:id="rId_hyperlink_223"/>
+    <hyperlink ref="I248" r:id="rId_hyperlink_224"/>
     <hyperlink ref="I249" r:id="rId_hyperlink_225"/>
     <hyperlink ref="I250" r:id="rId_hyperlink_226"/>
     <hyperlink ref="I251" r:id="rId_hyperlink_227"/>
     <hyperlink ref="I252" r:id="rId_hyperlink_228"/>
-    <hyperlink ref="I254" r:id="rId_hyperlink_229"/>
-[...6 lines deleted...]
-    <hyperlink ref="I262" r:id="rId_hyperlink_236"/>
+    <hyperlink ref="I253" r:id="rId_hyperlink_229"/>
+    <hyperlink ref="I254" r:id="rId_hyperlink_230"/>
+    <hyperlink ref="I255" r:id="rId_hyperlink_231"/>
+    <hyperlink ref="I256" r:id="rId_hyperlink_232"/>
+    <hyperlink ref="I257" r:id="rId_hyperlink_233"/>
+    <hyperlink ref="I258" r:id="rId_hyperlink_234"/>
+    <hyperlink ref="I259" r:id="rId_hyperlink_235"/>
+    <hyperlink ref="I261" r:id="rId_hyperlink_236"/>
+    <hyperlink ref="I262" r:id="rId_hyperlink_237"/>
+    <hyperlink ref="I263" r:id="rId_hyperlink_238"/>
+    <hyperlink ref="I264" r:id="rId_hyperlink_239"/>
+    <hyperlink ref="I265" r:id="rId_hyperlink_240"/>
+    <hyperlink ref="I266" r:id="rId_hyperlink_241"/>
+    <hyperlink ref="I267" r:id="rId_hyperlink_242"/>
+    <hyperlink ref="I269" r:id="rId_hyperlink_243"/>
+    <hyperlink ref="I270" r:id="rId_hyperlink_244"/>
+    <hyperlink ref="I271" r:id="rId_hyperlink_245"/>
+    <hyperlink ref="I273" r:id="rId_hyperlink_246"/>
+    <hyperlink ref="I274" r:id="rId_hyperlink_247"/>
+    <hyperlink ref="I275" r:id="rId_hyperlink_248"/>
+    <hyperlink ref="I276" r:id="rId_hyperlink_249"/>
+    <hyperlink ref="I277" r:id="rId_hyperlink_250"/>
+    <hyperlink ref="I278" r:id="rId_hyperlink_251"/>
+    <hyperlink ref="I279" r:id="rId_hyperlink_252"/>
+    <hyperlink ref="I280" r:id="rId_hyperlink_253"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
@@ -9093,32 +9670,32 @@
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Price</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>FriendlyCMS by Lazutin Igor Andreevich</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>premiera-av.ru catalog price 19.04.2026 09:53</dc:title>
+  <dc:title>premiera-av.ru catalog price 03.06.2026 14:39</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>