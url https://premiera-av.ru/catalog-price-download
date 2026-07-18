--- v1 (2026-06-03)
+++ v2 (2026-07-18)
@@ -7,60 +7,60 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Price" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Price'!$A$4:$I$280</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Price'!$A$4:$I$301</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="592">
-[...1 lines deleted...]
-    <t>Прайс-лист на 03.06.2026 14:39</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="633">
+  <si>
+    <t>Прайс-лист на 18.07.2026 17:00</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Старая цена</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
     <t>Кол-во</t>
   </si>
   <si>
     <t>Сумма</t>
   </si>
@@ -511,101 +511,116 @@
   <si>
     <t>акустический кабель 2 х 4.0 мм²</t>
   </si>
   <si>
     <t>PACX240M1</t>
   </si>
   <si>
     <t xml:space="preserve">   PREMIERA ST-3 BK</t>
   </si>
   <si>
     <t>PAST3BK</t>
   </si>
   <si>
     <t xml:space="preserve">   PREMIERA ST-3 WT</t>
   </si>
   <si>
     <t>PAST3WT</t>
   </si>
   <si>
     <t xml:space="preserve">   PREMIERA ST-3 SV</t>
   </si>
   <si>
     <t>PAST3SV</t>
   </si>
   <si>
+    <t xml:space="preserve">   PREMIERA ST-1U BK</t>
+  </si>
+  <si>
+    <t>PAST1UBK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   PREMIERA ST-1U SVM</t>
+  </si>
+  <si>
+    <t>PAST1USVM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   PREMIERA ST-1U SVD</t>
+  </si>
+  <si>
+    <t>PAST1USVD</t>
+  </si>
+  <si>
     <t>Архив изделий</t>
   </si>
   <si>
     <t>PREMIERA CI-2100</t>
   </si>
   <si>
     <t>стриминговый Hi-Fi стерео усилитель</t>
   </si>
   <si>
     <t>PACI2100</t>
   </si>
   <si>
     <t>PREMIERA MINI AMP</t>
   </si>
   <si>
     <t>современный интегральный Hi-Fi стереоусилитель</t>
   </si>
   <si>
     <t>PAMINIAMP</t>
   </si>
   <si>
     <t>ВЫГОДНЫЕ ПРЕДЛОЖЕНИЯ</t>
   </si>
   <si>
-    <t>PREMIERA A2 ref - 240400026</t>
-[...16 lines deleted...]
-  <si>
     <t>PREMIERA ULTRA X BK ref. UXTT-250700151BK</t>
   </si>
   <si>
     <t>проигрыватель виниловых дисков</t>
   </si>
   <si>
     <t>UXTT250700151BK</t>
   </si>
   <si>
+    <t>PREMIERA ES-421C MC ref 241200150</t>
+  </si>
+  <si>
+    <t>акустическая система центрального канала (уценка)</t>
+  </si>
+  <si>
+    <t>ref241200150</t>
+  </si>
+  <si>
+    <t>PREMIERA ES-421C BK ref 241200116</t>
+  </si>
+  <si>
+    <t>ref241200116</t>
+  </si>
+  <si>
     <t>ДОМАШНИЙ КИНОТЕАТР</t>
   </si>
   <si>
     <t xml:space="preserve">          Усилители Pro</t>
   </si>
   <si>
     <t xml:space="preserve">   PREMIERA PA-4300</t>
   </si>
   <si>
     <t>профессиональный усилитель</t>
   </si>
   <si>
     <t>PAPA4300</t>
   </si>
   <si>
     <t xml:space="preserve">   PREMIERA PA-4600</t>
   </si>
   <si>
     <t>PAPA4600</t>
   </si>
   <si>
     <t xml:space="preserve">   PREMIERA CI-2100mkII</t>
   </si>
   <si>
     <t>PACI2100MKII</t>
@@ -1606,50 +1621,101 @@
   <si>
     <t xml:space="preserve">   PREMIERA PK-111SV</t>
   </si>
   <si>
     <t>прижим для виниловых пластинок</t>
   </si>
   <si>
     <t>PAPK111SV</t>
   </si>
   <si>
     <t xml:space="preserve">   PREMIERA PK-111BK</t>
   </si>
   <si>
     <t>PAPK111BK</t>
   </si>
   <si>
     <t xml:space="preserve">   PREMIERA PK-110L</t>
   </si>
   <si>
     <t>весы электронные для настройки прижимной силы тонарма</t>
   </si>
   <si>
     <t>PAPK110L</t>
   </si>
   <si>
+    <t xml:space="preserve">   PREMIERA PTØDC CL</t>
+  </si>
+  <si>
+    <t>крышка для проигрывателя виниловых дисков T-Øne</t>
+  </si>
+  <si>
+    <t>PAPTODCCL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   PREMIERA PTØDC GY</t>
+  </si>
+  <si>
+    <t>PAPTODCGY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   PREMIERA PTØRM WT</t>
+  </si>
+  <si>
+    <t>резиновый коврик для опорного диска винилового проигрывателя T-Øne</t>
+  </si>
+  <si>
+    <t>PAPTORMWT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   PREMIERA PTØRM BK</t>
+  </si>
+  <si>
+    <t>PAPTORMBK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   PREMIERA PTØNP BK</t>
+  </si>
+  <si>
+    <t>опорный диск для  винилового проигрывателя T-Øne</t>
+  </si>
+  <si>
+    <t>PAPTONPBK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   PREMIERA PTØNP WT</t>
+  </si>
+  <si>
+    <t>PAPTONPWT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   PREMIERA PTØNP CD</t>
+  </si>
+  <si>
+    <t>PAPTONPCD</t>
+  </si>
+  <si>
     <t>СТЕРЕО УСТРОЙСТВА</t>
   </si>
   <si>
     <t xml:space="preserve">          Интегральные, предварительные и оконечные усилители</t>
   </si>
   <si>
     <t xml:space="preserve">   PREMIERA A1</t>
   </si>
   <si>
     <t>интегральный стереоусилитель Hi-Fi</t>
   </si>
   <si>
     <t>PAA1AMPAB</t>
   </si>
   <si>
     <t xml:space="preserve">   PREMIERA A2</t>
   </si>
   <si>
     <t>PAA2AMPAB</t>
   </si>
   <si>
     <t xml:space="preserve">   PREMIERA A3S</t>
   </si>
   <si>
     <t>PAA3SAMPAB</t>
@@ -1699,117 +1765,174 @@
   <si>
     <t xml:space="preserve">   PREMIERA A3S Silver</t>
   </si>
   <si>
     <t>PAA3SAMPABSV</t>
   </si>
   <si>
     <t xml:space="preserve">   PREMIERA A1VU Silver</t>
   </si>
   <si>
     <t>PAA1VUAMPSV</t>
   </si>
   <si>
     <t xml:space="preserve">   PREMIERA A3 Silver</t>
   </si>
   <si>
     <t>PAA3AMPSV</t>
   </si>
   <si>
     <t xml:space="preserve">   PREMIERA A2 Silver</t>
   </si>
   <si>
     <t>PAA2AMPABSV</t>
   </si>
   <si>
+    <t xml:space="preserve">   PREMIERA A5 AXIOM BK</t>
+  </si>
+  <si>
+    <t>интегральный усилитель высокого класса</t>
+  </si>
+  <si>
+    <t>PAA5AXBK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   PREMIERA A5 AXIOM GB</t>
+  </si>
+  <si>
+    <t>PAA5AXGB</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   PREMIERA A5 AXIOM GW</t>
+  </si>
+  <si>
+    <t>PAA5AXGW</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   PREMIERA D8PA</t>
+  </si>
+  <si>
+    <t>8-канальный усилитель мощности класса D</t>
+  </si>
+  <si>
+    <t>PAD8PA</t>
+  </si>
+  <si>
     <t xml:space="preserve">          Компактные интегральные усилители</t>
   </si>
   <si>
     <t xml:space="preserve">   PREMIERA MINI AMP L BK</t>
   </si>
   <si>
     <t>PAMAMPLBK</t>
   </si>
   <si>
     <t xml:space="preserve">   PREMIERA D1S</t>
   </si>
   <si>
     <t>PAD1SAMP</t>
   </si>
   <si>
     <t xml:space="preserve">   PREMIERA D2S</t>
   </si>
   <si>
     <t>PAD2SAMP</t>
   </si>
   <si>
     <t xml:space="preserve">   PREMIERA D1S Silver</t>
   </si>
   <si>
     <t>PAD1SAMPSV</t>
   </si>
   <si>
     <t xml:space="preserve">   PREMIERA MINI AMP XL BK</t>
   </si>
   <si>
     <t>PAMAMPXLBK</t>
   </si>
   <si>
     <t xml:space="preserve">   PREMIERA MINI AMP XL SV</t>
   </si>
   <si>
     <t>PAMAMPXLSV</t>
   </si>
   <si>
     <t xml:space="preserve">   PREMIERA MINI AMP L SV</t>
   </si>
   <si>
     <t>PAMAMPLSV</t>
   </si>
   <si>
+    <t xml:space="preserve">   PREMIERA D1 BK</t>
+  </si>
+  <si>
+    <t>компактный интегральный усилитель класса D</t>
+  </si>
+  <si>
+    <t>PAD1BK</t>
+  </si>
+  <si>
     <t xml:space="preserve">          CD проигрыватели</t>
   </si>
   <si>
     <t xml:space="preserve">   PREMIERA C1S PRO</t>
   </si>
   <si>
     <t>высококачественный CD-проигрыватель</t>
   </si>
   <si>
     <t>PACD1SPRO</t>
   </si>
   <si>
     <t xml:space="preserve">   PREMIERA C1 PRO</t>
   </si>
   <si>
     <t>PACD1PRO</t>
   </si>
   <si>
     <t xml:space="preserve">   PREMIERA C1 PRO Silver</t>
   </si>
   <si>
     <t>PACD1PROS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   PREMIERA C1 DAC</t>
+  </si>
+  <si>
+    <t>PACD1DAC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">          Wi-Fi и BT стримеры</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   Premiera SX1 Pro</t>
+  </si>
+  <si>
+    <t>беспроводной Hi-Fi аудиостример</t>
+  </si>
+  <si>
+    <t>PASX1PRO</t>
   </si>
   <si>
     <t xml:space="preserve">          Аксессуары для стерео устройств</t>
   </si>
   <si>
     <t xml:space="preserve">   PREMIERA RC-1</t>
   </si>
   <si>
     <t>универсальный пульт дистанционного управления</t>
   </si>
   <si>
     <t>PAPRCUN</t>
   </si>
   <si>
     <t xml:space="preserve">   PREMIERA 1GB USB</t>
   </si>
   <si>
     <t>диск для обновления MCU устройств Premiera</t>
   </si>
   <si>
     <t>PA1GBUSB</t>
   </si>
   <si>
     <t>Итого</t>
   </si>
@@ -2269,63 +2392,63 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-es-601-bl" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-es-421c-bl" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-es-621-bl" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-es-631-bl" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-es-831-bl" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-es-8sa-bl" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-es-12sa-bl" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-es-601-mc" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-es-621-mc" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-es-8sa-mc" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-es-831-mc" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-es-631-mc" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-es-421c-mc" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-es-12sa-mc" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ds-501-bl" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ds-601-bl" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ds-521c-bl" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ds-631-bl" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ds-10sa-bl" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ds-501-wt" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ds-501-mc" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ds-601-wt" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ds-601-mc" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ds-631-mc" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ds-631-wt" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ds-10sa-mc" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ds-10sa-wt" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ds-521c-mc" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ds-521c-wt" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ms-5-wt" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ms-5-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ms-6-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ms-3-wt" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ms-6-wt" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ms-3-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-wh-ms-3" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-es-422a-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-es-422a-wt" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-es-422a-wn" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-rs-301a-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-rs-301a-wt" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-rs-301a-wn" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-xc52r" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-xc62r" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-xc62rs" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-xc82r" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-yc52r" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-yc62r" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-zc62r" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-zc82r" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-st-2-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-st-2-wt" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-s02zj" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-s03zj" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-stb121" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-cx-215-100m" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-cx-225-100m" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-cx-240-50m" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-cx-215-1m" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-cx-225-1m" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-cx-240-1m" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-st-3-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-st-3-wt" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-st-3-sv" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ci-2100" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-mini-amp" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-a2-240400026" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-es-8sa-mc-241200128" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ultra-x-bk-ref-uxtt-250700151bk" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pa-4300" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pa-4600" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ci-2100mkII" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ch2-2350b" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ch2-21300b" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ch3-23115b" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ch5-5300" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ch4-4300" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ch4-4600" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-dsp4250" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-dsp4450" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-dsp4650" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pr110fb" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pr206cb" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pr108sb" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-dc112fb" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-dc208cb" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-dc108sb" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-&#1089;i108f" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-&#1089;i108s" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ci206c" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pr115spb" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-dc110sab" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-dc112sab" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-dc112spb" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pr118spb" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-s02zj" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-s03zj" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-stb121" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-cx-215-100m" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-cx-225-100m" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-cx-240-50m" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-cx-240-1m" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-cx-215-1m" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-cx-225-1m" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/ec2sm8k130-2877x1618" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hcl1sm4k100-2213x1245" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hcl1sm4k110-2435x1369" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hcl1sm4k120-2656x1494" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hcl1sm4k130-2877x1618" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hcl1sm8k100-2213x1245" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hcl1sm8k110-2435x1369" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hcl1sm8k120-2656x1494" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hcl1sm8k130-2877x1618" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100bsm8k200-4427x2490" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100bsm4k150-3505x1491" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100bsm4k160-3739x1591" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100bsm4k180-4206x1790" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100sm4k190-4440x1889" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100b4k200-4674x1989" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100bsm8k150-3505x1491" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100bsm8k160-3739x1591" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100bsm8k180-4206x1790" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100bsm8k190-4440x1889" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100bsm8k200-4674x1989" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/zhk100bsm4k135-2988x1681" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/zhk100bsm4k150-3320x1867" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/zhk100bsm4k160-3542x1992" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/zhk100bsm8k135-2988x1681" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/zhk100bsm8k150-3320x1867" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/zhk100bsm8k160-3542x1992" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/zhk100bsm4k135-3155x1342" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/zhk100bsm4k150-3505x1491" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/zhk100bsm4k160-3739x1591" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/zhk100bsm8k135-3155x1342" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/zhk100bsm8k150-3505x1491" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/zhk100bsm8k160-3739x1591" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/ec2sm4k100-2213x1245" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/ec2sm4k110-2435x1369" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/ec2sm4k120-2656x1494" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/ec2sm4k130-2877x1618" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/ec2sm8k100-2213x1245" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/ec2sm8k110-2435x1369" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/ec2sm8k120-2656x1494" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk80bsm4k100-2213x1245" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk80bsm4k110-2435x1369" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk80bsm4k120-2656x1494" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk80bsm4k130-2877x1618" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk80bsm4k140-3099x1743" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk80bsm8k100-2213x1245" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk80bsm8k110-2435x1369" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk80bsm8k120-2656x1494" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk80bsm8k130-2877x1618" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk80bsm8k140-3099x1743" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk80bsm4k120-2804x1193" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk80bsm4k130-3038x1292" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk80bsm4k140-3272x1392" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk80bsm8k120-2804x1193" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk80bsm8k130-3038x1292" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk80bsm8k140-3272x1392" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100bsm4k150-3320x1867" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100bsm4k160-3542x1992" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100bsm4k170-3763x2116" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100bsm4k180-3984x2241" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100bsm4k190-4206x2366" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100bsm4k200-4427x2490" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100bsm8k150-3320x1867" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100bsm8k160-3542x1992" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100bsm8k170-3763x2116" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100bsm8k180-3984x2241" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100bsm8k190-4206x2366" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/ec2sm4k140-3099x1743" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/ec2sm4k150-3321x1867" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/ec2sm4k160-3542x1992" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/ec2sm8k140-3099x1743" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/ec2sm8k150-3321x1867" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/ec2sm8k160-3542x1992" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/ec2wg1pro140-3099x1743" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/ec2wg1pro150-3321x1867" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/ec2wg1pro160-3542x1992" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-eco-bt" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-eco-one" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-delta-blk" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-delta-wht" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-alfa" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ultra-x" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-eco-bt-wn" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-eco-bt-rd" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-eco-bt-wt" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-eco-bt-yl" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-eco-one-wn" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ultra-xl" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ultra-xxl" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-eco-one-wt" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ultra-x-wn" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ultra-x-wt" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ultra-xl-wn" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ultra-xl-wt" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ultra-xxl-wn" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ultra-xxl-wt" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-t-one" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-t-one-wt" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pk-106" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pk-105" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pk-104" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pk-101" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pk-102" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pk-107" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pk-108" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pk-118cp" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pk-118mp" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pk-118pp" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pk-100" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-paudc" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-5csg-stand-for-equipment" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pk-109" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-peddc" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pk-112s" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pk-112m" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pk-112l" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pk-111sv" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pk-111bk" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pk-110l" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-a1" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-a2" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-a3s" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-x1s-pro" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-t3s" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-m1" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-a1s" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-a1vu-black" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-a3-black" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-a3s-silver" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-a1vu-silver" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-a3-silver" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-a2-silver" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-mini-amp-l-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-d1s" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-d2s" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-d1s-silver" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-mini-amp-xl-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-mini-amp-xl-sv" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-mini-amp-l-sv" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-c1s-pro" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-c1-pro" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-c1-pro-silver" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-prcun" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-5csg-stand-for-equipment" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-1gb-usb" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-st-2-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-st-2-wt" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-st-3-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-st-3-wt" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-st-3-sv" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-es-601-bl" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-es-421c-bl" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-es-621-bl" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-es-631-bl" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-es-831-bl" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-es-8sa-bl" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-es-12sa-bl" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-es-601-mc" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-es-621-mc" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-es-8sa-mc" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-es-831-mc" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-es-631-mc" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-es-421c-mc" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-es-12sa-mc" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ds-501-bl" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ds-601-bl" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ds-521c-bl" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ds-631-bl" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ds-10sa-bl" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ds-501-wt" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ds-501-mc" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ds-601-wt" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ds-601-mc" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ds-631-mc" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ds-631-wt" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ds-10sa-mc" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ds-10sa-wt" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ds-521c-mc" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ds-521c-wt" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ms-5-wt" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ms-5-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ms-6-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ms-3-wt" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ms-6-wt" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ms-3-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-wh-ms-3" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-es-422a-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-es-422a-wt" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-es-422a-wn" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-rs-301a-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-rs-301a-wt" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-rs-301a-wn" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-xc52r" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-xc62r" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-xc62rs" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-xc82r" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-yc52r" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-yc62r" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-zc62r" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-zc82r" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-st-2-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-st-2-wt" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-s02zj" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-s03zj" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-stb121" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-cx-215-100m" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-cx-225-100m" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-cx-240-50m" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-cx-215-1m" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-cx-225-1m" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-cx-240-1m" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-st-3-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-st-3-wt" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-st-3-sv" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-st-1u-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-st-1u-svm" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-st-1u-svd" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ci-2100" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-mini-amp" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ultra-x-bk-ref-uxtt-250700151bk" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-es-421c-mc-241200150" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-es-421c-bl-241200116" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pa-4300" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pa-4600" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ci-2100mkII" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ch2-2350b" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ch2-21300b" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ch3-23115b" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ch5-5300" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ch4-4300" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ch4-4600" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-dsp4250" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-dsp4450" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-dsp4650" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pr110fb" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pr206cb" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pr108sb" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-dc112fb" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-dc208cb" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-dc108sb" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-&#1089;i108f" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-&#1089;i108s" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ci206c" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pr115spb" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-dc110sab" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-dc112sab" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-dc112spb" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pr118spb" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-s02zj" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-s03zj" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-stb121" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-cx-215-100m" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-cx-225-100m" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-cx-240-50m" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-cx-240-1m" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-cx-215-1m" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-cx-225-1m" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/ec2sm8k130-2877x1618" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hcl1sm4k100-2213x1245" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hcl1sm4k110-2435x1369" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hcl1sm4k120-2656x1494" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hcl1sm4k130-2877x1618" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hcl1sm8k100-2213x1245" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hcl1sm8k110-2435x1369" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hcl1sm8k120-2656x1494" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hcl1sm8k130-2877x1618" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100bsm8k200-4427x2490" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100bsm4k150-3505x1491" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100bsm4k160-3739x1591" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100bsm4k180-4206x1790" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100sm4k190-4440x1889" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100b4k200-4674x1989" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100bsm8k150-3505x1491" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100bsm8k160-3739x1591" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100bsm8k180-4206x1790" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100bsm8k190-4440x1889" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100bsm8k200-4674x1989" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/zhk100bsm4k135-2988x1681" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/zhk100bsm4k150-3320x1867" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/zhk100bsm4k160-3542x1992" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/zhk100bsm8k135-2988x1681" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/zhk100bsm8k150-3320x1867" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/zhk100bsm8k160-3542x1992" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/zhk100bsm4k135-3155x1342" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/zhk100bsm4k150-3505x1491" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/zhk100bsm4k160-3739x1591" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/zhk100bsm8k135-3155x1342" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/zhk100bsm8k150-3505x1491" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/zhk100bsm8k160-3739x1591" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/ec2sm4k100-2213x1245" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/ec2sm4k110-2435x1369" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/ec2sm4k120-2656x1494" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/ec2sm4k130-2877x1618" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/ec2sm8k100-2213x1245" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/ec2sm8k110-2435x1369" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/ec2sm8k120-2656x1494" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk80bsm4k100-2213x1245" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk80bsm4k110-2435x1369" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk80bsm4k120-2656x1494" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk80bsm4k130-2877x1618" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk80bsm4k140-3099x1743" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk80bsm8k100-2213x1245" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk80bsm8k110-2435x1369" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk80bsm8k120-2656x1494" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk80bsm8k130-2877x1618" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk80bsm8k140-3099x1743" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk80bsm4k120-2804x1193" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk80bsm4k130-3038x1292" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk80bsm4k140-3272x1392" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk80bsm8k120-2804x1193" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk80bsm8k130-3038x1292" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk80bsm8k140-3272x1392" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100bsm4k150-3320x1867" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100bsm4k160-3542x1992" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100bsm4k170-3763x2116" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100bsm4k180-3984x2241" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100bsm4k190-4206x2366" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100bsm4k200-4427x2490" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100bsm8k150-3320x1867" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100bsm8k160-3542x1992" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100bsm8k170-3763x2116" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100bsm8k180-3984x2241" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100bsm8k190-4206x2366" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/ec2sm4k140-3099x1743" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/ec2sm4k150-3321x1867" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/ec2sm4k160-3542x1992" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/ec2sm8k140-3099x1743" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/ec2sm8k150-3321x1867" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/ec2sm8k160-3542x1992" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/ec2wg1pro140-3099x1743" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/ec2wg1pro150-3321x1867" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/ec2wg1pro160-3542x1992" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-eco-bt" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-eco-one" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-delta-blk" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-delta-wht" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-alfa" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ultra-x" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-eco-bt-wn" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-eco-bt-rd" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-eco-bt-wt" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-eco-bt-yl" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-eco-one-wn" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ultra-xl" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ultra-xxl" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-eco-one-wt" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ultra-x-wn" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ultra-x-wt" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ultra-xl-wn" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ultra-xl-wt" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ultra-xxl-wn" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ultra-xxl-wt" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-t-one" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-t-one-wt" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pk-106" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pk-105" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pk-104" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pk-101" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pk-102" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pk-107" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pk-108" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pk-118cp" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pk-118mp" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pk-118pp" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pk-100" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-paudc" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-5csg-stand-for-equipment" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pk-109" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-peddc" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pk-112s" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pk-112m" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pk-112l" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pk-111sv" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pk-111bk" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pk-110l" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pt-dc-cl" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pt-dc-gy" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pt-orm-wt" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pt-orm-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pt-onp-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pt-onp-wt" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pt-onp-cd" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-a1" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-a2" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-a3s" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-x1s-pro" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-t3s" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-m1" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-a1s" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-a1vu-black" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-a3-black" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-a3s-silver" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-a1vu-silver" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-a3-silver" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-a2-silver" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-a5-black" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-a5-gold-black" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-a5-gold-white" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-d8pa" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-mini-amp-l-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-d1s" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-d2s" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-d1s-silver" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-mini-amp-xl-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-mini-amp-xl-sv" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-mini-amp-l-sv" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-d1-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-c1s-pro" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-c1-pro" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-c1-pro-silver" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-c1-dac" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-sx1-pro" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-prcun" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-5csg-stand-for-equipment" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-1gb-usb" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-st-2-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-st-2-wt" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-st-3-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-st-3-wt" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-st-3-sv" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-st-1u-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-st-1u-svm" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-st-1u-svd" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I282"/>
+  <dimension ref="A1:I303"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A272" sqref="A272:I272"/>
+      <selection pane="bottomLeft" activeCell="A290" sqref="A290:I290"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="50" customWidth="true" style="0"/>
     <col min="2" max="2" width="50" customWidth="true" style="0"/>
     <col min="3" max="3" width="18" customWidth="true" style="0"/>
     <col min="4" max="4" width="14" customWidth="true" style="0"/>
     <col min="5" max="5" width="17" customWidth="true" style="0"/>
     <col min="6" max="6" width="19" customWidth="true" style="0"/>
     <col min="7" max="7" width="10" customWidth="true" style="0"/>
     <col min="8" max="8" width="16" customWidth="true" style="0"/>
     <col min="9" max="9" width="27" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:9">
       <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="2" t="s">
@@ -2553,52 +2676,52 @@
       <c r="E13" s="11">
         <v>39800</v>
       </c>
       <c r="F13" s="10">
         <v>29850</v>
       </c>
       <c r="G13" s="8"/>
       <c r="H13" s="10" t="str">
         <f>F13*G13</f>
         <v>0</v>
       </c>
       <c r="I13" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>35</v>
       </c>
-      <c r="D14" s="6" t="s">
-        <v>20</v>
+      <c r="D14" s="7" t="s">
+        <v>31</v>
       </c>
       <c r="E14" s="10"/>
       <c r="F14" s="10">
         <v>19800</v>
       </c>
       <c r="G14" s="8"/>
       <c r="H14" s="10" t="str">
         <f>F14*G14</f>
         <v>0</v>
       </c>
       <c r="I14" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>37</v>
       </c>
       <c r="D15" s="6" t="s">
@@ -2633,52 +2756,52 @@
       <c r="E16" s="11">
         <v>29800</v>
       </c>
       <c r="F16" s="10">
         <v>22350</v>
       </c>
       <c r="G16" s="8"/>
       <c r="H16" s="10" t="str">
         <f>F16*G16</f>
         <v>0</v>
       </c>
       <c r="I16" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="3" t="s">
         <v>40</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="D17" s="5" t="s">
-        <v>15</v>
+      <c r="D17" s="7" t="s">
+        <v>31</v>
       </c>
       <c r="E17" s="10"/>
       <c r="F17" s="10">
         <v>49800</v>
       </c>
       <c r="G17" s="8"/>
       <c r="H17" s="10" t="str">
         <f>F17*G17</f>
         <v>0</v>
       </c>
       <c r="I17" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="3" t="s">
         <v>42</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>43</v>
       </c>
       <c r="D18" s="6" t="s">
@@ -3445,103 +3568,103 @@
       </c>
       <c r="G48" s="8"/>
       <c r="H48" s="10" t="str">
         <f>F48*G48</f>
         <v>0</v>
       </c>
       <c r="I48" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="3" t="s">
         <v>104</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>98</v>
       </c>
       <c r="C49" s="3" t="s">
         <v>105</v>
       </c>
       <c r="D49" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E49" s="10"/>
       <c r="F49" s="10">
-        <v>24800</v>
+        <v>19800</v>
       </c>
       <c r="G49" s="8"/>
       <c r="H49" s="10" t="str">
         <f>F49*G49</f>
         <v>0</v>
       </c>
       <c r="I49" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="3" t="s">
         <v>106</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>98</v>
       </c>
       <c r="C50" s="3" t="s">
         <v>107</v>
       </c>
       <c r="D50" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E50" s="10"/>
       <c r="F50" s="10">
-        <v>24800</v>
+        <v>19800</v>
       </c>
       <c r="G50" s="8"/>
       <c r="H50" s="10" t="str">
         <f>F50*G50</f>
         <v>0</v>
       </c>
       <c r="I50" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="3" t="s">
         <v>108</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>98</v>
       </c>
       <c r="C51" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D51" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E51" s="10"/>
       <c r="F51" s="10">
-        <v>24800</v>
+        <v>19800</v>
       </c>
       <c r="G51" s="8"/>
       <c r="H51" s="10" t="str">
         <f>F51*G51</f>
         <v>0</v>
       </c>
       <c r="I51" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="15" t="s">
         <v>110</v>
       </c>
       <c r="B52" s="16"/>
       <c r="C52" s="16"/>
       <c r="D52" s="16"/>
       <c r="E52" s="16"/>
       <c r="F52" s="16"/>
       <c r="G52" s="16"/>
       <c r="H52" s="16"/>
       <c r="I52" s="16"/>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="3" t="s">
@@ -3771,79 +3894,83 @@
       <c r="A61" s="15" t="s">
         <v>128</v>
       </c>
       <c r="B61" s="16"/>
       <c r="C61" s="16"/>
       <c r="D61" s="16"/>
       <c r="E61" s="16"/>
       <c r="F61" s="16"/>
       <c r="G61" s="16"/>
       <c r="H61" s="16"/>
       <c r="I61" s="16"/>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="3" t="s">
         <v>129</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>130</v>
       </c>
       <c r="C62" s="3" t="s">
         <v>131</v>
       </c>
       <c r="D62" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="E62" s="10"/>
+      <c r="E62" s="11">
+        <v>18800</v>
+      </c>
       <c r="F62" s="10">
-        <v>18800</v>
+        <v>15800</v>
       </c>
       <c r="G62" s="8"/>
       <c r="H62" s="10" t="str">
         <f>F62*G62</f>
         <v>0</v>
       </c>
       <c r="I62" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="3" t="s">
         <v>132</v>
       </c>
       <c r="B63" s="3" t="s">
         <v>130</v>
       </c>
       <c r="C63" s="3" t="s">
         <v>133</v>
       </c>
       <c r="D63" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="E63" s="10"/>
+      <c r="E63" s="11">
+        <v>18800</v>
+      </c>
       <c r="F63" s="10">
-        <v>18800</v>
+        <v>15800</v>
       </c>
       <c r="G63" s="8"/>
       <c r="H63" s="10" t="str">
         <f>F63*G63</f>
         <v>0</v>
       </c>
       <c r="I63" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="3" t="s">
         <v>134</v>
       </c>
       <c r="B64" s="3" t="s">
         <v>135</v>
       </c>
       <c r="C64" s="3" t="s">
         <v>136</v>
       </c>
       <c r="D64" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E64" s="10"/>
       <c r="F64" s="10">
@@ -4054,5359 +4181,5923 @@
         <v>15</v>
       </c>
       <c r="E72" s="10"/>
       <c r="F72" s="10">
         <v>450</v>
       </c>
       <c r="G72" s="8"/>
       <c r="H72" s="10" t="str">
         <f>F72*G72</f>
         <v>0</v>
       </c>
       <c r="I72" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="3" t="s">
         <v>159</v>
       </c>
       <c r="B73" s="3" t="s">
         <v>130</v>
       </c>
       <c r="C73" s="3" t="s">
         <v>160</v>
       </c>
-      <c r="D73" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E73" s="10"/>
+      <c r="D73" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E73" s="11">
+        <v>20800</v>
+      </c>
       <c r="F73" s="10">
-        <v>0</v>
+        <v>18800</v>
       </c>
       <c r="G73" s="8"/>
       <c r="H73" s="10" t="str">
         <f>F73*G73</f>
         <v>0</v>
       </c>
       <c r="I73" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="3" t="s">
         <v>161</v>
       </c>
       <c r="B74" s="3" t="s">
         <v>130</v>
       </c>
       <c r="C74" s="3" t="s">
         <v>162</v>
       </c>
-      <c r="D74" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E74" s="10"/>
+      <c r="D74" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E74" s="11">
+        <v>20800</v>
+      </c>
       <c r="F74" s="10">
-        <v>0</v>
+        <v>18800</v>
       </c>
       <c r="G74" s="8"/>
       <c r="H74" s="10" t="str">
         <f>F74*G74</f>
         <v>0</v>
       </c>
       <c r="I74" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="3" t="s">
         <v>163</v>
       </c>
       <c r="B75" s="3" t="s">
         <v>130</v>
       </c>
       <c r="C75" s="3" t="s">
         <v>164</v>
       </c>
       <c r="D75" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E75" s="10"/>
       <c r="F75" s="10">
         <v>0</v>
       </c>
       <c r="G75" s="8"/>
       <c r="H75" s="10" t="str">
         <f>F75*G75</f>
         <v>0</v>
       </c>
       <c r="I75" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="76" spans="1:9">
-      <c r="A76" s="13" t="s">
+      <c r="A76" s="3" t="s">
         <v>165</v>
       </c>
-      <c r="B76" s="14"/>
-[...6 lines deleted...]
-      <c r="I76" s="14"/>
+      <c r="B76" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="C76" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="D76" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E76" s="11">
+        <v>17800</v>
+      </c>
+      <c r="F76" s="10">
+        <v>13800</v>
+      </c>
+      <c r="G76" s="8"/>
+      <c r="H76" s="10" t="str">
+        <f>F76*G76</f>
+        <v>0</v>
+      </c>
+      <c r="I76" s="8" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="3" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B77" s="3" t="s">
-        <v>167</v>
+        <v>130</v>
       </c>
       <c r="C77" s="3" t="s">
         <v>168</v>
       </c>
-      <c r="D77" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E77" s="10"/>
+      <c r="D77" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E77" s="11">
+        <v>17800</v>
+      </c>
       <c r="F77" s="10">
-        <v>34800</v>
+        <v>13800</v>
       </c>
       <c r="G77" s="8"/>
       <c r="H77" s="10" t="str">
         <f>F77*G77</f>
         <v>0</v>
       </c>
       <c r="I77" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="3" t="s">
         <v>169</v>
       </c>
       <c r="B78" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="C78" s="3" t="s">
         <v>170</v>
       </c>
-      <c r="C78" s="3" t="s">
-[...3 lines deleted...]
-        <v>20</v>
+      <c r="D78" s="5" t="s">
+        <v>15</v>
       </c>
       <c r="E78" s="11">
-        <v>34800</v>
+        <v>17800</v>
       </c>
       <c r="F78" s="10">
-        <v>27800</v>
+        <v>13800</v>
       </c>
       <c r="G78" s="8"/>
       <c r="H78" s="10" t="str">
         <f>F78*G78</f>
         <v>0</v>
       </c>
       <c r="I78" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="13" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="B79" s="14"/>
       <c r="C79" s="14"/>
       <c r="D79" s="14"/>
       <c r="E79" s="14"/>
       <c r="F79" s="14"/>
       <c r="G79" s="14"/>
       <c r="H79" s="14"/>
       <c r="I79" s="14"/>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="B80" s="3" t="s">
         <v>173</v>
       </c>
-      <c r="B80" s="3" t="s">
+      <c r="C80" s="3" t="s">
         <v>174</v>
       </c>
-      <c r="C80" s="3" t="s">
-[...3 lines deleted...]
-        <v>31</v>
+      <c r="D80" s="6" t="s">
+        <v>20</v>
       </c>
       <c r="E80" s="10"/>
       <c r="F80" s="10">
-        <v>44000</v>
+        <v>34800</v>
       </c>
       <c r="G80" s="8"/>
       <c r="H80" s="10" t="str">
         <f>F80*G80</f>
         <v>0</v>
       </c>
       <c r="I80" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="3" t="s">
+        <v>175</v>
+      </c>
+      <c r="B81" s="3" t="s">
         <v>176</v>
       </c>
-      <c r="B81" s="3" t="s">
+      <c r="C81" s="3" t="s">
         <v>177</v>
       </c>
-      <c r="C81" s="3" t="s">
-[...5 lines deleted...]
-      <c r="E81" s="10"/>
+      <c r="D81" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E81" s="11">
+        <v>34800</v>
+      </c>
       <c r="F81" s="10">
-        <v>16000</v>
+        <v>27800</v>
       </c>
       <c r="G81" s="8"/>
       <c r="H81" s="10" t="str">
         <f>F81*G81</f>
         <v>0</v>
       </c>
       <c r="I81" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="82" spans="1:9">
-      <c r="A82" s="3" t="s">
+      <c r="A82" s="13" t="s">
+        <v>178</v>
+      </c>
+      <c r="B82" s="14"/>
+      <c r="C82" s="14"/>
+      <c r="D82" s="14"/>
+      <c r="E82" s="14"/>
+      <c r="F82" s="14"/>
+      <c r="G82" s="14"/>
+      <c r="H82" s="14"/>
+      <c r="I82" s="14"/>
+    </row>
+    <row r="83" spans="1:9">
+      <c r="A83" s="3" t="s">
         <v>179</v>
       </c>
-      <c r="B82" s="3" t="s">
+      <c r="B83" s="3" t="s">
         <v>180</v>
       </c>
-      <c r="C82" s="3" t="s">
+      <c r="C83" s="3" t="s">
         <v>181</v>
       </c>
-      <c r="D82" s="7" t="s">
+      <c r="D83" s="7" t="s">
         <v>31</v>
       </c>
-      <c r="E82" s="10"/>
-      <c r="F82" s="10">
+      <c r="E83" s="10"/>
+      <c r="F83" s="10">
         <v>16000</v>
       </c>
-      <c r="G82" s="8"/>
-[...9 lines deleted...]
-      <c r="A83" s="13" t="s">
+      <c r="G83" s="8"/>
+      <c r="H83" s="10" t="str">
+        <f>F83*G83</f>
+        <v>0</v>
+      </c>
+      <c r="I83" s="8" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="84" spans="1:9">
+      <c r="A84" s="3" t="s">
         <v>182</v>
       </c>
-      <c r="B83" s="14"/>
-[...9 lines deleted...]
-      <c r="A84" s="15" t="s">
+      <c r="B84" s="3" t="s">
         <v>183</v>
       </c>
-      <c r="B84" s="16"/>
-[...6 lines deleted...]
-      <c r="I84" s="16"/>
+      <c r="C84" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="D84" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="E84" s="10"/>
+      <c r="F84" s="10">
+        <v>10000</v>
+      </c>
+      <c r="G84" s="8"/>
+      <c r="H84" s="10" t="str">
+        <f>F84*G84</f>
+        <v>0</v>
+      </c>
+      <c r="I84" s="8" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="3" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B85" s="3" t="s">
-        <v>185</v>
+        <v>18</v>
       </c>
       <c r="C85" s="3" t="s">
         <v>186</v>
       </c>
-      <c r="D85" s="6" t="s">
-        <v>20</v>
+      <c r="D85" s="7" t="s">
+        <v>31</v>
       </c>
       <c r="E85" s="10"/>
       <c r="F85" s="10">
-        <v>79800</v>
+        <v>10000</v>
       </c>
       <c r="G85" s="8"/>
       <c r="H85" s="10" t="str">
         <f>F85*G85</f>
         <v>0</v>
       </c>
       <c r="I85" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="86" spans="1:9">
-      <c r="A86" s="3" t="s">
+      <c r="A86" s="13" t="s">
         <v>187</v>
       </c>
-      <c r="B86" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C86" s="3" t="s">
+      <c r="B86" s="14"/>
+      <c r="C86" s="14"/>
+      <c r="D86" s="14"/>
+      <c r="E86" s="14"/>
+      <c r="F86" s="14"/>
+      <c r="G86" s="14"/>
+      <c r="H86" s="14"/>
+      <c r="I86" s="14"/>
+    </row>
+    <row r="87" spans="1:9">
+      <c r="A87" s="15" t="s">
         <v>188</v>
       </c>
-      <c r="D86" s="7" t="s">
-[...39 lines deleted...]
-      </c>
+      <c r="B87" s="16"/>
+      <c r="C87" s="16"/>
+      <c r="D87" s="16"/>
+      <c r="E87" s="16"/>
+      <c r="F87" s="16"/>
+      <c r="G87" s="16"/>
+      <c r="H87" s="16"/>
+      <c r="I87" s="16"/>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="B88" s="3" t="s">
+        <v>190</v>
+      </c>
+      <c r="C88" s="3" t="s">
         <v>191</v>
-      </c>
-[...4 lines deleted...]
-        <v>193</v>
       </c>
       <c r="D88" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E88" s="10"/>
       <c r="F88" s="10">
-        <v>69800</v>
+        <v>79800</v>
       </c>
       <c r="G88" s="8"/>
       <c r="H88" s="10" t="str">
         <f>F88*G88</f>
         <v>0</v>
       </c>
       <c r="I88" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="3" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="B89" s="3" t="s">
-        <v>195</v>
+        <v>190</v>
       </c>
       <c r="C89" s="3" t="s">
-        <v>196</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>193</v>
+      </c>
+      <c r="D89" s="6" t="s">
+        <v>20</v>
       </c>
       <c r="E89" s="10"/>
       <c r="F89" s="10">
-        <v>159800</v>
+        <v>89800</v>
       </c>
       <c r="G89" s="8"/>
       <c r="H89" s="10" t="str">
         <f>F89*G89</f>
         <v>0</v>
       </c>
       <c r="I89" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="3" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
       <c r="B90" s="3" t="s">
-        <v>198</v>
+        <v>173</v>
       </c>
       <c r="C90" s="3" t="s">
-        <v>199</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>195</v>
+      </c>
+      <c r="D90" s="6" t="s">
+        <v>20</v>
       </c>
       <c r="E90" s="10"/>
       <c r="F90" s="10">
-        <v>89800</v>
+        <v>34800</v>
       </c>
       <c r="G90" s="8"/>
       <c r="H90" s="10" t="str">
         <f>F90*G90</f>
         <v>0</v>
       </c>
       <c r="I90" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" s="3" t="s">
-        <v>200</v>
+        <v>196</v>
       </c>
       <c r="B91" s="3" t="s">
-        <v>201</v>
+        <v>197</v>
       </c>
       <c r="C91" s="3" t="s">
-        <v>202</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>198</v>
+      </c>
+      <c r="D91" s="6" t="s">
+        <v>20</v>
       </c>
       <c r="E91" s="10"/>
       <c r="F91" s="10">
-        <v>149800</v>
+        <v>69800</v>
       </c>
       <c r="G91" s="8"/>
       <c r="H91" s="10" t="str">
         <f>F91*G91</f>
         <v>0</v>
       </c>
       <c r="I91" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="3" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="B92" s="3" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
       <c r="C92" s="3" t="s">
-        <v>205</v>
+        <v>201</v>
       </c>
       <c r="D92" s="7" t="s">
         <v>31</v>
       </c>
       <c r="E92" s="10"/>
       <c r="F92" s="10">
-        <v>93800</v>
+        <v>159800</v>
       </c>
       <c r="G92" s="8"/>
       <c r="H92" s="10" t="str">
         <f>F92*G92</f>
         <v>0</v>
       </c>
       <c r="I92" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="3" t="s">
-        <v>206</v>
+        <v>202</v>
       </c>
       <c r="B93" s="3" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="C93" s="3" t="s">
-        <v>208</v>
+        <v>204</v>
       </c>
       <c r="D93" s="7" t="s">
         <v>31</v>
       </c>
       <c r="E93" s="10"/>
       <c r="F93" s="10">
-        <v>109800</v>
+        <v>89800</v>
       </c>
       <c r="G93" s="8"/>
       <c r="H93" s="10" t="str">
         <f>F93*G93</f>
         <v>0</v>
       </c>
       <c r="I93" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="94" spans="1:9">
-      <c r="A94" s="15" t="s">
-[...9 lines deleted...]
-      <c r="I94" s="16"/>
+      <c r="A94" s="3" t="s">
+        <v>205</v>
+      </c>
+      <c r="B94" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="C94" s="3" t="s">
+        <v>207</v>
+      </c>
+      <c r="D94" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="E94" s="10"/>
+      <c r="F94" s="10">
+        <v>149800</v>
+      </c>
+      <c r="G94" s="8"/>
+      <c r="H94" s="10" t="str">
+        <f>F94*G94</f>
+        <v>0</v>
+      </c>
+      <c r="I94" s="8" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" s="3" t="s">
+        <v>208</v>
+      </c>
+      <c r="B95" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="C95" s="3" t="s">
         <v>210</v>
       </c>
-      <c r="B95" s="3" t="s">
-[...6 lines deleted...]
-        <v>15</v>
+      <c r="D95" s="7" t="s">
+        <v>31</v>
       </c>
       <c r="E95" s="10"/>
       <c r="F95" s="10">
-        <v>290000</v>
+        <v>93800</v>
       </c>
       <c r="G95" s="8"/>
       <c r="H95" s="10" t="str">
         <f>F95*G95</f>
         <v>0</v>
       </c>
       <c r="I95" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" s="3" t="s">
+        <v>211</v>
+      </c>
+      <c r="B96" s="3" t="s">
+        <v>212</v>
+      </c>
+      <c r="C96" s="3" t="s">
         <v>213</v>
       </c>
-      <c r="B96" s="3" t="s">
-[...6 lines deleted...]
-        <v>15</v>
+      <c r="D96" s="7" t="s">
+        <v>31</v>
       </c>
       <c r="E96" s="10"/>
       <c r="F96" s="10">
-        <v>320000</v>
+        <v>109800</v>
       </c>
       <c r="G96" s="8"/>
       <c r="H96" s="10" t="str">
         <f>F96*G96</f>
         <v>0</v>
       </c>
       <c r="I96" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="97" spans="1:9">
-      <c r="A97" s="3" t="s">
+      <c r="A97" s="15" t="s">
+        <v>214</v>
+      </c>
+      <c r="B97" s="16"/>
+      <c r="C97" s="16"/>
+      <c r="D97" s="16"/>
+      <c r="E97" s="16"/>
+      <c r="F97" s="16"/>
+      <c r="G97" s="16"/>
+      <c r="H97" s="16"/>
+      <c r="I97" s="16"/>
+    </row>
+    <row r="98" spans="1:9">
+      <c r="A98" s="3" t="s">
+        <v>215</v>
+      </c>
+      <c r="B98" s="3" t="s">
         <v>216</v>
       </c>
-      <c r="B97" s="3" t="s">
+      <c r="C98" s="3" t="s">
         <v>217</v>
       </c>
-      <c r="C97" s="3" t="s">
-[...29 lines deleted...]
-      <c r="I98" s="16"/>
+      <c r="D98" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E98" s="10"/>
+      <c r="F98" s="10">
+        <v>290000</v>
+      </c>
+      <c r="G98" s="8"/>
+      <c r="H98" s="10" t="str">
+        <f>F98*G98</f>
+        <v>0</v>
+      </c>
+      <c r="I98" s="8" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="B99" s="3" t="s">
+        <v>219</v>
+      </c>
+      <c r="C99" s="3" t="s">
         <v>220</v>
       </c>
-      <c r="B99" s="3" t="s">
-[...6 lines deleted...]
-        <v>20</v>
+      <c r="D99" s="5" t="s">
+        <v>15</v>
       </c>
       <c r="E99" s="10"/>
       <c r="F99" s="10">
-        <v>74800</v>
+        <v>320000</v>
       </c>
       <c r="G99" s="8"/>
       <c r="H99" s="10" t="str">
         <f>F99*G99</f>
         <v>0</v>
       </c>
       <c r="I99" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" s="3" t="s">
+        <v>221</v>
+      </c>
+      <c r="B100" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="C100" s="3" t="s">
         <v>223</v>
       </c>
-      <c r="B100" s="3" t="s">
-[...6 lines deleted...]
-        <v>31</v>
+      <c r="D100" s="5" t="s">
+        <v>15</v>
       </c>
       <c r="E100" s="10"/>
       <c r="F100" s="10">
-        <v>69800</v>
+        <v>350000</v>
       </c>
       <c r="G100" s="8"/>
       <c r="H100" s="10" t="str">
         <f>F100*G100</f>
         <v>0</v>
       </c>
       <c r="I100" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="101" spans="1:9">
-      <c r="A101" s="3" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="A101" s="15" t="s">
+        <v>224</v>
+      </c>
+      <c r="B101" s="16"/>
+      <c r="C101" s="16"/>
+      <c r="D101" s="16"/>
+      <c r="E101" s="16"/>
+      <c r="F101" s="16"/>
+      <c r="G101" s="16"/>
+      <c r="H101" s="16"/>
+      <c r="I101" s="16"/>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" s="3" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="B102" s="3" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="C102" s="3" t="s">
-        <v>231</v>
+        <v>227</v>
       </c>
       <c r="D102" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E102" s="10"/>
       <c r="F102" s="10">
-        <v>99800</v>
+        <v>74800</v>
       </c>
       <c r="G102" s="8"/>
       <c r="H102" s="10" t="str">
         <f>F102*G102</f>
         <v>0</v>
       </c>
       <c r="I102" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" s="3" t="s">
-        <v>232</v>
+        <v>228</v>
       </c>
       <c r="B103" s="3" t="s">
-        <v>233</v>
+        <v>229</v>
       </c>
       <c r="C103" s="3" t="s">
-        <v>234</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>230</v>
+      </c>
+      <c r="D103" s="7" t="s">
+        <v>31</v>
       </c>
       <c r="E103" s="10"/>
       <c r="F103" s="10">
-        <v>98800</v>
+        <v>69800</v>
       </c>
       <c r="G103" s="8"/>
       <c r="H103" s="10" t="str">
         <f>F103*G103</f>
         <v>0</v>
       </c>
       <c r="I103" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" s="3" t="s">
-        <v>235</v>
+        <v>231</v>
       </c>
       <c r="B104" s="3" t="s">
-        <v>236</v>
+        <v>232</v>
       </c>
       <c r="C104" s="3" t="s">
-        <v>237</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>233</v>
+      </c>
+      <c r="D104" s="7" t="s">
+        <v>31</v>
       </c>
       <c r="E104" s="10"/>
       <c r="F104" s="10">
-        <v>118800</v>
+        <v>59800</v>
       </c>
       <c r="G104" s="8"/>
       <c r="H104" s="10" t="str">
         <f>F104*G104</f>
         <v>0</v>
       </c>
       <c r="I104" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" s="3" t="s">
-        <v>238</v>
+        <v>234</v>
       </c>
       <c r="B105" s="3" t="s">
+        <v>235</v>
+      </c>
+      <c r="C105" s="3" t="s">
         <v>236</v>
-      </c>
-[...1 lines deleted...]
-        <v>239</v>
       </c>
       <c r="D105" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E105" s="10"/>
       <c r="F105" s="10">
-        <v>159800</v>
+        <v>99800</v>
       </c>
       <c r="G105" s="8"/>
       <c r="H105" s="10" t="str">
         <f>F105*G105</f>
         <v>0</v>
       </c>
       <c r="I105" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" s="3" t="s">
-        <v>240</v>
+        <v>237</v>
       </c>
       <c r="B106" s="3" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="C106" s="3" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="D106" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E106" s="10"/>
       <c r="F106" s="10">
-        <v>159800</v>
+        <v>98800</v>
       </c>
       <c r="G106" s="8"/>
       <c r="H106" s="10" t="str">
         <f>F106*G106</f>
         <v>0</v>
       </c>
       <c r="I106" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="B107" s="3" t="s">
+        <v>241</v>
+      </c>
+      <c r="C107" s="3" t="s">
         <v>242</v>
       </c>
-      <c r="B107" s="3" t="s">
-[...6 lines deleted...]
-        <v>31</v>
+      <c r="D107" s="6" t="s">
+        <v>20</v>
       </c>
       <c r="E107" s="10"/>
       <c r="F107" s="10">
-        <v>89800</v>
+        <v>118800</v>
       </c>
       <c r="G107" s="8"/>
       <c r="H107" s="10" t="str">
         <f>F107*G107</f>
         <v>0</v>
       </c>
       <c r="I107" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" s="3" t="s">
+        <v>243</v>
+      </c>
+      <c r="B108" s="3" t="s">
+        <v>241</v>
+      </c>
+      <c r="C108" s="3" t="s">
         <v>244</v>
       </c>
-      <c r="B108" s="3" t="s">
-[...6 lines deleted...]
-        <v>31</v>
+      <c r="D108" s="6" t="s">
+        <v>20</v>
       </c>
       <c r="E108" s="10"/>
       <c r="F108" s="10">
-        <v>85800</v>
+        <v>159800</v>
       </c>
       <c r="G108" s="8"/>
       <c r="H108" s="10" t="str">
         <f>F108*G108</f>
         <v>0</v>
       </c>
       <c r="I108" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" s="3" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="B109" s="3" t="s">
-        <v>248</v>
+        <v>241</v>
       </c>
       <c r="C109" s="3" t="s">
-        <v>249</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>246</v>
+      </c>
+      <c r="D109" s="6" t="s">
+        <v>20</v>
       </c>
       <c r="E109" s="10"/>
       <c r="F109" s="10">
-        <v>99800</v>
+        <v>159800</v>
       </c>
       <c r="G109" s="8"/>
       <c r="H109" s="10" t="str">
         <f>F109*G109</f>
         <v>0</v>
       </c>
       <c r="I109" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" s="3" t="s">
-        <v>250</v>
+        <v>247</v>
       </c>
       <c r="B110" s="3" t="s">
-        <v>251</v>
+        <v>229</v>
       </c>
       <c r="C110" s="3" t="s">
-        <v>252</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>248</v>
+      </c>
+      <c r="D110" s="7" t="s">
+        <v>31</v>
       </c>
       <c r="E110" s="10"/>
       <c r="F110" s="10">
-        <v>149800</v>
+        <v>89800</v>
       </c>
       <c r="G110" s="8"/>
       <c r="H110" s="10" t="str">
         <f>F110*G110</f>
         <v>0</v>
       </c>
       <c r="I110" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" s="3" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="B111" s="3" t="s">
-        <v>254</v>
+        <v>250</v>
       </c>
       <c r="C111" s="3" t="s">
-        <v>255</v>
+        <v>251</v>
       </c>
       <c r="D111" s="7" t="s">
         <v>31</v>
       </c>
       <c r="E111" s="10"/>
       <c r="F111" s="10">
-        <v>68800</v>
+        <v>85800</v>
       </c>
       <c r="G111" s="8"/>
       <c r="H111" s="10" t="str">
         <f>F111*G111</f>
         <v>0</v>
       </c>
       <c r="I111" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" s="3" t="s">
-        <v>256</v>
+        <v>252</v>
       </c>
       <c r="B112" s="3" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="C112" s="3" t="s">
-        <v>258</v>
+        <v>254</v>
       </c>
       <c r="D112" s="7" t="s">
         <v>31</v>
       </c>
       <c r="E112" s="10"/>
       <c r="F112" s="10">
-        <v>109800</v>
+        <v>99800</v>
       </c>
       <c r="G112" s="8"/>
       <c r="H112" s="10" t="str">
         <f>F112*G112</f>
         <v>0</v>
       </c>
       <c r="I112" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="113" spans="1:9">
-      <c r="A113" s="15" t="s">
-[...9 lines deleted...]
-      <c r="I113" s="16"/>
+      <c r="A113" s="3" t="s">
+        <v>255</v>
+      </c>
+      <c r="B113" s="3" t="s">
+        <v>256</v>
+      </c>
+      <c r="C113" s="3" t="s">
+        <v>257</v>
+      </c>
+      <c r="D113" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E113" s="10"/>
+      <c r="F113" s="10">
+        <v>149800</v>
+      </c>
+      <c r="G113" s="8"/>
+      <c r="H113" s="10" t="str">
+        <f>F113*G113</f>
+        <v>0</v>
+      </c>
+      <c r="I113" s="8" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" s="3" t="s">
-        <v>134</v>
+        <v>258</v>
       </c>
       <c r="B114" s="3" t="s">
-        <v>135</v>
+        <v>259</v>
       </c>
       <c r="C114" s="3" t="s">
-        <v>136</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>260</v>
+      </c>
+      <c r="D114" s="7" t="s">
+        <v>31</v>
       </c>
       <c r="E114" s="10"/>
       <c r="F114" s="10">
-        <v>0</v>
+        <v>68800</v>
       </c>
       <c r="G114" s="8"/>
       <c r="H114" s="10" t="str">
         <f>F114*G114</f>
         <v>0</v>
       </c>
       <c r="I114" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" s="3" t="s">
-        <v>137</v>
+        <v>261</v>
       </c>
       <c r="B115" s="3" t="s">
-        <v>135</v>
+        <v>262</v>
       </c>
       <c r="C115" s="3" t="s">
-        <v>138</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>263</v>
+      </c>
+      <c r="D115" s="7" t="s">
+        <v>31</v>
       </c>
       <c r="E115" s="10"/>
       <c r="F115" s="10">
-        <v>0</v>
+        <v>109800</v>
       </c>
       <c r="G115" s="8"/>
       <c r="H115" s="10" t="str">
         <f>F115*G115</f>
         <v>0</v>
       </c>
       <c r="I115" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="116" spans="1:9">
-      <c r="A116" s="3" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="A116" s="15" t="s">
+        <v>264</v>
+      </c>
+      <c r="B116" s="16"/>
+      <c r="C116" s="16"/>
+      <c r="D116" s="16"/>
+      <c r="E116" s="16"/>
+      <c r="F116" s="16"/>
+      <c r="G116" s="16"/>
+      <c r="H116" s="16"/>
+      <c r="I116" s="16"/>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" s="3" t="s">
-        <v>141</v>
+        <v>134</v>
       </c>
       <c r="B117" s="3" t="s">
-        <v>142</v>
+        <v>135</v>
       </c>
       <c r="C117" s="3" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>136</v>
+      </c>
+      <c r="D117" s="6" t="s">
+        <v>20</v>
       </c>
       <c r="E117" s="10"/>
       <c r="F117" s="10">
-        <v>20000</v>
+        <v>0</v>
       </c>
       <c r="G117" s="8"/>
       <c r="H117" s="10" t="str">
         <f>F117*G117</f>
         <v>0</v>
       </c>
       <c r="I117" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" s="3" t="s">
-        <v>144</v>
+        <v>137</v>
       </c>
       <c r="B118" s="3" t="s">
-        <v>145</v>
+        <v>135</v>
       </c>
       <c r="C118" s="3" t="s">
-        <v>146</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>138</v>
+      </c>
+      <c r="D118" s="6" t="s">
+        <v>20</v>
       </c>
       <c r="E118" s="10"/>
       <c r="F118" s="10">
-        <v>33000</v>
+        <v>0</v>
       </c>
       <c r="G118" s="8"/>
       <c r="H118" s="10" t="str">
         <f>F118*G118</f>
         <v>0</v>
       </c>
       <c r="I118" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" s="3" t="s">
-        <v>147</v>
+        <v>139</v>
       </c>
       <c r="B119" s="3" t="s">
-        <v>148</v>
+        <v>135</v>
       </c>
       <c r="C119" s="3" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>140</v>
+      </c>
+      <c r="D119" s="6" t="s">
+        <v>20</v>
       </c>
       <c r="E119" s="10"/>
       <c r="F119" s="10">
-        <v>22500</v>
+        <v>0</v>
       </c>
       <c r="G119" s="8"/>
       <c r="H119" s="10" t="str">
         <f>F119*G119</f>
         <v>0</v>
       </c>
       <c r="I119" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" s="3" t="s">
-        <v>156</v>
+        <v>141</v>
       </c>
       <c r="B120" s="3" t="s">
-        <v>157</v>
+        <v>142</v>
       </c>
       <c r="C120" s="3" t="s">
-        <v>158</v>
+        <v>143</v>
       </c>
       <c r="D120" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E120" s="10"/>
       <c r="F120" s="10">
-        <v>450</v>
+        <v>20000</v>
       </c>
       <c r="G120" s="8"/>
       <c r="H120" s="10" t="str">
         <f>F120*G120</f>
         <v>0</v>
       </c>
       <c r="I120" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" s="3" t="s">
-        <v>150</v>
+        <v>144</v>
       </c>
       <c r="B121" s="3" t="s">
-        <v>151</v>
+        <v>145</v>
       </c>
       <c r="C121" s="3" t="s">
-        <v>152</v>
+        <v>146</v>
       </c>
       <c r="D121" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E121" s="10"/>
       <c r="F121" s="10">
-        <v>200</v>
+        <v>33000</v>
       </c>
       <c r="G121" s="8"/>
       <c r="H121" s="10" t="str">
         <f>F121*G121</f>
         <v>0</v>
       </c>
       <c r="I121" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" s="3" t="s">
-        <v>153</v>
+        <v>147</v>
       </c>
       <c r="B122" s="3" t="s">
-        <v>154</v>
+        <v>148</v>
       </c>
       <c r="C122" s="3" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
       <c r="D122" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E122" s="10"/>
       <c r="F122" s="10">
-        <v>330</v>
+        <v>22500</v>
       </c>
       <c r="G122" s="8"/>
       <c r="H122" s="10" t="str">
         <f>F122*G122</f>
         <v>0</v>
       </c>
       <c r="I122" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="123" spans="1:9">
-      <c r="A123" s="15" t="s">
-[...9 lines deleted...]
-      <c r="I123" s="16"/>
+      <c r="A123" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="B123" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="C123" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="D123" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E123" s="10"/>
+      <c r="F123" s="10">
+        <v>450</v>
+      </c>
+      <c r="G123" s="8"/>
+      <c r="H123" s="10" t="str">
+        <f>F123*G123</f>
+        <v>0</v>
+      </c>
+      <c r="I123" s="8" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="124" spans="1:9">
       <c r="A124" s="3" t="s">
-        <v>261</v>
+        <v>150</v>
       </c>
       <c r="B124" s="3" t="s">
-        <v>262</v>
+        <v>151</v>
       </c>
       <c r="C124" s="3" t="s">
-        <v>263</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>152</v>
+      </c>
+      <c r="D124" s="5" t="s">
+        <v>15</v>
       </c>
       <c r="E124" s="10"/>
       <c r="F124" s="10">
-        <v>252000</v>
+        <v>200</v>
       </c>
       <c r="G124" s="8"/>
       <c r="H124" s="10" t="str">
         <f>F124*G124</f>
         <v>0</v>
       </c>
       <c r="I124" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="125" spans="1:9">
       <c r="A125" s="3" t="s">
-        <v>264</v>
+        <v>153</v>
       </c>
       <c r="B125" s="3" t="s">
-        <v>265</v>
+        <v>154</v>
       </c>
       <c r="C125" s="3" t="s">
-        <v>266</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>155</v>
+      </c>
+      <c r="D125" s="5" t="s">
+        <v>15</v>
       </c>
       <c r="E125" s="10"/>
       <c r="F125" s="10">
-        <v>362000</v>
+        <v>330</v>
       </c>
       <c r="G125" s="8"/>
       <c r="H125" s="10" t="str">
         <f>F125*G125</f>
         <v>0</v>
       </c>
       <c r="I125" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="126" spans="1:9">
-      <c r="A126" s="3" t="s">
-[...2 lines deleted...]
-      <c r="B126" s="3" t="s">
+      <c r="A126" s="15" t="s">
         <v>265</v>
       </c>
-      <c r="C126" s="3" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="B126" s="16"/>
+      <c r="C126" s="16"/>
+      <c r="D126" s="16"/>
+      <c r="E126" s="16"/>
+      <c r="F126" s="16"/>
+      <c r="G126" s="16"/>
+      <c r="H126" s="16"/>
+      <c r="I126" s="16"/>
     </row>
     <row r="127" spans="1:9">
       <c r="A127" s="3" t="s">
-        <v>269</v>
+        <v>266</v>
       </c>
       <c r="B127" s="3" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="C127" s="3" t="s">
-        <v>270</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>268</v>
+      </c>
+      <c r="D127" s="6" t="s">
+        <v>20</v>
       </c>
       <c r="E127" s="10"/>
       <c r="F127" s="10">
-        <v>426000</v>
+        <v>252000</v>
       </c>
       <c r="G127" s="8"/>
       <c r="H127" s="10" t="str">
         <f>F127*G127</f>
         <v>0</v>
       </c>
       <c r="I127" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="128" spans="1:9">
       <c r="A128" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="B128" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="C128" s="3" t="s">
         <v>271</v>
-      </c>
-[...4 lines deleted...]
-        <v>272</v>
       </c>
       <c r="D128" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E128" s="10"/>
       <c r="F128" s="10">
-        <v>449000</v>
+        <v>362000</v>
       </c>
       <c r="G128" s="8"/>
       <c r="H128" s="10" t="str">
         <f>F128*G128</f>
         <v>0</v>
       </c>
       <c r="I128" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="129" spans="1:9">
       <c r="A129" s="3" t="s">
+        <v>272</v>
+      </c>
+      <c r="B129" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="C129" s="3" t="s">
         <v>273</v>
-      </c>
-[...4 lines deleted...]
-        <v>274</v>
       </c>
       <c r="D129" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E129" s="10"/>
       <c r="F129" s="10">
-        <v>395000</v>
+        <v>392000</v>
       </c>
       <c r="G129" s="8"/>
       <c r="H129" s="10" t="str">
         <f>F129*G129</f>
         <v>0</v>
       </c>
       <c r="I129" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="130" spans="1:9">
       <c r="A130" s="3" t="s">
+        <v>274</v>
+      </c>
+      <c r="B130" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="C130" s="3" t="s">
         <v>275</v>
-      </c>
-[...4 lines deleted...]
-        <v>276</v>
       </c>
       <c r="D130" s="7" t="s">
         <v>31</v>
       </c>
       <c r="E130" s="10"/>
       <c r="F130" s="10">
-        <v>429000</v>
+        <v>426000</v>
       </c>
       <c r="G130" s="8"/>
       <c r="H130" s="10" t="str">
         <f>F130*G130</f>
         <v>0</v>
       </c>
       <c r="I130" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="131" spans="1:9">
       <c r="A131" s="3" t="s">
+        <v>276</v>
+      </c>
+      <c r="B131" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="C131" s="3" t="s">
         <v>277</v>
       </c>
-      <c r="B131" s="3" t="s">
-[...6 lines deleted...]
-        <v>31</v>
+      <c r="D131" s="6" t="s">
+        <v>20</v>
       </c>
       <c r="E131" s="10"/>
       <c r="F131" s="10">
-        <v>465000</v>
+        <v>449000</v>
       </c>
       <c r="G131" s="8"/>
       <c r="H131" s="10" t="str">
         <f>F131*G131</f>
         <v>0</v>
       </c>
       <c r="I131" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="132" spans="1:9">
       <c r="A132" s="3" t="s">
+        <v>278</v>
+      </c>
+      <c r="B132" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="C132" s="3" t="s">
         <v>279</v>
-      </c>
-[...4 lines deleted...]
-        <v>281</v>
       </c>
       <c r="D132" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E132" s="10"/>
       <c r="F132" s="10">
-        <v>492000</v>
+        <v>395000</v>
       </c>
       <c r="G132" s="8"/>
       <c r="H132" s="10" t="str">
         <f>F132*G132</f>
         <v>0</v>
       </c>
       <c r="I132" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="133" spans="1:9">
       <c r="A133" s="3" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="B133" s="3" t="s">
-        <v>283</v>
+        <v>270</v>
       </c>
       <c r="C133" s="3" t="s">
-        <v>284</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>281</v>
+      </c>
+      <c r="D133" s="7" t="s">
+        <v>31</v>
       </c>
       <c r="E133" s="10"/>
       <c r="F133" s="10">
-        <v>467000</v>
+        <v>429000</v>
       </c>
       <c r="G133" s="8"/>
       <c r="H133" s="10" t="str">
         <f>F133*G133</f>
         <v>0</v>
       </c>
       <c r="I133" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="134" spans="1:9">
       <c r="A134" s="3" t="s">
-        <v>285</v>
+        <v>282</v>
       </c>
       <c r="B134" s="3" t="s">
-        <v>286</v>
+        <v>270</v>
       </c>
       <c r="C134" s="3" t="s">
-        <v>287</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>283</v>
+      </c>
+      <c r="D134" s="7" t="s">
+        <v>31</v>
       </c>
       <c r="E134" s="10"/>
       <c r="F134" s="10">
-        <v>286000</v>
+        <v>465000</v>
       </c>
       <c r="G134" s="8"/>
       <c r="H134" s="10" t="str">
         <f>F134*G134</f>
         <v>0</v>
       </c>
       <c r="I134" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="135" spans="1:9">
       <c r="A135" s="3" t="s">
-        <v>288</v>
+        <v>284</v>
       </c>
       <c r="B135" s="3" t="s">
+        <v>285</v>
+      </c>
+      <c r="C135" s="3" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>289</v>
       </c>
       <c r="D135" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E135" s="10"/>
       <c r="F135" s="10">
-        <v>249371</v>
+        <v>492000</v>
       </c>
       <c r="G135" s="8"/>
       <c r="H135" s="10" t="str">
         <f>F135*G135</f>
         <v>0</v>
       </c>
       <c r="I135" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="136" spans="1:9">
       <c r="A136" s="3" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
       <c r="B136" s="3" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="C136" s="3" t="s">
-        <v>291</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>289</v>
+      </c>
+      <c r="D136" s="6" t="s">
+        <v>20</v>
       </c>
       <c r="E136" s="10"/>
       <c r="F136" s="10">
-        <v>325000</v>
+        <v>467000</v>
       </c>
       <c r="G136" s="8"/>
       <c r="H136" s="10" t="str">
         <f>F136*G136</f>
         <v>0</v>
       </c>
       <c r="I136" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="137" spans="1:9">
       <c r="A137" s="3" t="s">
+        <v>290</v>
+      </c>
+      <c r="B137" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="C137" s="3" t="s">
         <v>292</v>
-      </c>
-[...4 lines deleted...]
-        <v>293</v>
       </c>
       <c r="D137" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E137" s="10"/>
       <c r="F137" s="10">
-        <v>376000</v>
+        <v>286000</v>
       </c>
       <c r="G137" s="8"/>
       <c r="H137" s="10" t="str">
         <f>F137*G137</f>
         <v>0</v>
       </c>
       <c r="I137" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="138" spans="1:9">
       <c r="A138" s="3" t="s">
+        <v>293</v>
+      </c>
+      <c r="B138" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="C138" s="3" t="s">
         <v>294</v>
-      </c>
-[...4 lines deleted...]
-        <v>295</v>
       </c>
       <c r="D138" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E138" s="10"/>
       <c r="F138" s="10">
-        <v>429000</v>
+        <v>249371</v>
       </c>
       <c r="G138" s="8"/>
       <c r="H138" s="10" t="str">
         <f>F138*G138</f>
         <v>0</v>
       </c>
       <c r="I138" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="139" spans="1:9">
       <c r="A139" s="3" t="s">
+        <v>295</v>
+      </c>
+      <c r="B139" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="C139" s="3" t="s">
         <v>296</v>
-      </c>
-[...4 lines deleted...]
-        <v>297</v>
       </c>
       <c r="D139" s="7" t="s">
         <v>31</v>
       </c>
       <c r="E139" s="10"/>
       <c r="F139" s="10">
-        <v>344000</v>
+        <v>325000</v>
       </c>
       <c r="G139" s="8"/>
       <c r="H139" s="10" t="str">
         <f>F139*G139</f>
         <v>0</v>
       </c>
       <c r="I139" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="140" spans="1:9">
       <c r="A140" s="3" t="s">
+        <v>297</v>
+      </c>
+      <c r="B140" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="C140" s="3" t="s">
         <v>298</v>
-      </c>
-[...4 lines deleted...]
-        <v>299</v>
       </c>
       <c r="D140" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E140" s="10"/>
       <c r="F140" s="10">
-        <v>382000</v>
+        <v>376000</v>
       </c>
       <c r="G140" s="8"/>
       <c r="H140" s="10" t="str">
         <f>F140*G140</f>
         <v>0</v>
       </c>
       <c r="I140" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="141" spans="1:9">
       <c r="A141" s="3" t="s">
+        <v>299</v>
+      </c>
+      <c r="B141" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="C141" s="3" t="s">
         <v>300</v>
-      </c>
-[...4 lines deleted...]
-        <v>301</v>
       </c>
       <c r="D141" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E141" s="10"/>
       <c r="F141" s="10">
-        <v>389000</v>
+        <v>429000</v>
       </c>
       <c r="G141" s="8"/>
       <c r="H141" s="10" t="str">
         <f>F141*G141</f>
         <v>0</v>
       </c>
       <c r="I141" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="142" spans="1:9">
       <c r="A142" s="3" t="s">
+        <v>301</v>
+      </c>
+      <c r="B142" s="3" t="s">
+        <v>288</v>
+      </c>
+      <c r="C142" s="3" t="s">
         <v>302</v>
       </c>
-      <c r="B142" s="3" t="s">
-[...6 lines deleted...]
-        <v>20</v>
+      <c r="D142" s="7" t="s">
+        <v>31</v>
       </c>
       <c r="E142" s="10"/>
       <c r="F142" s="10">
-        <v>452000</v>
+        <v>344000</v>
       </c>
       <c r="G142" s="8"/>
       <c r="H142" s="10" t="str">
         <f>F142*G142</f>
         <v>0</v>
       </c>
       <c r="I142" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="143" spans="1:9">
       <c r="A143" s="3" t="s">
+        <v>303</v>
+      </c>
+      <c r="B143" s="3" t="s">
+        <v>288</v>
+      </c>
+      <c r="C143" s="3" t="s">
         <v>304</v>
-      </c>
-[...4 lines deleted...]
-        <v>305</v>
       </c>
       <c r="D143" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E143" s="10"/>
       <c r="F143" s="10">
-        <v>401318</v>
+        <v>382000</v>
       </c>
       <c r="G143" s="8"/>
       <c r="H143" s="10" t="str">
         <f>F143*G143</f>
         <v>0</v>
       </c>
       <c r="I143" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="144" spans="1:9">
       <c r="A144" s="3" t="s">
+        <v>305</v>
+      </c>
+      <c r="B144" s="3" t="s">
+        <v>288</v>
+      </c>
+      <c r="C144" s="3" t="s">
         <v>306</v>
-      </c>
-[...4 lines deleted...]
-        <v>308</v>
       </c>
       <c r="D144" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E144" s="10"/>
       <c r="F144" s="10">
-        <v>254000</v>
+        <v>389000</v>
       </c>
       <c r="G144" s="8"/>
       <c r="H144" s="10" t="str">
         <f>F144*G144</f>
         <v>0</v>
       </c>
       <c r="I144" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="145" spans="1:9">
       <c r="A145" s="3" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
       <c r="B145" s="3" t="s">
-        <v>307</v>
+        <v>288</v>
       </c>
       <c r="C145" s="3" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="D145" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E145" s="10"/>
       <c r="F145" s="10">
-        <v>288000</v>
+        <v>452000</v>
       </c>
       <c r="G145" s="8"/>
       <c r="H145" s="10" t="str">
         <f>F145*G145</f>
         <v>0</v>
       </c>
       <c r="I145" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="146" spans="1:9">
       <c r="A146" s="3" t="s">
-        <v>311</v>
+        <v>309</v>
       </c>
       <c r="B146" s="3" t="s">
-        <v>307</v>
+        <v>288</v>
       </c>
       <c r="C146" s="3" t="s">
-        <v>312</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>310</v>
+      </c>
+      <c r="D146" s="6" t="s">
+        <v>20</v>
       </c>
       <c r="E146" s="10"/>
       <c r="F146" s="10">
-        <v>319000</v>
+        <v>401318</v>
       </c>
       <c r="G146" s="8"/>
       <c r="H146" s="10" t="str">
         <f>F146*G146</f>
         <v>0</v>
       </c>
       <c r="I146" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="147" spans="1:9">
       <c r="A147" s="3" t="s">
+        <v>311</v>
+      </c>
+      <c r="B147" s="3" t="s">
+        <v>312</v>
+      </c>
+      <c r="C147" s="3" t="s">
         <v>313</v>
       </c>
-      <c r="B147" s="3" t="s">
-[...6 lines deleted...]
-        <v>31</v>
+      <c r="D147" s="6" t="s">
+        <v>20</v>
       </c>
       <c r="E147" s="10"/>
       <c r="F147" s="10">
-        <v>304000</v>
+        <v>254000</v>
       </c>
       <c r="G147" s="8"/>
       <c r="H147" s="10" t="str">
         <f>F147*G147</f>
         <v>0</v>
       </c>
       <c r="I147" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="148" spans="1:9">
       <c r="A148" s="3" t="s">
-        <v>316</v>
+        <v>314</v>
       </c>
       <c r="B148" s="3" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="C148" s="3" t="s">
-        <v>317</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>315</v>
+      </c>
+      <c r="D148" s="7" t="s">
+        <v>31</v>
       </c>
       <c r="E148" s="10"/>
       <c r="F148" s="10">
-        <v>343000</v>
+        <v>288000</v>
       </c>
       <c r="G148" s="8"/>
       <c r="H148" s="10" t="str">
         <f>F148*G148</f>
         <v>0</v>
       </c>
       <c r="I148" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="149" spans="1:9">
       <c r="A149" s="3" t="s">
-        <v>318</v>
+        <v>316</v>
       </c>
       <c r="B149" s="3" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="C149" s="3" t="s">
-        <v>319</v>
+        <v>317</v>
       </c>
       <c r="D149" s="7" t="s">
         <v>31</v>
       </c>
       <c r="E149" s="10"/>
       <c r="F149" s="10">
-        <v>383000</v>
+        <v>319000</v>
       </c>
       <c r="G149" s="8"/>
       <c r="H149" s="10" t="str">
         <f>F149*G149</f>
         <v>0</v>
       </c>
       <c r="I149" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="150" spans="1:9">
       <c r="A150" s="3" t="s">
+        <v>318</v>
+      </c>
+      <c r="B150" s="3" t="s">
+        <v>319</v>
+      </c>
+      <c r="C150" s="3" t="s">
         <v>320</v>
       </c>
-      <c r="B150" s="3" t="s">
-[...6 lines deleted...]
-        <v>20</v>
+      <c r="D150" s="7" t="s">
+        <v>31</v>
       </c>
       <c r="E150" s="10"/>
       <c r="F150" s="10">
-        <v>253000</v>
+        <v>304000</v>
       </c>
       <c r="G150" s="8"/>
       <c r="H150" s="10" t="str">
         <f>F150*G150</f>
         <v>0</v>
       </c>
       <c r="I150" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="151" spans="1:9">
       <c r="A151" s="3" t="s">
+        <v>321</v>
+      </c>
+      <c r="B151" s="3" t="s">
+        <v>319</v>
+      </c>
+      <c r="C151" s="3" t="s">
         <v>322</v>
-      </c>
-[...4 lines deleted...]
-        <v>323</v>
       </c>
       <c r="D151" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E151" s="10"/>
       <c r="F151" s="10">
-        <v>286000</v>
+        <v>343000</v>
       </c>
       <c r="G151" s="8"/>
       <c r="H151" s="10" t="str">
         <f>F151*G151</f>
         <v>0</v>
       </c>
       <c r="I151" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="152" spans="1:9">
       <c r="A152" s="3" t="s">
+        <v>323</v>
+      </c>
+      <c r="B152" s="3" t="s">
+        <v>319</v>
+      </c>
+      <c r="C152" s="3" t="s">
         <v>324</v>
       </c>
-      <c r="B152" s="3" t="s">
-[...6 lines deleted...]
-        <v>20</v>
+      <c r="D152" s="7" t="s">
+        <v>31</v>
       </c>
       <c r="E152" s="10"/>
       <c r="F152" s="10">
-        <v>353000</v>
+        <v>383000</v>
       </c>
       <c r="G152" s="8"/>
       <c r="H152" s="10" t="str">
         <f>F152*G152</f>
         <v>0</v>
       </c>
       <c r="I152" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="153" spans="1:9">
       <c r="A153" s="3" t="s">
+        <v>325</v>
+      </c>
+      <c r="B153" s="3" t="s">
+        <v>312</v>
+      </c>
+      <c r="C153" s="3" t="s">
         <v>326</v>
-      </c>
-[...4 lines deleted...]
-        <v>327</v>
       </c>
       <c r="D153" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E153" s="10"/>
       <c r="F153" s="10">
-        <v>304000</v>
+        <v>253000</v>
       </c>
       <c r="G153" s="8"/>
       <c r="H153" s="10" t="str">
         <f>F153*G153</f>
         <v>0</v>
       </c>
       <c r="I153" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="154" spans="1:9">
       <c r="A154" s="3" t="s">
+        <v>327</v>
+      </c>
+      <c r="B154" s="3" t="s">
+        <v>312</v>
+      </c>
+      <c r="C154" s="3" t="s">
         <v>328</v>
-      </c>
-[...4 lines deleted...]
-        <v>329</v>
       </c>
       <c r="D154" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E154" s="10"/>
       <c r="F154" s="10">
-        <v>343000</v>
+        <v>286000</v>
       </c>
       <c r="G154" s="8"/>
       <c r="H154" s="10" t="str">
         <f>F154*G154</f>
         <v>0</v>
       </c>
       <c r="I154" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="155" spans="1:9">
       <c r="A155" s="3" t="s">
+        <v>329</v>
+      </c>
+      <c r="B155" s="3" t="s">
+        <v>312</v>
+      </c>
+      <c r="C155" s="3" t="s">
         <v>330</v>
-      </c>
-[...4 lines deleted...]
-        <v>331</v>
       </c>
       <c r="D155" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E155" s="10"/>
       <c r="F155" s="10">
-        <v>424000</v>
+        <v>353000</v>
       </c>
       <c r="G155" s="8"/>
       <c r="H155" s="10" t="str">
         <f>F155*G155</f>
         <v>0</v>
       </c>
       <c r="I155" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="156" spans="1:9">
       <c r="A156" s="3" t="s">
+        <v>331</v>
+      </c>
+      <c r="B156" s="3" t="s">
+        <v>319</v>
+      </c>
+      <c r="C156" s="3" t="s">
         <v>332</v>
-      </c>
-[...4 lines deleted...]
-        <v>334</v>
       </c>
       <c r="D156" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E156" s="10"/>
       <c r="F156" s="10">
-        <v>192000</v>
+        <v>304000</v>
       </c>
       <c r="G156" s="8"/>
       <c r="H156" s="10" t="str">
         <f>F156*G156</f>
         <v>0</v>
       </c>
       <c r="I156" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="157" spans="1:9">
       <c r="A157" s="3" t="s">
-        <v>335</v>
+        <v>333</v>
       </c>
       <c r="B157" s="3" t="s">
-        <v>333</v>
+        <v>319</v>
       </c>
       <c r="C157" s="3" t="s">
-        <v>336</v>
+        <v>334</v>
       </c>
       <c r="D157" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E157" s="10"/>
       <c r="F157" s="10">
-        <v>202000</v>
+        <v>343000</v>
       </c>
       <c r="G157" s="8"/>
       <c r="H157" s="10" t="str">
         <f>F157*G157</f>
         <v>0</v>
       </c>
       <c r="I157" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="158" spans="1:9">
       <c r="A158" s="3" t="s">
-        <v>337</v>
+        <v>335</v>
       </c>
       <c r="B158" s="3" t="s">
-        <v>333</v>
+        <v>319</v>
       </c>
       <c r="C158" s="3" t="s">
-        <v>338</v>
+        <v>336</v>
       </c>
       <c r="D158" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E158" s="10"/>
       <c r="F158" s="10">
-        <v>168929</v>
+        <v>424000</v>
       </c>
       <c r="G158" s="8"/>
       <c r="H158" s="10" t="str">
         <f>F158*G158</f>
         <v>0</v>
       </c>
       <c r="I158" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="159" spans="1:9">
       <c r="A159" s="3" t="s">
+        <v>337</v>
+      </c>
+      <c r="B159" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="C159" s="3" t="s">
         <v>339</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="D159" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E159" s="10"/>
       <c r="F159" s="10">
-        <v>232000</v>
+        <v>192000</v>
       </c>
       <c r="G159" s="8"/>
       <c r="H159" s="10" t="str">
         <f>F159*G159</f>
         <v>0</v>
       </c>
       <c r="I159" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="160" spans="1:9">
       <c r="A160" s="3" t="s">
+        <v>340</v>
+      </c>
+      <c r="B160" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="C160" s="3" t="s">
         <v>341</v>
-      </c>
-[...4 lines deleted...]
-        <v>342</v>
       </c>
       <c r="D160" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E160" s="10"/>
       <c r="F160" s="10">
-        <v>207000</v>
+        <v>202000</v>
       </c>
       <c r="G160" s="8"/>
       <c r="H160" s="10" t="str">
         <f>F160*G160</f>
         <v>0</v>
       </c>
       <c r="I160" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="161" spans="1:9">
       <c r="A161" s="3" t="s">
+        <v>342</v>
+      </c>
+      <c r="B161" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="C161" s="3" t="s">
         <v>343</v>
-      </c>
-[...4 lines deleted...]
-        <v>344</v>
       </c>
       <c r="D161" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E161" s="10"/>
       <c r="F161" s="10">
-        <v>219000</v>
+        <v>168929</v>
       </c>
       <c r="G161" s="8"/>
       <c r="H161" s="10" t="str">
         <f>F161*G161</f>
         <v>0</v>
       </c>
       <c r="I161" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="162" spans="1:9">
       <c r="A162" s="3" t="s">
+        <v>344</v>
+      </c>
+      <c r="B162" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="C162" s="3" t="s">
         <v>345</v>
-      </c>
-[...4 lines deleted...]
-        <v>346</v>
       </c>
       <c r="D162" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E162" s="10"/>
       <c r="F162" s="10">
-        <v>237000</v>
+        <v>232000</v>
       </c>
       <c r="G162" s="8"/>
       <c r="H162" s="10" t="str">
         <f>F162*G162</f>
         <v>0</v>
       </c>
       <c r="I162" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="163" spans="1:9">
       <c r="A163" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="B163" s="3" t="s">
+        <v>267</v>
+      </c>
+      <c r="C163" s="3" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>349</v>
       </c>
       <c r="D163" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E163" s="10"/>
       <c r="F163" s="10">
-        <v>132000</v>
+        <v>207000</v>
       </c>
       <c r="G163" s="8"/>
       <c r="H163" s="10" t="str">
         <f>F163*G163</f>
         <v>0</v>
       </c>
       <c r="I163" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="164" spans="1:9">
       <c r="A164" s="3" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="B164" s="3" t="s">
-        <v>348</v>
+        <v>267</v>
       </c>
       <c r="C164" s="3" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
       <c r="D164" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E164" s="10"/>
       <c r="F164" s="10">
-        <v>138000</v>
+        <v>219000</v>
       </c>
       <c r="G164" s="8"/>
       <c r="H164" s="10" t="str">
         <f>F164*G164</f>
         <v>0</v>
       </c>
       <c r="I164" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="165" spans="1:9">
       <c r="A165" s="3" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="B165" s="3" t="s">
-        <v>348</v>
+        <v>267</v>
       </c>
       <c r="C165" s="3" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="D165" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E165" s="10"/>
       <c r="F165" s="10">
-        <v>124239</v>
+        <v>237000</v>
       </c>
       <c r="G165" s="8"/>
       <c r="H165" s="10" t="str">
         <f>F165*G165</f>
         <v>0</v>
       </c>
       <c r="I165" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="166" spans="1:9">
       <c r="A166" s="3" t="s">
+        <v>352</v>
+      </c>
+      <c r="B166" s="3" t="s">
+        <v>353</v>
+      </c>
+      <c r="C166" s="3" t="s">
         <v>354</v>
-      </c>
-[...4 lines deleted...]
-        <v>355</v>
       </c>
       <c r="D166" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E166" s="10"/>
       <c r="F166" s="10">
-        <v>183000</v>
+        <v>132000</v>
       </c>
       <c r="G166" s="8"/>
       <c r="H166" s="10" t="str">
         <f>F166*G166</f>
         <v>0</v>
       </c>
       <c r="I166" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="167" spans="1:9">
       <c r="A167" s="3" t="s">
+        <v>355</v>
+      </c>
+      <c r="B167" s="3" t="s">
+        <v>353</v>
+      </c>
+      <c r="C167" s="3" t="s">
         <v>356</v>
-      </c>
-[...4 lines deleted...]
-        <v>357</v>
       </c>
       <c r="D167" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E167" s="10"/>
       <c r="F167" s="10">
-        <v>219000</v>
+        <v>138000</v>
       </c>
       <c r="G167" s="8"/>
       <c r="H167" s="10" t="str">
         <f>F167*G167</f>
         <v>0</v>
       </c>
       <c r="I167" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="168" spans="1:9">
       <c r="A168" s="3" t="s">
+        <v>357</v>
+      </c>
+      <c r="B168" s="3" t="s">
+        <v>353</v>
+      </c>
+      <c r="C168" s="3" t="s">
         <v>358</v>
-      </c>
-[...4 lines deleted...]
-        <v>360</v>
       </c>
       <c r="D168" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E168" s="10"/>
       <c r="F168" s="10">
-        <v>158000</v>
+        <v>124239</v>
       </c>
       <c r="G168" s="8"/>
       <c r="H168" s="10" t="str">
         <f>F168*G168</f>
         <v>0</v>
       </c>
       <c r="I168" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="169" spans="1:9">
       <c r="A169" s="3" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="B169" s="3" t="s">
-        <v>359</v>
+        <v>353</v>
       </c>
       <c r="C169" s="3" t="s">
-        <v>362</v>
+        <v>360</v>
       </c>
       <c r="D169" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E169" s="10"/>
       <c r="F169" s="10">
-        <v>166000</v>
+        <v>183000</v>
       </c>
       <c r="G169" s="8"/>
       <c r="H169" s="10" t="str">
         <f>F169*G169</f>
         <v>0</v>
       </c>
       <c r="I169" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="170" spans="1:9">
       <c r="A170" s="3" t="s">
-        <v>363</v>
+        <v>361</v>
       </c>
       <c r="B170" s="3" t="s">
-        <v>359</v>
+        <v>353</v>
       </c>
       <c r="C170" s="3" t="s">
-        <v>364</v>
+        <v>362</v>
       </c>
       <c r="D170" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E170" s="10"/>
       <c r="F170" s="10">
-        <v>151053</v>
+        <v>219000</v>
       </c>
       <c r="G170" s="8"/>
       <c r="H170" s="10" t="str">
         <f>F170*G170</f>
         <v>0</v>
       </c>
       <c r="I170" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="171" spans="1:9">
       <c r="A171" s="3" t="s">
+        <v>363</v>
+      </c>
+      <c r="B171" s="3" t="s">
+        <v>364</v>
+      </c>
+      <c r="C171" s="3" t="s">
         <v>365</v>
-      </c>
-[...4 lines deleted...]
-        <v>366</v>
       </c>
       <c r="D171" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E171" s="10"/>
       <c r="F171" s="10">
-        <v>219000</v>
+        <v>158000</v>
       </c>
       <c r="G171" s="8"/>
       <c r="H171" s="10" t="str">
         <f>F171*G171</f>
         <v>0</v>
       </c>
       <c r="I171" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="172" spans="1:9">
       <c r="A172" s="3" t="s">
+        <v>366</v>
+      </c>
+      <c r="B172" s="3" t="s">
+        <v>364</v>
+      </c>
+      <c r="C172" s="3" t="s">
         <v>367</v>
-      </c>
-[...4 lines deleted...]
-        <v>368</v>
       </c>
       <c r="D172" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E172" s="10"/>
       <c r="F172" s="10">
-        <v>204681</v>
+        <v>166000</v>
       </c>
       <c r="G172" s="8"/>
       <c r="H172" s="10" t="str">
         <f>F172*G172</f>
         <v>0</v>
       </c>
       <c r="I172" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="173" spans="1:9">
       <c r="A173" s="3" t="s">
+        <v>368</v>
+      </c>
+      <c r="B173" s="3" t="s">
+        <v>364</v>
+      </c>
+      <c r="C173" s="3" t="s">
         <v>369</v>
-      </c>
-[...4 lines deleted...]
-        <v>370</v>
       </c>
       <c r="D173" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E173" s="10"/>
       <c r="F173" s="10">
-        <v>183000</v>
+        <v>151053</v>
       </c>
       <c r="G173" s="8"/>
       <c r="H173" s="10" t="str">
         <f>F173*G173</f>
         <v>0</v>
       </c>
       <c r="I173" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="174" spans="1:9">
       <c r="A174" s="3" t="s">
+        <v>370</v>
+      </c>
+      <c r="B174" s="3" t="s">
+        <v>364</v>
+      </c>
+      <c r="C174" s="3" t="s">
         <v>371</v>
-      </c>
-[...4 lines deleted...]
-        <v>372</v>
       </c>
       <c r="D174" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E174" s="10"/>
       <c r="F174" s="10">
-        <v>203000</v>
+        <v>219000</v>
       </c>
       <c r="G174" s="8"/>
       <c r="H174" s="10" t="str">
         <f>F174*G174</f>
         <v>0</v>
       </c>
       <c r="I174" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="175" spans="1:9">
       <c r="A175" s="3" t="s">
+        <v>372</v>
+      </c>
+      <c r="B175" s="3" t="s">
+        <v>364</v>
+      </c>
+      <c r="C175" s="3" t="s">
         <v>373</v>
-      </c>
-[...4 lines deleted...]
-        <v>374</v>
       </c>
       <c r="D175" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E175" s="10"/>
       <c r="F175" s="10">
-        <v>186805</v>
+        <v>204681</v>
       </c>
       <c r="G175" s="8"/>
       <c r="H175" s="10" t="str">
         <f>F175*G175</f>
         <v>0</v>
       </c>
       <c r="I175" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="176" spans="1:9">
       <c r="A176" s="3" t="s">
+        <v>374</v>
+      </c>
+      <c r="B176" s="3" t="s">
+        <v>353</v>
+      </c>
+      <c r="C176" s="3" t="s">
         <v>375</v>
-      </c>
-[...4 lines deleted...]
-        <v>376</v>
       </c>
       <c r="D176" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E176" s="10"/>
       <c r="F176" s="10">
-        <v>220000</v>
+        <v>183000</v>
       </c>
       <c r="G176" s="8"/>
       <c r="H176" s="10" t="str">
         <f>F176*G176</f>
         <v>0</v>
       </c>
       <c r="I176" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="177" spans="1:9">
       <c r="A177" s="3" t="s">
+        <v>376</v>
+      </c>
+      <c r="B177" s="3" t="s">
+        <v>353</v>
+      </c>
+      <c r="C177" s="3" t="s">
         <v>377</v>
-      </c>
-[...4 lines deleted...]
-        <v>378</v>
       </c>
       <c r="D177" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E177" s="10"/>
       <c r="F177" s="10">
-        <v>244000</v>
+        <v>203000</v>
       </c>
       <c r="G177" s="8"/>
       <c r="H177" s="10" t="str">
         <f>F177*G177</f>
         <v>0</v>
       </c>
       <c r="I177" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="178" spans="1:9">
       <c r="A178" s="3" t="s">
+        <v>378</v>
+      </c>
+      <c r="B178" s="3" t="s">
+        <v>353</v>
+      </c>
+      <c r="C178" s="3" t="s">
         <v>379</v>
-      </c>
-[...4 lines deleted...]
-        <v>380</v>
       </c>
       <c r="D178" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E178" s="10"/>
       <c r="F178" s="10">
-        <v>287000</v>
+        <v>186805</v>
       </c>
       <c r="G178" s="8"/>
       <c r="H178" s="10" t="str">
         <f>F178*G178</f>
         <v>0</v>
       </c>
       <c r="I178" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="179" spans="1:9">
       <c r="A179" s="3" t="s">
+        <v>380</v>
+      </c>
+      <c r="B179" s="3" t="s">
+        <v>364</v>
+      </c>
+      <c r="C179" s="3" t="s">
         <v>381</v>
-      </c>
-[...4 lines deleted...]
-        <v>382</v>
       </c>
       <c r="D179" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E179" s="10"/>
       <c r="F179" s="10">
-        <v>195743</v>
+        <v>220000</v>
       </c>
       <c r="G179" s="8"/>
       <c r="H179" s="10" t="str">
         <f>F179*G179</f>
         <v>0</v>
       </c>
       <c r="I179" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="180" spans="1:9">
       <c r="A180" s="3" t="s">
+        <v>382</v>
+      </c>
+      <c r="B180" s="3" t="s">
+        <v>364</v>
+      </c>
+      <c r="C180" s="3" t="s">
         <v>383</v>
-      </c>
-[...4 lines deleted...]
-        <v>384</v>
       </c>
       <c r="D180" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E180" s="10"/>
       <c r="F180" s="10">
-        <v>222557</v>
+        <v>244000</v>
       </c>
       <c r="G180" s="8"/>
       <c r="H180" s="10" t="str">
         <f>F180*G180</f>
         <v>0</v>
       </c>
       <c r="I180" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="181" spans="1:9">
       <c r="A181" s="3" t="s">
+        <v>384</v>
+      </c>
+      <c r="B181" s="3" t="s">
+        <v>364</v>
+      </c>
+      <c r="C181" s="3" t="s">
         <v>385</v>
-      </c>
-[...4 lines deleted...]
-        <v>386</v>
       </c>
       <c r="D181" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E181" s="10"/>
       <c r="F181" s="10">
-        <v>294000</v>
+        <v>287000</v>
       </c>
       <c r="G181" s="8"/>
       <c r="H181" s="10" t="str">
         <f>F181*G181</f>
         <v>0</v>
       </c>
       <c r="I181" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="182" spans="1:9">
       <c r="A182" s="3" t="s">
+        <v>386</v>
+      </c>
+      <c r="B182" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="C182" s="3" t="s">
         <v>387</v>
       </c>
-      <c r="B182" s="3" t="s">
-[...6 lines deleted...]
-        <v>31</v>
+      <c r="D182" s="6" t="s">
+        <v>20</v>
       </c>
       <c r="E182" s="10"/>
       <c r="F182" s="10">
-        <v>303000</v>
+        <v>195743</v>
       </c>
       <c r="G182" s="8"/>
       <c r="H182" s="10" t="str">
         <f>F182*G182</f>
         <v>0</v>
       </c>
       <c r="I182" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="183" spans="1:9">
       <c r="A183" s="3" t="s">
+        <v>388</v>
+      </c>
+      <c r="B183" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="C183" s="3" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>390</v>
       </c>
       <c r="D183" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E183" s="10"/>
       <c r="F183" s="10">
-        <v>342000</v>
+        <v>222557</v>
       </c>
       <c r="G183" s="8"/>
       <c r="H183" s="10" t="str">
         <f>F183*G183</f>
         <v>0</v>
       </c>
       <c r="I183" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="184" spans="1:9">
       <c r="A184" s="3" t="s">
+        <v>390</v>
+      </c>
+      <c r="B184" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="C184" s="3" t="s">
         <v>391</v>
       </c>
-      <c r="B184" s="3" t="s">
-[...6 lines deleted...]
-        <v>20</v>
+      <c r="D184" s="7" t="s">
+        <v>31</v>
       </c>
       <c r="E184" s="10"/>
       <c r="F184" s="10">
-        <v>392000</v>
+        <v>294000</v>
       </c>
       <c r="G184" s="8"/>
       <c r="H184" s="10" t="str">
         <f>F184*G184</f>
         <v>0</v>
       </c>
       <c r="I184" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="185" spans="1:9">
       <c r="A185" s="3" t="s">
+        <v>392</v>
+      </c>
+      <c r="B185" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="C185" s="3" t="s">
         <v>393</v>
       </c>
-      <c r="B185" s="3" t="s">
-[...6 lines deleted...]
-        <v>20</v>
+      <c r="D185" s="7" t="s">
+        <v>31</v>
       </c>
       <c r="E185" s="10"/>
       <c r="F185" s="10">
-        <v>309000</v>
+        <v>303000</v>
       </c>
       <c r="G185" s="8"/>
       <c r="H185" s="10" t="str">
         <f>F185*G185</f>
         <v>0</v>
       </c>
       <c r="I185" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="186" spans="1:9">
       <c r="A186" s="3" t="s">
+        <v>394</v>
+      </c>
+      <c r="B186" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="C186" s="3" t="s">
         <v>395</v>
-      </c>
-[...4 lines deleted...]
-        <v>396</v>
       </c>
       <c r="D186" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E186" s="10"/>
       <c r="F186" s="10">
-        <v>352000</v>
+        <v>342000</v>
       </c>
       <c r="G186" s="8"/>
       <c r="H186" s="10" t="str">
         <f>F186*G186</f>
         <v>0</v>
       </c>
       <c r="I186" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="187" spans="1:9">
       <c r="A187" s="3" t="s">
+        <v>396</v>
+      </c>
+      <c r="B187" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="C187" s="3" t="s">
         <v>397</v>
       </c>
-      <c r="B187" s="3" t="s">
-[...6 lines deleted...]
-        <v>31</v>
+      <c r="D187" s="6" t="s">
+        <v>20</v>
       </c>
       <c r="E187" s="10"/>
       <c r="F187" s="10">
-        <v>352000</v>
+        <v>392000</v>
       </c>
       <c r="G187" s="8"/>
       <c r="H187" s="10" t="str">
         <f>F187*G187</f>
         <v>0</v>
       </c>
       <c r="I187" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="188" spans="1:9">
       <c r="A188" s="3" t="s">
+        <v>398</v>
+      </c>
+      <c r="B188" s="3" t="s">
+        <v>288</v>
+      </c>
+      <c r="C188" s="3" t="s">
         <v>399</v>
-      </c>
-[...4 lines deleted...]
-        <v>400</v>
       </c>
       <c r="D188" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E188" s="10"/>
       <c r="F188" s="10">
-        <v>364000</v>
+        <v>309000</v>
       </c>
       <c r="G188" s="8"/>
       <c r="H188" s="10" t="str">
         <f>F188*G188</f>
         <v>0</v>
       </c>
       <c r="I188" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="189" spans="1:9">
       <c r="A189" s="3" t="s">
+        <v>400</v>
+      </c>
+      <c r="B189" s="3" t="s">
+        <v>288</v>
+      </c>
+      <c r="C189" s="3" t="s">
         <v>401</v>
-      </c>
-[...4 lines deleted...]
-        <v>402</v>
       </c>
       <c r="D189" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E189" s="10"/>
       <c r="F189" s="10">
-        <v>412000</v>
+        <v>352000</v>
       </c>
       <c r="G189" s="8"/>
       <c r="H189" s="10" t="str">
         <f>F189*G189</f>
         <v>0</v>
       </c>
       <c r="I189" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="190" spans="1:9">
       <c r="A190" s="3" t="s">
+        <v>402</v>
+      </c>
+      <c r="B190" s="3" t="s">
+        <v>288</v>
+      </c>
+      <c r="C190" s="3" t="s">
         <v>403</v>
       </c>
-      <c r="B190" s="3" t="s">
-[...6 lines deleted...]
-        <v>20</v>
+      <c r="D190" s="7" t="s">
+        <v>31</v>
       </c>
       <c r="E190" s="10"/>
       <c r="F190" s="10">
-        <v>329000</v>
+        <v>352000</v>
       </c>
       <c r="G190" s="8"/>
       <c r="H190" s="10" t="str">
         <f>F190*G190</f>
         <v>0</v>
       </c>
       <c r="I190" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="191" spans="1:9">
       <c r="A191" s="3" t="s">
+        <v>404</v>
+      </c>
+      <c r="B191" s="3" t="s">
+        <v>288</v>
+      </c>
+      <c r="C191" s="3" t="s">
         <v>405</v>
       </c>
-      <c r="B191" s="3" t="s">
-[...6 lines deleted...]
-        <v>20</v>
+      <c r="D191" s="7" t="s">
+        <v>31</v>
       </c>
       <c r="E191" s="10"/>
       <c r="F191" s="10">
-        <v>333000</v>
+        <v>364000</v>
       </c>
       <c r="G191" s="8"/>
       <c r="H191" s="10" t="str">
         <f>F191*G191</f>
         <v>0</v>
       </c>
       <c r="I191" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="192" spans="1:9">
       <c r="A192" s="3" t="s">
+        <v>406</v>
+      </c>
+      <c r="B192" s="3" t="s">
+        <v>288</v>
+      </c>
+      <c r="C192" s="3" t="s">
         <v>407</v>
       </c>
-      <c r="B192" s="3" t="s">
-[...6 lines deleted...]
-        <v>20</v>
+      <c r="D192" s="7" t="s">
+        <v>31</v>
       </c>
       <c r="E192" s="10"/>
       <c r="F192" s="10">
-        <v>363000</v>
+        <v>412000</v>
       </c>
       <c r="G192" s="8"/>
       <c r="H192" s="10" t="str">
         <f>F192*G192</f>
         <v>0</v>
       </c>
       <c r="I192" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="193" spans="1:9">
       <c r="A193" s="3" t="s">
+        <v>408</v>
+      </c>
+      <c r="B193" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="C193" s="3" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>410</v>
       </c>
       <c r="D193" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E193" s="10"/>
       <c r="F193" s="10">
-        <v>359000</v>
+        <v>329000</v>
       </c>
       <c r="G193" s="8"/>
       <c r="H193" s="10" t="str">
         <f>F193*G193</f>
         <v>0</v>
       </c>
       <c r="I193" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="194" spans="1:9">
       <c r="A194" s="3" t="s">
+        <v>410</v>
+      </c>
+      <c r="B194" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="C194" s="3" t="s">
         <v>411</v>
-      </c>
-[...4 lines deleted...]
-        <v>412</v>
       </c>
       <c r="D194" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E194" s="10"/>
       <c r="F194" s="10">
-        <v>379000</v>
+        <v>333000</v>
       </c>
       <c r="G194" s="8"/>
       <c r="H194" s="10" t="str">
         <f>F194*G194</f>
         <v>0</v>
       </c>
       <c r="I194" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="195" spans="1:9">
       <c r="A195" s="3" t="s">
+        <v>412</v>
+      </c>
+      <c r="B195" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="C195" s="3" t="s">
         <v>413</v>
-      </c>
-[...4 lines deleted...]
-        <v>414</v>
       </c>
       <c r="D195" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E195" s="10"/>
       <c r="F195" s="10">
-        <v>398000</v>
+        <v>363000</v>
       </c>
       <c r="G195" s="8"/>
       <c r="H195" s="10" t="str">
         <f>F195*G195</f>
         <v>0</v>
       </c>
       <c r="I195" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="196" spans="1:9">
       <c r="A196" s="3" t="s">
+        <v>414</v>
+      </c>
+      <c r="B196" s="3" t="s">
+        <v>267</v>
+      </c>
+      <c r="C196" s="3" t="s">
         <v>415</v>
-      </c>
-[...4 lines deleted...]
-        <v>417</v>
       </c>
       <c r="D196" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E196" s="10"/>
       <c r="F196" s="10">
-        <v>232000</v>
+        <v>359000</v>
       </c>
       <c r="G196" s="8"/>
       <c r="H196" s="10" t="str">
         <f>F196*G196</f>
         <v>0</v>
       </c>
       <c r="I196" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="197" spans="1:9">
       <c r="A197" s="3" t="s">
-        <v>418</v>
+        <v>416</v>
       </c>
       <c r="B197" s="3" t="s">
-        <v>416</v>
+        <v>267</v>
       </c>
       <c r="C197" s="3" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
       <c r="D197" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E197" s="10"/>
       <c r="F197" s="10">
-        <v>239000</v>
+        <v>379000</v>
       </c>
       <c r="G197" s="8"/>
       <c r="H197" s="10" t="str">
         <f>F197*G197</f>
         <v>0</v>
       </c>
       <c r="I197" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="198" spans="1:9">
       <c r="A198" s="3" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
       <c r="B198" s="3" t="s">
-        <v>416</v>
+        <v>267</v>
       </c>
       <c r="C198" s="3" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="D198" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E198" s="10"/>
       <c r="F198" s="10">
-        <v>275000</v>
+        <v>398000</v>
       </c>
       <c r="G198" s="8"/>
       <c r="H198" s="10" t="str">
         <f>F198*G198</f>
         <v>0</v>
       </c>
       <c r="I198" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="199" spans="1:9">
-      <c r="A199" s="13" t="s">
+      <c r="A199" s="3" t="s">
+        <v>420</v>
+      </c>
+      <c r="B199" s="3" t="s">
+        <v>421</v>
+      </c>
+      <c r="C199" s="3" t="s">
         <v>422</v>
       </c>
-      <c r="B199" s="14"/>
-[...6 lines deleted...]
-      <c r="I199" s="14"/>
+      <c r="D199" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E199" s="10"/>
+      <c r="F199" s="10">
+        <v>232000</v>
+      </c>
+      <c r="G199" s="8"/>
+      <c r="H199" s="10" t="str">
+        <f>F199*G199</f>
+        <v>0</v>
+      </c>
+      <c r="I199" s="8" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="200" spans="1:9">
-      <c r="A200" s="15" t="s">
+      <c r="A200" s="3" t="s">
         <v>423</v>
       </c>
-      <c r="B200" s="16"/>
-[...6 lines deleted...]
-      <c r="I200" s="16"/>
+      <c r="B200" s="3" t="s">
+        <v>421</v>
+      </c>
+      <c r="C200" s="3" t="s">
+        <v>424</v>
+      </c>
+      <c r="D200" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E200" s="10"/>
+      <c r="F200" s="10">
+        <v>239000</v>
+      </c>
+      <c r="G200" s="8"/>
+      <c r="H200" s="10" t="str">
+        <f>F200*G200</f>
+        <v>0</v>
+      </c>
+      <c r="I200" s="8" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="201" spans="1:9">
       <c r="A201" s="3" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="B201" s="3" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="C201" s="3" t="s">
         <v>426</v>
       </c>
-      <c r="D201" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D201" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E201" s="10"/>
       <c r="F201" s="10">
-        <v>16800</v>
+        <v>275000</v>
       </c>
       <c r="G201" s="8"/>
       <c r="H201" s="10" t="str">
         <f>F201*G201</f>
         <v>0</v>
       </c>
       <c r="I201" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="202" spans="1:9">
-      <c r="A202" s="3" t="s">
+      <c r="A202" s="13" t="s">
         <v>427</v>
       </c>
-      <c r="B202" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C202" s="3" t="s">
+      <c r="B202" s="14"/>
+      <c r="C202" s="14"/>
+      <c r="D202" s="14"/>
+      <c r="E202" s="14"/>
+      <c r="F202" s="14"/>
+      <c r="G202" s="14"/>
+      <c r="H202" s="14"/>
+      <c r="I202" s="14"/>
+    </row>
+    <row r="203" spans="1:9">
+      <c r="A203" s="15" t="s">
         <v>428</v>
       </c>
-      <c r="D202" s="5" t="s">
-[...43 lines deleted...]
-      </c>
+      <c r="B203" s="16"/>
+      <c r="C203" s="16"/>
+      <c r="D203" s="16"/>
+      <c r="E203" s="16"/>
+      <c r="F203" s="16"/>
+      <c r="G203" s="16"/>
+      <c r="H203" s="16"/>
+      <c r="I203" s="16"/>
     </row>
     <row r="204" spans="1:9">
       <c r="A204" s="3" t="s">
+        <v>429</v>
+      </c>
+      <c r="B204" s="3" t="s">
+        <v>430</v>
+      </c>
+      <c r="C204" s="3" t="s">
         <v>431</v>
       </c>
-      <c r="B204" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D204" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E204" s="11">
-        <v>29800</v>
+        <v>19800</v>
       </c>
       <c r="F204" s="10">
-        <v>25800</v>
+        <v>16800</v>
       </c>
       <c r="G204" s="8"/>
       <c r="H204" s="10" t="str">
         <f>F204*G204</f>
         <v>0</v>
       </c>
       <c r="I204" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="205" spans="1:9">
       <c r="A205" s="3" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="B205" s="3" t="s">
         <v>180</v>
       </c>
       <c r="C205" s="3" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="D205" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E205" s="11">
-        <v>44800</v>
+        <v>17800</v>
       </c>
       <c r="F205" s="10">
-        <v>34800</v>
+        <v>15800</v>
       </c>
       <c r="G205" s="8"/>
       <c r="H205" s="10" t="str">
         <f>F205*G205</f>
         <v>0</v>
       </c>
       <c r="I205" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="206" spans="1:9">
       <c r="A206" s="3" t="s">
+        <v>434</v>
+      </c>
+      <c r="B206" s="3" t="s">
+        <v>430</v>
+      </c>
+      <c r="C206" s="3" t="s">
         <v>435</v>
       </c>
-      <c r="B206" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D206" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E206" s="11">
-        <v>22800</v>
+        <v>29800</v>
       </c>
       <c r="F206" s="10">
-        <v>18800</v>
+        <v>25800</v>
       </c>
       <c r="G206" s="8"/>
       <c r="H206" s="10" t="str">
         <f>F206*G206</f>
         <v>0</v>
       </c>
       <c r="I206" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="207" spans="1:9">
       <c r="A207" s="3" t="s">
+        <v>436</v>
+      </c>
+      <c r="B207" s="3" t="s">
+        <v>430</v>
+      </c>
+      <c r="C207" s="3" t="s">
         <v>437</v>
       </c>
-      <c r="B207" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D207" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E207" s="11">
-        <v>19800</v>
+        <v>29800</v>
       </c>
       <c r="F207" s="10">
-        <v>16800</v>
+        <v>25800</v>
       </c>
       <c r="G207" s="8"/>
       <c r="H207" s="10" t="str">
         <f>F207*G207</f>
         <v>0</v>
       </c>
       <c r="I207" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="208" spans="1:9">
       <c r="A208" s="3" t="s">
+        <v>438</v>
+      </c>
+      <c r="B208" s="3" t="s">
+        <v>180</v>
+      </c>
+      <c r="C208" s="3" t="s">
         <v>439</v>
       </c>
-      <c r="B208" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D208" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E208" s="11">
-        <v>23800</v>
+        <v>44800</v>
       </c>
       <c r="F208" s="10">
-        <v>19800</v>
+        <v>34800</v>
       </c>
       <c r="G208" s="8"/>
       <c r="H208" s="10" t="str">
         <f>F208*G208</f>
         <v>0</v>
       </c>
       <c r="I208" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="209" spans="1:9">
       <c r="A209" s="3" t="s">
+        <v>440</v>
+      </c>
+      <c r="B209" s="3" t="s">
+        <v>180</v>
+      </c>
+      <c r="C209" s="3" t="s">
         <v>441</v>
       </c>
-      <c r="B209" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D209" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E209" s="11">
-        <v>21800</v>
+        <v>22800</v>
       </c>
       <c r="F209" s="10">
-        <v>17800</v>
+        <v>18800</v>
       </c>
       <c r="G209" s="8"/>
       <c r="H209" s="10" t="str">
         <f>F209*G209</f>
         <v>0</v>
       </c>
       <c r="I209" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="210" spans="1:9">
       <c r="A210" s="3" t="s">
+        <v>442</v>
+      </c>
+      <c r="B210" s="3" t="s">
+        <v>430</v>
+      </c>
+      <c r="C210" s="3" t="s">
         <v>443</v>
       </c>
-      <c r="B210" s="3" t="s">
-[...6 lines deleted...]
-        <v>20</v>
+      <c r="D210" s="5" t="s">
+        <v>15</v>
       </c>
       <c r="E210" s="11">
-        <v>23800</v>
+        <v>19800</v>
       </c>
       <c r="F210" s="10">
-        <v>19800</v>
+        <v>16800</v>
       </c>
       <c r="G210" s="8"/>
       <c r="H210" s="10" t="str">
         <f>F210*G210</f>
         <v>0</v>
       </c>
       <c r="I210" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="211" spans="1:9">
       <c r="A211" s="3" t="s">
+        <v>444</v>
+      </c>
+      <c r="B211" s="3" t="s">
+        <v>430</v>
+      </c>
+      <c r="C211" s="3" t="s">
         <v>445</v>
       </c>
-      <c r="B211" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D211" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E211" s="11">
-        <v>17800</v>
+        <v>23800</v>
       </c>
       <c r="F211" s="10">
-        <v>15800</v>
+        <v>19800</v>
       </c>
       <c r="G211" s="8"/>
       <c r="H211" s="10" t="str">
         <f>F211*G211</f>
         <v>0</v>
       </c>
       <c r="I211" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="212" spans="1:9">
       <c r="A212" s="3" t="s">
+        <v>446</v>
+      </c>
+      <c r="B212" s="3" t="s">
+        <v>430</v>
+      </c>
+      <c r="C212" s="3" t="s">
         <v>447</v>
       </c>
-      <c r="B212" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D212" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="E212" s="10"/>
+      <c r="E212" s="11">
+        <v>21800</v>
+      </c>
       <c r="F212" s="10">
-        <v>23800</v>
+        <v>17800</v>
       </c>
       <c r="G212" s="8"/>
       <c r="H212" s="10" t="str">
         <f>F212*G212</f>
         <v>0</v>
       </c>
       <c r="I212" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="213" spans="1:9">
       <c r="A213" s="3" t="s">
+        <v>448</v>
+      </c>
+      <c r="B213" s="3" t="s">
+        <v>430</v>
+      </c>
+      <c r="C213" s="3" t="s">
         <v>449</v>
-      </c>
-[...4 lines deleted...]
-        <v>450</v>
       </c>
       <c r="D213" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="E213" s="10"/>
+      <c r="E213" s="11">
+        <v>23800</v>
+      </c>
       <c r="F213" s="10">
-        <v>0</v>
+        <v>19800</v>
       </c>
       <c r="G213" s="8"/>
       <c r="H213" s="10" t="str">
         <f>F213*G213</f>
         <v>0</v>
       </c>
       <c r="I213" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="214" spans="1:9">
       <c r="A214" s="3" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="B214" s="3" t="s">
         <v>180</v>
       </c>
       <c r="C214" s="3" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
       <c r="D214" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E214" s="11">
         <v>17800</v>
       </c>
       <c r="F214" s="10">
         <v>15800</v>
       </c>
       <c r="G214" s="8"/>
       <c r="H214" s="10" t="str">
         <f>F214*G214</f>
         <v>0</v>
       </c>
       <c r="I214" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="215" spans="1:9">
       <c r="A215" s="3" t="s">
+        <v>452</v>
+      </c>
+      <c r="B215" s="3" t="s">
+        <v>430</v>
+      </c>
+      <c r="C215" s="3" t="s">
         <v>453</v>
       </c>
-      <c r="B215" s="3" t="s">
-[...6 lines deleted...]
-        <v>31</v>
+      <c r="D215" s="5" t="s">
+        <v>15</v>
       </c>
       <c r="E215" s="11">
-        <v>22800</v>
+        <v>23800</v>
       </c>
       <c r="F215" s="10">
-        <v>18800</v>
+        <v>21800</v>
       </c>
       <c r="G215" s="8"/>
       <c r="H215" s="10" t="str">
         <f>F215*G215</f>
         <v>0</v>
       </c>
       <c r="I215" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="216" spans="1:9">
       <c r="A216" s="3" t="s">
+        <v>454</v>
+      </c>
+      <c r="B216" s="3" t="s">
+        <v>430</v>
+      </c>
+      <c r="C216" s="3" t="s">
         <v>455</v>
       </c>
-      <c r="B216" s="3" t="s">
-[...6 lines deleted...]
-        <v>20</v>
+      <c r="D216" s="5" t="s">
+        <v>15</v>
       </c>
       <c r="E216" s="10"/>
       <c r="F216" s="10">
-        <v>22800</v>
+        <v>23800</v>
       </c>
       <c r="G216" s="8"/>
       <c r="H216" s="10" t="str">
         <f>F216*G216</f>
         <v>0</v>
       </c>
       <c r="I216" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="217" spans="1:9">
       <c r="A217" s="3" t="s">
+        <v>456</v>
+      </c>
+      <c r="B217" s="3" t="s">
+        <v>180</v>
+      </c>
+      <c r="C217" s="3" t="s">
         <v>457</v>
       </c>
-      <c r="B217" s="3" t="s">
-[...8 lines deleted...]
-      <c r="E217" s="10"/>
+      <c r="D217" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E217" s="11">
+        <v>17800</v>
+      </c>
       <c r="F217" s="10">
-        <v>23800</v>
+        <v>15800</v>
       </c>
       <c r="G217" s="8"/>
       <c r="H217" s="10" t="str">
         <f>F217*G217</f>
         <v>0</v>
       </c>
       <c r="I217" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="218" spans="1:9">
       <c r="A218" s="3" t="s">
+        <v>458</v>
+      </c>
+      <c r="B218" s="3" t="s">
+        <v>180</v>
+      </c>
+      <c r="C218" s="3" t="s">
         <v>459</v>
       </c>
-      <c r="B218" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D218" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="E218" s="10"/>
+      <c r="E218" s="11">
+        <v>22800</v>
+      </c>
       <c r="F218" s="10">
-        <v>23800</v>
+        <v>18800</v>
       </c>
       <c r="G218" s="8"/>
       <c r="H218" s="10" t="str">
         <f>F218*G218</f>
         <v>0</v>
       </c>
       <c r="I218" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="219" spans="1:9">
       <c r="A219" s="3" t="s">
+        <v>460</v>
+      </c>
+      <c r="B219" s="3" t="s">
+        <v>180</v>
+      </c>
+      <c r="C219" s="3" t="s">
         <v>461</v>
-      </c>
-[...4 lines deleted...]
-        <v>462</v>
       </c>
       <c r="D219" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E219" s="10"/>
       <c r="F219" s="10">
-        <v>0</v>
+        <v>22800</v>
       </c>
       <c r="G219" s="8"/>
       <c r="H219" s="10" t="str">
         <f>F219*G219</f>
         <v>0</v>
       </c>
       <c r="I219" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="220" spans="1:9">
       <c r="A220" s="3" t="s">
+        <v>462</v>
+      </c>
+      <c r="B220" s="3" t="s">
+        <v>430</v>
+      </c>
+      <c r="C220" s="3" t="s">
         <v>463</v>
       </c>
-      <c r="B220" s="3" t="s">
-[...8 lines deleted...]
-      <c r="E220" s="10"/>
+      <c r="D220" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E220" s="11">
+        <v>23800</v>
+      </c>
       <c r="F220" s="10">
-        <v>0</v>
+        <v>21800</v>
       </c>
       <c r="G220" s="8"/>
       <c r="H220" s="10" t="str">
         <f>F220*G220</f>
         <v>0</v>
       </c>
       <c r="I220" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="221" spans="1:9">
       <c r="A221" s="3" t="s">
+        <v>464</v>
+      </c>
+      <c r="B221" s="3" t="s">
+        <v>430</v>
+      </c>
+      <c r="C221" s="3" t="s">
         <v>465</v>
       </c>
-      <c r="B221" s="3" t="s">
-[...8 lines deleted...]
-      <c r="E221" s="10"/>
+      <c r="D221" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E221" s="11">
+        <v>23800</v>
+      </c>
       <c r="F221" s="10">
-        <v>0</v>
+        <v>21800</v>
       </c>
       <c r="G221" s="8"/>
       <c r="H221" s="10" t="str">
         <f>F221*G221</f>
         <v>0</v>
       </c>
       <c r="I221" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="222" spans="1:9">
       <c r="A222" s="3" t="s">
-        <v>468</v>
+        <v>466</v>
       </c>
       <c r="B222" s="3" t="s">
-        <v>466</v>
+        <v>430</v>
       </c>
       <c r="C222" s="3" t="s">
-        <v>469</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>467</v>
+      </c>
+      <c r="D222" s="5" t="s">
+        <v>15</v>
       </c>
       <c r="E222" s="10"/>
       <c r="F222" s="10">
-        <v>0</v>
+        <v>23800</v>
       </c>
       <c r="G222" s="8"/>
       <c r="H222" s="10" t="str">
         <f>F222*G222</f>
         <v>0</v>
       </c>
       <c r="I222" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="223" spans="1:9">
-      <c r="A223" s="15" t="s">
-[...9 lines deleted...]
-      <c r="I223" s="16"/>
+      <c r="A223" s="3" t="s">
+        <v>468</v>
+      </c>
+      <c r="B223" s="3" t="s">
+        <v>430</v>
+      </c>
+      <c r="C223" s="3" t="s">
+        <v>469</v>
+      </c>
+      <c r="D223" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E223" s="10"/>
+      <c r="F223" s="10">
+        <v>23800</v>
+      </c>
+      <c r="G223" s="8"/>
+      <c r="H223" s="10" t="str">
+        <f>F223*G223</f>
+        <v>0</v>
+      </c>
+      <c r="I223" s="8" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="224" spans="1:9">
       <c r="A224" s="3" t="s">
+        <v>470</v>
+      </c>
+      <c r="B224" s="3" t="s">
         <v>471</v>
       </c>
-      <c r="B224" s="3" t="s">
+      <c r="C224" s="3" t="s">
         <v>472</v>
-      </c>
-[...1 lines deleted...]
-        <v>473</v>
       </c>
       <c r="D224" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E224" s="10"/>
       <c r="F224" s="10">
-        <v>980</v>
+        <v>59800</v>
       </c>
       <c r="G224" s="8"/>
       <c r="H224" s="10" t="str">
         <f>F224*G224</f>
         <v>0</v>
       </c>
       <c r="I224" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="225" spans="1:9">
       <c r="A225" s="3" t="s">
+        <v>473</v>
+      </c>
+      <c r="B225" s="3" t="s">
+        <v>471</v>
+      </c>
+      <c r="C225" s="3" t="s">
         <v>474</v>
-      </c>
-[...4 lines deleted...]
-        <v>476</v>
       </c>
       <c r="D225" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E225" s="10"/>
       <c r="F225" s="10">
-        <v>490</v>
+        <v>59800</v>
       </c>
       <c r="G225" s="8"/>
       <c r="H225" s="10" t="str">
         <f>F225*G225</f>
         <v>0</v>
       </c>
       <c r="I225" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="226" spans="1:9">
-      <c r="A226" s="3" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="A226" s="15" t="s">
+        <v>475</v>
+      </c>
+      <c r="B226" s="16"/>
+      <c r="C226" s="16"/>
+      <c r="D226" s="16"/>
+      <c r="E226" s="16"/>
+      <c r="F226" s="16"/>
+      <c r="G226" s="16"/>
+      <c r="H226" s="16"/>
+      <c r="I226" s="16"/>
     </row>
     <row r="227" spans="1:9">
       <c r="A227" s="3" t="s">
-        <v>480</v>
+        <v>476</v>
       </c>
       <c r="B227" s="3" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
       <c r="C227" s="3" t="s">
-        <v>482</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>478</v>
+      </c>
+      <c r="D227" s="7" t="s">
+        <v>31</v>
       </c>
       <c r="E227" s="10"/>
       <c r="F227" s="10">
-        <v>1380</v>
+        <v>980</v>
       </c>
       <c r="G227" s="8"/>
       <c r="H227" s="10" t="str">
         <f>F227*G227</f>
         <v>0</v>
       </c>
       <c r="I227" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="228" spans="1:9">
       <c r="A228" s="3" t="s">
-        <v>483</v>
+        <v>479</v>
       </c>
       <c r="B228" s="3" t="s">
-        <v>484</v>
+        <v>480</v>
       </c>
       <c r="C228" s="3" t="s">
-        <v>485</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>481</v>
+      </c>
+      <c r="D228" s="5" t="s">
+        <v>15</v>
       </c>
       <c r="E228" s="10"/>
       <c r="F228" s="10">
-        <v>1480</v>
+        <v>490</v>
       </c>
       <c r="G228" s="8"/>
       <c r="H228" s="10" t="str">
         <f>F228*G228</f>
         <v>0</v>
       </c>
       <c r="I228" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="229" spans="1:9">
       <c r="A229" s="3" t="s">
-        <v>486</v>
+        <v>482</v>
       </c>
       <c r="B229" s="3" t="s">
-        <v>472</v>
+        <v>483</v>
       </c>
       <c r="C229" s="3" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
       <c r="D229" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E229" s="10"/>
       <c r="F229" s="10">
-        <v>1280</v>
+        <v>890</v>
       </c>
       <c r="G229" s="8"/>
       <c r="H229" s="10" t="str">
         <f>F229*G229</f>
         <v>0</v>
       </c>
       <c r="I229" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="230" spans="1:9">
       <c r="A230" s="3" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="B230" s="3" t="s">
-        <v>489</v>
+        <v>486</v>
       </c>
       <c r="C230" s="3" t="s">
-        <v>490</v>
+        <v>487</v>
       </c>
       <c r="D230" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E230" s="10"/>
       <c r="F230" s="10">
-        <v>480</v>
+        <v>1380</v>
       </c>
       <c r="G230" s="8"/>
       <c r="H230" s="10" t="str">
         <f>F230*G230</f>
         <v>0</v>
       </c>
       <c r="I230" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="231" spans="1:9">
       <c r="A231" s="3" t="s">
-        <v>491</v>
+        <v>488</v>
       </c>
       <c r="B231" s="3" t="s">
-        <v>492</v>
+        <v>489</v>
       </c>
       <c r="C231" s="3" t="s">
-        <v>493</v>
+        <v>490</v>
       </c>
       <c r="D231" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E231" s="10"/>
       <c r="F231" s="10">
-        <v>990</v>
+        <v>1480</v>
       </c>
       <c r="G231" s="8"/>
       <c r="H231" s="10" t="str">
         <f>F231*G231</f>
         <v>0</v>
       </c>
       <c r="I231" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="232" spans="1:9">
       <c r="A232" s="3" t="s">
-        <v>494</v>
+        <v>491</v>
       </c>
       <c r="B232" s="3" t="s">
-        <v>495</v>
+        <v>477</v>
       </c>
       <c r="C232" s="3" t="s">
-        <v>496</v>
+        <v>492</v>
       </c>
       <c r="D232" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E232" s="10"/>
       <c r="F232" s="10">
-        <v>490</v>
+        <v>1280</v>
       </c>
       <c r="G232" s="8"/>
       <c r="H232" s="10" t="str">
         <f>F232*G232</f>
         <v>0</v>
       </c>
       <c r="I232" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="233" spans="1:9">
       <c r="A233" s="3" t="s">
-        <v>497</v>
+        <v>493</v>
       </c>
       <c r="B233" s="3" t="s">
-        <v>498</v>
+        <v>494</v>
       </c>
       <c r="C233" s="3" t="s">
-        <v>499</v>
+        <v>495</v>
       </c>
       <c r="D233" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E233" s="10"/>
       <c r="F233" s="10">
-        <v>790</v>
+        <v>480</v>
       </c>
       <c r="G233" s="8"/>
       <c r="H233" s="10" t="str">
         <f>F233*G233</f>
         <v>0</v>
       </c>
       <c r="I233" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="234" spans="1:9">
       <c r="A234" s="3" t="s">
-        <v>500</v>
+        <v>496</v>
       </c>
       <c r="B234" s="3" t="s">
-        <v>501</v>
+        <v>497</v>
       </c>
       <c r="C234" s="3" t="s">
-        <v>502</v>
+        <v>498</v>
       </c>
       <c r="D234" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E234" s="10"/>
       <c r="F234" s="10">
-        <v>1980</v>
+        <v>990</v>
       </c>
       <c r="G234" s="8"/>
       <c r="H234" s="10" t="str">
         <f>F234*G234</f>
         <v>0</v>
       </c>
       <c r="I234" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="235" spans="1:9">
       <c r="A235" s="3" t="s">
-        <v>503</v>
+        <v>499</v>
       </c>
       <c r="B235" s="3" t="s">
-        <v>504</v>
+        <v>500</v>
       </c>
       <c r="C235" s="3" t="s">
-        <v>505</v>
+        <v>501</v>
       </c>
       <c r="D235" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E235" s="10"/>
       <c r="F235" s="10">
-        <v>4900</v>
+        <v>490</v>
       </c>
       <c r="G235" s="8"/>
       <c r="H235" s="10" t="str">
         <f>F235*G235</f>
         <v>0</v>
       </c>
       <c r="I235" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="236" spans="1:9">
       <c r="A236" s="3" t="s">
-        <v>506</v>
+        <v>502</v>
       </c>
       <c r="B236" s="3" t="s">
-        <v>507</v>
+        <v>503</v>
       </c>
       <c r="C236" s="3" t="s">
-        <v>508</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>504</v>
+      </c>
+      <c r="D236" s="7" t="s">
+        <v>31</v>
       </c>
       <c r="E236" s="10"/>
       <c r="F236" s="10">
-        <v>55800</v>
+        <v>790</v>
       </c>
       <c r="G236" s="8"/>
       <c r="H236" s="10" t="str">
         <f>F236*G236</f>
         <v>0</v>
       </c>
       <c r="I236" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="237" spans="1:9">
       <c r="A237" s="3" t="s">
-        <v>509</v>
+        <v>505</v>
       </c>
       <c r="B237" s="3" t="s">
-        <v>510</v>
+        <v>506</v>
       </c>
       <c r="C237" s="3" t="s">
-        <v>511</v>
+        <v>507</v>
       </c>
       <c r="D237" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E237" s="10"/>
       <c r="F237" s="10">
-        <v>8900</v>
+        <v>1980</v>
       </c>
       <c r="G237" s="8"/>
       <c r="H237" s="10" t="str">
         <f>F237*G237</f>
         <v>0</v>
       </c>
       <c r="I237" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="238" spans="1:9">
       <c r="A238" s="3" t="s">
-        <v>512</v>
+        <v>508</v>
       </c>
       <c r="B238" s="3" t="s">
-        <v>513</v>
+        <v>509</v>
       </c>
       <c r="C238" s="3" t="s">
-        <v>514</v>
+        <v>510</v>
       </c>
       <c r="D238" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E238" s="10"/>
       <c r="F238" s="10">
-        <v>1900</v>
+        <v>4900</v>
       </c>
       <c r="G238" s="8"/>
       <c r="H238" s="10" t="str">
         <f>F238*G238</f>
         <v>0</v>
       </c>
       <c r="I238" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="239" spans="1:9">
       <c r="A239" s="3" t="s">
-        <v>515</v>
+        <v>511</v>
       </c>
       <c r="B239" s="3" t="s">
-        <v>516</v>
+        <v>512</v>
       </c>
       <c r="C239" s="3" t="s">
-        <v>517</v>
+        <v>513</v>
       </c>
       <c r="D239" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E239" s="10"/>
       <c r="F239" s="10">
-        <v>800</v>
+        <v>55800</v>
       </c>
       <c r="G239" s="8"/>
       <c r="H239" s="10" t="str">
         <f>F239*G239</f>
         <v>0</v>
       </c>
       <c r="I239" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="240" spans="1:9">
       <c r="A240" s="3" t="s">
-        <v>518</v>
+        <v>514</v>
       </c>
       <c r="B240" s="3" t="s">
+        <v>515</v>
+      </c>
+      <c r="C240" s="3" t="s">
         <v>516</v>
-      </c>
-[...1 lines deleted...]
-        <v>519</v>
       </c>
       <c r="D240" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E240" s="10"/>
       <c r="F240" s="10">
-        <v>1400</v>
+        <v>8900</v>
       </c>
       <c r="G240" s="8"/>
       <c r="H240" s="10" t="str">
         <f>F240*G240</f>
         <v>0</v>
       </c>
       <c r="I240" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="241" spans="1:9">
       <c r="A241" s="3" t="s">
-        <v>520</v>
+        <v>517</v>
       </c>
       <c r="B241" s="3" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="C241" s="3" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="D241" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E241" s="10"/>
       <c r="F241" s="10">
         <v>1900</v>
       </c>
       <c r="G241" s="8"/>
       <c r="H241" s="10" t="str">
         <f>F241*G241</f>
         <v>0</v>
       </c>
       <c r="I241" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="242" spans="1:9">
       <c r="A242" s="3" t="s">
+        <v>520</v>
+      </c>
+      <c r="B242" s="3" t="s">
+        <v>521</v>
+      </c>
+      <c r="C242" s="3" t="s">
         <v>522</v>
-      </c>
-[...4 lines deleted...]
-        <v>524</v>
       </c>
       <c r="D242" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E242" s="10"/>
       <c r="F242" s="10">
-        <v>2000</v>
+        <v>800</v>
       </c>
       <c r="G242" s="8"/>
       <c r="H242" s="10" t="str">
         <f>F242*G242</f>
         <v>0</v>
       </c>
       <c r="I242" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="243" spans="1:9">
       <c r="A243" s="3" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="B243" s="3" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="C243" s="3" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="D243" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E243" s="10"/>
       <c r="F243" s="10">
-        <v>3000</v>
+        <v>1400</v>
       </c>
       <c r="G243" s="8"/>
       <c r="H243" s="10" t="str">
         <f>F243*G243</f>
         <v>0</v>
       </c>
       <c r="I243" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="244" spans="1:9">
       <c r="A244" s="3" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
       <c r="B244" s="3" t="s">
-        <v>528</v>
+        <v>521</v>
       </c>
       <c r="C244" s="3" t="s">
-        <v>529</v>
+        <v>526</v>
       </c>
       <c r="D244" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E244" s="10"/>
       <c r="F244" s="10">
-        <v>3900</v>
+        <v>1900</v>
       </c>
       <c r="G244" s="8"/>
       <c r="H244" s="10" t="str">
         <f>F244*G244</f>
         <v>0</v>
       </c>
       <c r="I244" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="245" spans="1:9">
-      <c r="A245" s="13" t="s">
+      <c r="A245" s="3" t="s">
+        <v>527</v>
+      </c>
+      <c r="B245" s="3" t="s">
+        <v>528</v>
+      </c>
+      <c r="C245" s="3" t="s">
+        <v>529</v>
+      </c>
+      <c r="D245" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E245" s="10"/>
+      <c r="F245" s="10">
+        <v>2000</v>
+      </c>
+      <c r="G245" s="8"/>
+      <c r="H245" s="10" t="str">
+        <f>F245*G245</f>
+        <v>0</v>
+      </c>
+      <c r="I245" s="8" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="246" spans="1:9">
+      <c r="A246" s="3" t="s">
         <v>530</v>
       </c>
-      <c r="B245" s="14"/>
-[...9 lines deleted...]
-      <c r="A246" s="15" t="s">
+      <c r="B246" s="3" t="s">
+        <v>528</v>
+      </c>
+      <c r="C246" s="3" t="s">
         <v>531</v>
       </c>
-      <c r="B246" s="16"/>
-[...6 lines deleted...]
-      <c r="I246" s="16"/>
+      <c r="D246" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E246" s="10"/>
+      <c r="F246" s="10">
+        <v>3000</v>
+      </c>
+      <c r="G246" s="8"/>
+      <c r="H246" s="10" t="str">
+        <f>F246*G246</f>
+        <v>0</v>
+      </c>
+      <c r="I246" s="8" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="247" spans="1:9">
       <c r="A247" s="3" t="s">
         <v>532</v>
       </c>
       <c r="B247" s="3" t="s">
         <v>533</v>
       </c>
       <c r="C247" s="3" t="s">
         <v>534</v>
       </c>
       <c r="D247" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="E247" s="11">
-[...1 lines deleted...]
-      </c>
+      <c r="E247" s="10"/>
       <c r="F247" s="10">
-        <v>26800</v>
+        <v>3900</v>
       </c>
       <c r="G247" s="8"/>
       <c r="H247" s="10" t="str">
         <f>F247*G247</f>
         <v>0</v>
       </c>
       <c r="I247" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="248" spans="1:9">
       <c r="A248" s="3" t="s">
         <v>535</v>
       </c>
       <c r="B248" s="3" t="s">
-        <v>533</v>
+        <v>536</v>
       </c>
       <c r="C248" s="3" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="D248" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="E248" s="11">
-[...1 lines deleted...]
-      </c>
+      <c r="E248" s="10"/>
       <c r="F248" s="10">
-        <v>49800</v>
+        <v>3800</v>
       </c>
       <c r="G248" s="8"/>
       <c r="H248" s="10" t="str">
         <f>F248*G248</f>
         <v>0</v>
       </c>
       <c r="I248" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="249" spans="1:9">
       <c r="A249" s="3" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="B249" s="3" t="s">
-        <v>533</v>
+        <v>536</v>
       </c>
       <c r="C249" s="3" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="D249" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="E249" s="11">
-[...1 lines deleted...]
-      </c>
+      <c r="E249" s="10"/>
       <c r="F249" s="10">
-        <v>89800</v>
+        <v>3800</v>
       </c>
       <c r="G249" s="8"/>
       <c r="H249" s="10" t="str">
         <f>F249*G249</f>
         <v>0</v>
       </c>
       <c r="I249" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="250" spans="1:9">
       <c r="A250" s="3" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="B250" s="3" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="C250" s="3" t="s">
-        <v>541</v>
-[...6 lines deleted...]
-      </c>
+        <v>542</v>
+      </c>
+      <c r="D250" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E250" s="10"/>
       <c r="F250" s="10">
-        <v>69800</v>
+        <v>1900</v>
       </c>
       <c r="G250" s="8"/>
       <c r="H250" s="10" t="str">
         <f>F250*G250</f>
         <v>0</v>
       </c>
       <c r="I250" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="251" spans="1:9">
       <c r="A251" s="3" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="B251" s="3" t="s">
-        <v>533</v>
+        <v>541</v>
       </c>
       <c r="C251" s="3" t="s">
-        <v>543</v>
-[...6 lines deleted...]
-      </c>
+        <v>544</v>
+      </c>
+      <c r="D251" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E251" s="10"/>
       <c r="F251" s="10">
-        <v>99800</v>
+        <v>1900</v>
       </c>
       <c r="G251" s="8"/>
       <c r="H251" s="10" t="str">
         <f>F251*G251</f>
         <v>0</v>
       </c>
       <c r="I251" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="252" spans="1:9">
       <c r="A252" s="3" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="B252" s="3" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="C252" s="3" t="s">
-        <v>546</v>
-[...6 lines deleted...]
-      </c>
+        <v>547</v>
+      </c>
+      <c r="D252" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E252" s="10"/>
       <c r="F252" s="10">
-        <v>119800</v>
+        <v>9800</v>
       </c>
       <c r="G252" s="8"/>
       <c r="H252" s="10" t="str">
         <f>F252*G252</f>
         <v>0</v>
       </c>
       <c r="I252" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="253" spans="1:9">
       <c r="A253" s="3" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="B253" s="3" t="s">
-        <v>533</v>
+        <v>546</v>
       </c>
       <c r="C253" s="3" t="s">
-        <v>548</v>
-[...6 lines deleted...]
-      </c>
+        <v>549</v>
+      </c>
+      <c r="D253" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E253" s="10"/>
       <c r="F253" s="10">
-        <v>49800</v>
+        <v>9800</v>
       </c>
       <c r="G253" s="8"/>
       <c r="H253" s="10" t="str">
         <f>F253*G253</f>
         <v>0</v>
       </c>
       <c r="I253" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="254" spans="1:9">
       <c r="A254" s="3" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="B254" s="3" t="s">
-        <v>533</v>
+        <v>546</v>
       </c>
       <c r="C254" s="3" t="s">
-        <v>550</v>
-[...6 lines deleted...]
-      </c>
+        <v>551</v>
+      </c>
+      <c r="D254" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E254" s="10"/>
       <c r="F254" s="10">
-        <v>33800</v>
+        <v>9800</v>
       </c>
       <c r="G254" s="8"/>
       <c r="H254" s="10" t="str">
         <f>F254*G254</f>
         <v>0</v>
       </c>
       <c r="I254" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="255" spans="1:9">
-      <c r="A255" s="3" t="s">
-[...5 lines deleted...]
-      <c r="C255" s="3" t="s">
+      <c r="A255" s="13" t="s">
         <v>552</v>
       </c>
-      <c r="D255" s="6" t="s">
-[...15 lines deleted...]
-      </c>
+      <c r="B255" s="14"/>
+      <c r="C255" s="14"/>
+      <c r="D255" s="14"/>
+      <c r="E255" s="14"/>
+      <c r="F255" s="14"/>
+      <c r="G255" s="14"/>
+      <c r="H255" s="14"/>
+      <c r="I255" s="14"/>
     </row>
     <row r="256" spans="1:9">
-      <c r="A256" s="3" t="s">
+      <c r="A256" s="15" t="s">
         <v>553</v>
       </c>
-      <c r="B256" s="3" t="s">
-[...21 lines deleted...]
-      </c>
+      <c r="B256" s="16"/>
+      <c r="C256" s="16"/>
+      <c r="D256" s="16"/>
+      <c r="E256" s="16"/>
+      <c r="F256" s="16"/>
+      <c r="G256" s="16"/>
+      <c r="H256" s="16"/>
+      <c r="I256" s="16"/>
     </row>
     <row r="257" spans="1:9">
       <c r="A257" s="3" t="s">
+        <v>554</v>
+      </c>
+      <c r="B257" s="3" t="s">
         <v>555</v>
-      </c>
-[...1 lines deleted...]
-        <v>533</v>
       </c>
       <c r="C257" s="3" t="s">
         <v>556</v>
       </c>
       <c r="D257" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E257" s="11">
-        <v>35800</v>
+        <v>29800</v>
       </c>
       <c r="F257" s="10">
-        <v>33800</v>
+        <v>26800</v>
       </c>
       <c r="G257" s="8"/>
       <c r="H257" s="10" t="str">
         <f>F257*G257</f>
         <v>0</v>
       </c>
       <c r="I257" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="258" spans="1:9">
       <c r="A258" s="3" t="s">
         <v>557</v>
       </c>
       <c r="B258" s="3" t="s">
-        <v>533</v>
+        <v>555</v>
       </c>
       <c r="C258" s="3" t="s">
         <v>558</v>
       </c>
       <c r="D258" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E258" s="11">
-        <v>84800</v>
+        <v>59800</v>
       </c>
       <c r="F258" s="10">
-        <v>79800</v>
+        <v>49800</v>
       </c>
       <c r="G258" s="8"/>
       <c r="H258" s="10" t="str">
         <f>F258*G258</f>
         <v>0</v>
       </c>
       <c r="I258" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="259" spans="1:9">
       <c r="A259" s="3" t="s">
         <v>559</v>
       </c>
       <c r="B259" s="3" t="s">
-        <v>533</v>
+        <v>555</v>
       </c>
       <c r="C259" s="3" t="s">
         <v>560</v>
       </c>
       <c r="D259" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E259" s="11">
-        <v>59800</v>
+        <v>99800</v>
       </c>
       <c r="F259" s="10">
-        <v>39800</v>
+        <v>89800</v>
       </c>
       <c r="G259" s="8"/>
       <c r="H259" s="10" t="str">
         <f>F259*G259</f>
         <v>0</v>
       </c>
       <c r="I259" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="260" spans="1:9">
-      <c r="A260" s="15" t="s">
+      <c r="A260" s="3" t="s">
         <v>561</v>
       </c>
-      <c r="B260" s="16"/>
-[...6 lines deleted...]
-      <c r="I260" s="16"/>
+      <c r="B260" s="3" t="s">
+        <v>562</v>
+      </c>
+      <c r="C260" s="3" t="s">
+        <v>563</v>
+      </c>
+      <c r="D260" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E260" s="11">
+        <v>79800</v>
+      </c>
+      <c r="F260" s="10">
+        <v>69800</v>
+      </c>
+      <c r="G260" s="8"/>
+      <c r="H260" s="10" t="str">
+        <f>F260*G260</f>
+        <v>0</v>
+      </c>
+      <c r="I260" s="8" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="261" spans="1:9">
       <c r="A261" s="3" t="s">
-        <v>562</v>
+        <v>564</v>
       </c>
       <c r="B261" s="3" t="s">
-        <v>170</v>
+        <v>555</v>
       </c>
       <c r="C261" s="3" t="s">
-        <v>563</v>
-[...4 lines deleted...]
-      <c r="E261" s="10"/>
+        <v>565</v>
+      </c>
+      <c r="D261" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E261" s="11">
+        <v>129800</v>
+      </c>
       <c r="F261" s="10">
-        <v>19800</v>
+        <v>99800</v>
       </c>
       <c r="G261" s="8"/>
       <c r="H261" s="10" t="str">
         <f>F261*G261</f>
         <v>0</v>
       </c>
       <c r="I261" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="262" spans="1:9">
       <c r="A262" s="3" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
       <c r="B262" s="3" t="s">
-        <v>533</v>
+        <v>567</v>
       </c>
       <c r="C262" s="3" t="s">
-        <v>565</v>
+        <v>568</v>
       </c>
       <c r="D262" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E262" s="11">
-        <v>44800</v>
+        <v>139800</v>
       </c>
       <c r="F262" s="10">
-        <v>39800</v>
+        <v>119800</v>
       </c>
       <c r="G262" s="8"/>
       <c r="H262" s="10" t="str">
         <f>F262*G262</f>
         <v>0</v>
       </c>
       <c r="I262" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="263" spans="1:9">
       <c r="A263" s="3" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="B263" s="3" t="s">
-        <v>533</v>
+        <v>555</v>
       </c>
       <c r="C263" s="3" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
       <c r="D263" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E263" s="11">
         <v>59800</v>
       </c>
       <c r="F263" s="10">
         <v>49800</v>
       </c>
       <c r="G263" s="8"/>
       <c r="H263" s="10" t="str">
         <f>F263*G263</f>
         <v>0</v>
       </c>
       <c r="I263" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="264" spans="1:9">
       <c r="A264" s="3" t="s">
-        <v>568</v>
+        <v>571</v>
       </c>
       <c r="B264" s="3" t="s">
-        <v>533</v>
+        <v>555</v>
       </c>
       <c r="C264" s="3" t="s">
-        <v>569</v>
+        <v>572</v>
       </c>
       <c r="D264" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E264" s="11">
-        <v>44800</v>
+        <v>35800</v>
       </c>
       <c r="F264" s="10">
-        <v>39800</v>
+        <v>33800</v>
       </c>
       <c r="G264" s="8"/>
       <c r="H264" s="10" t="str">
         <f>F264*G264</f>
         <v>0</v>
       </c>
       <c r="I264" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="265" spans="1:9">
       <c r="A265" s="3" t="s">
-        <v>570</v>
+        <v>573</v>
       </c>
       <c r="B265" s="3" t="s">
-        <v>170</v>
+        <v>555</v>
       </c>
       <c r="C265" s="3" t="s">
-        <v>571</v>
-[...4 lines deleted...]
-      <c r="E265" s="10"/>
+        <v>574</v>
+      </c>
+      <c r="D265" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E265" s="11">
+        <v>84800</v>
+      </c>
       <c r="F265" s="10">
-        <v>29800</v>
+        <v>79800</v>
       </c>
       <c r="G265" s="8"/>
       <c r="H265" s="10" t="str">
         <f>F265*G265</f>
         <v>0</v>
       </c>
       <c r="I265" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="266" spans="1:9">
       <c r="A266" s="3" t="s">
-        <v>572</v>
+        <v>575</v>
       </c>
       <c r="B266" s="3" t="s">
-        <v>170</v>
+        <v>555</v>
       </c>
       <c r="C266" s="3" t="s">
-        <v>573</v>
-[...4 lines deleted...]
-      <c r="E266" s="10"/>
+        <v>576</v>
+      </c>
+      <c r="D266" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E266" s="11">
+        <v>99800</v>
+      </c>
       <c r="F266" s="10">
-        <v>29800</v>
+        <v>79800</v>
       </c>
       <c r="G266" s="8"/>
       <c r="H266" s="10" t="str">
         <f>F266*G266</f>
         <v>0</v>
       </c>
       <c r="I266" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="267" spans="1:9">
       <c r="A267" s="3" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="B267" s="3" t="s">
-        <v>170</v>
+        <v>555</v>
       </c>
       <c r="C267" s="3" t="s">
-        <v>575</v>
-[...4 lines deleted...]
-      <c r="E267" s="10"/>
+        <v>578</v>
+      </c>
+      <c r="D267" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E267" s="11">
+        <v>35800</v>
+      </c>
       <c r="F267" s="10">
-        <v>19800</v>
+        <v>33800</v>
       </c>
       <c r="G267" s="8"/>
       <c r="H267" s="10" t="str">
         <f>F267*G267</f>
         <v>0</v>
       </c>
       <c r="I267" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="268" spans="1:9">
-      <c r="A268" s="15" t="s">
-[...9 lines deleted...]
-      <c r="I268" s="16"/>
+      <c r="A268" s="3" t="s">
+        <v>579</v>
+      </c>
+      <c r="B268" s="3" t="s">
+        <v>555</v>
+      </c>
+      <c r="C268" s="3" t="s">
+        <v>580</v>
+      </c>
+      <c r="D268" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E268" s="11">
+        <v>84800</v>
+      </c>
+      <c r="F268" s="10">
+        <v>79800</v>
+      </c>
+      <c r="G268" s="8"/>
+      <c r="H268" s="10" t="str">
+        <f>F268*G268</f>
+        <v>0</v>
+      </c>
+      <c r="I268" s="8" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="269" spans="1:9">
       <c r="A269" s="3" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="B269" s="3" t="s">
-        <v>578</v>
+        <v>555</v>
       </c>
       <c r="C269" s="3" t="s">
-        <v>579</v>
+        <v>582</v>
       </c>
       <c r="D269" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E269" s="11">
-        <v>69800</v>
+        <v>59800</v>
       </c>
       <c r="F269" s="10">
-        <v>59800</v>
+        <v>39800</v>
       </c>
       <c r="G269" s="8"/>
       <c r="H269" s="10" t="str">
         <f>F269*G269</f>
         <v>0</v>
       </c>
       <c r="I269" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="270" spans="1:9">
       <c r="A270" s="3" t="s">
-        <v>580</v>
+        <v>583</v>
       </c>
       <c r="B270" s="3" t="s">
-        <v>578</v>
+        <v>584</v>
       </c>
       <c r="C270" s="3" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
       <c r="D270" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="E270" s="11">
-[...1 lines deleted...]
-      </c>
+      <c r="E270" s="10"/>
       <c r="F270" s="10">
-        <v>34800</v>
+        <v>179800</v>
       </c>
       <c r="G270" s="8"/>
       <c r="H270" s="10" t="str">
         <f>F270*G270</f>
         <v>0</v>
       </c>
       <c r="I270" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="271" spans="1:9">
       <c r="A271" s="3" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="B271" s="3" t="s">
-        <v>578</v>
+        <v>584</v>
       </c>
       <c r="C271" s="3" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="D271" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="E271" s="11">
-[...1 lines deleted...]
-      </c>
+      <c r="E271" s="10"/>
       <c r="F271" s="10">
-        <v>34800</v>
+        <v>199800</v>
       </c>
       <c r="G271" s="8"/>
       <c r="H271" s="10" t="str">
         <f>F271*G271</f>
         <v>0</v>
       </c>
       <c r="I271" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="272" spans="1:9">
-      <c r="A272" s="15" t="s">
+      <c r="A272" s="3" t="s">
+        <v>588</v>
+      </c>
+      <c r="B272" s="3" t="s">
         <v>584</v>
       </c>
-      <c r="B272" s="16"/>
-[...6 lines deleted...]
-      <c r="I272" s="16"/>
+      <c r="C272" s="3" t="s">
+        <v>589</v>
+      </c>
+      <c r="D272" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E272" s="10"/>
+      <c r="F272" s="10">
+        <v>199800</v>
+      </c>
+      <c r="G272" s="8"/>
+      <c r="H272" s="10" t="str">
+        <f>F272*G272</f>
+        <v>0</v>
+      </c>
+      <c r="I272" s="8" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="273" spans="1:9">
       <c r="A273" s="3" t="s">
-        <v>585</v>
+        <v>590</v>
       </c>
       <c r="B273" s="3" t="s">
-        <v>586</v>
+        <v>591</v>
       </c>
       <c r="C273" s="3" t="s">
-        <v>587</v>
+        <v>592</v>
       </c>
       <c r="D273" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E273" s="10"/>
       <c r="F273" s="10">
-        <v>1990</v>
+        <v>0</v>
       </c>
       <c r="G273" s="8"/>
       <c r="H273" s="10" t="str">
         <f>F273*G273</f>
         <v>0</v>
       </c>
       <c r="I273" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="274" spans="1:9">
-      <c r="A274" s="3" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="A274" s="15" t="s">
+        <v>593</v>
+      </c>
+      <c r="B274" s="16"/>
+      <c r="C274" s="16"/>
+      <c r="D274" s="16"/>
+      <c r="E274" s="16"/>
+      <c r="F274" s="16"/>
+      <c r="G274" s="16"/>
+      <c r="H274" s="16"/>
+      <c r="I274" s="16"/>
     </row>
     <row r="275" spans="1:9">
       <c r="A275" s="3" t="s">
-        <v>588</v>
+        <v>594</v>
       </c>
       <c r="B275" s="3" t="s">
-        <v>589</v>
+        <v>176</v>
       </c>
       <c r="C275" s="3" t="s">
-        <v>590</v>
+        <v>595</v>
       </c>
       <c r="D275" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E275" s="10"/>
       <c r="F275" s="10">
-        <v>290</v>
+        <v>19800</v>
       </c>
       <c r="G275" s="8"/>
       <c r="H275" s="10" t="str">
         <f>F275*G275</f>
         <v>0</v>
       </c>
       <c r="I275" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="276" spans="1:9">
       <c r="A276" s="3" t="s">
-        <v>129</v>
+        <v>596</v>
       </c>
       <c r="B276" s="3" t="s">
-        <v>130</v>
+        <v>555</v>
       </c>
       <c r="C276" s="3" t="s">
-        <v>131</v>
+        <v>597</v>
       </c>
       <c r="D276" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="E276" s="10"/>
+      <c r="E276" s="11">
+        <v>44800</v>
+      </c>
       <c r="F276" s="10">
-        <v>18800</v>
+        <v>39800</v>
       </c>
       <c r="G276" s="8"/>
       <c r="H276" s="10" t="str">
         <f>F276*G276</f>
         <v>0</v>
       </c>
       <c r="I276" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="277" spans="1:9">
       <c r="A277" s="3" t="s">
-        <v>132</v>
+        <v>598</v>
       </c>
       <c r="B277" s="3" t="s">
-        <v>130</v>
+        <v>555</v>
       </c>
       <c r="C277" s="3" t="s">
-        <v>133</v>
+        <v>599</v>
       </c>
       <c r="D277" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="E277" s="10"/>
+      <c r="E277" s="11">
+        <v>59800</v>
+      </c>
       <c r="F277" s="10">
-        <v>18800</v>
+        <v>49800</v>
       </c>
       <c r="G277" s="8"/>
       <c r="H277" s="10" t="str">
         <f>F277*G277</f>
         <v>0</v>
       </c>
       <c r="I277" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="278" spans="1:9">
       <c r="A278" s="3" t="s">
-        <v>159</v>
+        <v>600</v>
       </c>
       <c r="B278" s="3" t="s">
-        <v>130</v>
+        <v>555</v>
       </c>
       <c r="C278" s="3" t="s">
-        <v>160</v>
-[...4 lines deleted...]
-      <c r="E278" s="10"/>
+        <v>601</v>
+      </c>
+      <c r="D278" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E278" s="11">
+        <v>44800</v>
+      </c>
       <c r="F278" s="10">
-        <v>0</v>
+        <v>39800</v>
       </c>
       <c r="G278" s="8"/>
       <c r="H278" s="10" t="str">
         <f>F278*G278</f>
         <v>0</v>
       </c>
       <c r="I278" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="279" spans="1:9">
       <c r="A279" s="3" t="s">
-        <v>161</v>
+        <v>602</v>
       </c>
       <c r="B279" s="3" t="s">
-        <v>130</v>
+        <v>176</v>
       </c>
       <c r="C279" s="3" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>603</v>
+      </c>
+      <c r="D279" s="5" t="s">
+        <v>15</v>
       </c>
       <c r="E279" s="10"/>
       <c r="F279" s="10">
-        <v>0</v>
+        <v>29800</v>
       </c>
       <c r="G279" s="8"/>
       <c r="H279" s="10" t="str">
         <f>F279*G279</f>
         <v>0</v>
       </c>
       <c r="I279" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="280" spans="1:9">
       <c r="A280" s="3" t="s">
-        <v>163</v>
+        <v>604</v>
       </c>
       <c r="B280" s="3" t="s">
-        <v>130</v>
+        <v>176</v>
       </c>
       <c r="C280" s="3" t="s">
-        <v>164</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>605</v>
+      </c>
+      <c r="D280" s="5" t="s">
+        <v>15</v>
       </c>
       <c r="E280" s="10"/>
       <c r="F280" s="10">
-        <v>0</v>
+        <v>29800</v>
       </c>
       <c r="G280" s="8"/>
       <c r="H280" s="10" t="str">
         <f>F280*G280</f>
         <v>0</v>
       </c>
       <c r="I280" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="281" spans="1:9">
-      <c r="A281" s="3"/>
-[...4 lines deleted...]
-      <c r="F281" s="8"/>
+      <c r="A281" s="3" t="s">
+        <v>606</v>
+      </c>
+      <c r="B281" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="C281" s="3" t="s">
+        <v>607</v>
+      </c>
+      <c r="D281" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E281" s="10"/>
+      <c r="F281" s="10">
+        <v>19800</v>
+      </c>
       <c r="G281" s="8"/>
-      <c r="H281" s="8"/>
-      <c r="I281" s="8"/>
+      <c r="H281" s="10" t="str">
+        <f>F281*G281</f>
+        <v>0</v>
+      </c>
+      <c r="I281" s="8" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="282" spans="1:9">
-      <c r="A282" s="4" t="s">
-[...12 lines deleted...]
-      <c r="I282" s="8"/>
+      <c r="A282" s="3" t="s">
+        <v>608</v>
+      </c>
+      <c r="B282" s="3" t="s">
+        <v>609</v>
+      </c>
+      <c r="C282" s="3" t="s">
+        <v>610</v>
+      </c>
+      <c r="D282" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E282" s="10"/>
+      <c r="F282" s="10">
+        <v>0</v>
+      </c>
+      <c r="G282" s="8"/>
+      <c r="H282" s="10" t="str">
+        <f>F282*G282</f>
+        <v>0</v>
+      </c>
+      <c r="I282" s="8" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="283" spans="1:9">
+      <c r="A283" s="15" t="s">
+        <v>611</v>
+      </c>
+      <c r="B283" s="16"/>
+      <c r="C283" s="16"/>
+      <c r="D283" s="16"/>
+      <c r="E283" s="16"/>
+      <c r="F283" s="16"/>
+      <c r="G283" s="16"/>
+      <c r="H283" s="16"/>
+      <c r="I283" s="16"/>
+    </row>
+    <row r="284" spans="1:9">
+      <c r="A284" s="3" t="s">
+        <v>612</v>
+      </c>
+      <c r="B284" s="3" t="s">
+        <v>613</v>
+      </c>
+      <c r="C284" s="3" t="s">
+        <v>614</v>
+      </c>
+      <c r="D284" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E284" s="11">
+        <v>69800</v>
+      </c>
+      <c r="F284" s="10">
+        <v>59800</v>
+      </c>
+      <c r="G284" s="8"/>
+      <c r="H284" s="10" t="str">
+        <f>F284*G284</f>
+        <v>0</v>
+      </c>
+      <c r="I284" s="8" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="285" spans="1:9">
+      <c r="A285" s="3" t="s">
+        <v>615</v>
+      </c>
+      <c r="B285" s="3" t="s">
+        <v>613</v>
+      </c>
+      <c r="C285" s="3" t="s">
+        <v>616</v>
+      </c>
+      <c r="D285" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E285" s="11">
+        <v>39800</v>
+      </c>
+      <c r="F285" s="10">
+        <v>34800</v>
+      </c>
+      <c r="G285" s="8"/>
+      <c r="H285" s="10" t="str">
+        <f>F285*G285</f>
+        <v>0</v>
+      </c>
+      <c r="I285" s="8" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="286" spans="1:9">
+      <c r="A286" s="3" t="s">
+        <v>617</v>
+      </c>
+      <c r="B286" s="3" t="s">
+        <v>613</v>
+      </c>
+      <c r="C286" s="3" t="s">
+        <v>618</v>
+      </c>
+      <c r="D286" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E286" s="11">
+        <v>39800</v>
+      </c>
+      <c r="F286" s="10">
+        <v>34800</v>
+      </c>
+      <c r="G286" s="8"/>
+      <c r="H286" s="10" t="str">
+        <f>F286*G286</f>
+        <v>0</v>
+      </c>
+      <c r="I286" s="8" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="287" spans="1:9">
+      <c r="A287" s="3" t="s">
+        <v>619</v>
+      </c>
+      <c r="B287" s="3" t="s">
+        <v>613</v>
+      </c>
+      <c r="C287" s="3" t="s">
+        <v>620</v>
+      </c>
+      <c r="D287" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E287" s="10"/>
+      <c r="F287" s="10">
+        <v>0</v>
+      </c>
+      <c r="G287" s="8"/>
+      <c r="H287" s="10" t="str">
+        <f>F287*G287</f>
+        <v>0</v>
+      </c>
+      <c r="I287" s="8" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="288" spans="1:9">
+      <c r="A288" s="15" t="s">
+        <v>621</v>
+      </c>
+      <c r="B288" s="16"/>
+      <c r="C288" s="16"/>
+      <c r="D288" s="16"/>
+      <c r="E288" s="16"/>
+      <c r="F288" s="16"/>
+      <c r="G288" s="16"/>
+      <c r="H288" s="16"/>
+      <c r="I288" s="16"/>
+    </row>
+    <row r="289" spans="1:9">
+      <c r="A289" s="3" t="s">
+        <v>622</v>
+      </c>
+      <c r="B289" s="3" t="s">
+        <v>623</v>
+      </c>
+      <c r="C289" s="3" t="s">
+        <v>624</v>
+      </c>
+      <c r="D289" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E289" s="10"/>
+      <c r="F289" s="10">
+        <v>0</v>
+      </c>
+      <c r="G289" s="8"/>
+      <c r="H289" s="10" t="str">
+        <f>F289*G289</f>
+        <v>0</v>
+      </c>
+      <c r="I289" s="8" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="290" spans="1:9">
+      <c r="A290" s="15" t="s">
+        <v>625</v>
+      </c>
+      <c r="B290" s="16"/>
+      <c r="C290" s="16"/>
+      <c r="D290" s="16"/>
+      <c r="E290" s="16"/>
+      <c r="F290" s="16"/>
+      <c r="G290" s="16"/>
+      <c r="H290" s="16"/>
+      <c r="I290" s="16"/>
+    </row>
+    <row r="291" spans="1:9">
+      <c r="A291" s="3" t="s">
+        <v>626</v>
+      </c>
+      <c r="B291" s="3" t="s">
+        <v>627</v>
+      </c>
+      <c r="C291" s="3" t="s">
+        <v>628</v>
+      </c>
+      <c r="D291" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E291" s="10"/>
+      <c r="F291" s="10">
+        <v>1990</v>
+      </c>
+      <c r="G291" s="8"/>
+      <c r="H291" s="10" t="str">
+        <f>F291*G291</f>
+        <v>0</v>
+      </c>
+      <c r="I291" s="8" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="292" spans="1:9">
+      <c r="A292" s="3" t="s">
+        <v>511</v>
+      </c>
+      <c r="B292" s="3" t="s">
+        <v>512</v>
+      </c>
+      <c r="C292" s="3" t="s">
+        <v>513</v>
+      </c>
+      <c r="D292" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E292" s="10"/>
+      <c r="F292" s="10">
+        <v>55800</v>
+      </c>
+      <c r="G292" s="8"/>
+      <c r="H292" s="10" t="str">
+        <f>F292*G292</f>
+        <v>0</v>
+      </c>
+      <c r="I292" s="8" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="293" spans="1:9">
+      <c r="A293" s="3" t="s">
+        <v>629</v>
+      </c>
+      <c r="B293" s="3" t="s">
+        <v>630</v>
+      </c>
+      <c r="C293" s="3" t="s">
+        <v>631</v>
+      </c>
+      <c r="D293" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E293" s="10"/>
+      <c r="F293" s="10">
+        <v>290</v>
+      </c>
+      <c r="G293" s="8"/>
+      <c r="H293" s="10" t="str">
+        <f>F293*G293</f>
+        <v>0</v>
+      </c>
+      <c r="I293" s="8" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="294" spans="1:9">
+      <c r="A294" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="B294" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="C294" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="D294" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E294" s="11">
+        <v>18800</v>
+      </c>
+      <c r="F294" s="10">
+        <v>15800</v>
+      </c>
+      <c r="G294" s="8"/>
+      <c r="H294" s="10" t="str">
+        <f>F294*G294</f>
+        <v>0</v>
+      </c>
+      <c r="I294" s="8" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="295" spans="1:9">
+      <c r="A295" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="B295" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="C295" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="D295" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E295" s="11">
+        <v>18800</v>
+      </c>
+      <c r="F295" s="10">
+        <v>15800</v>
+      </c>
+      <c r="G295" s="8"/>
+      <c r="H295" s="10" t="str">
+        <f>F295*G295</f>
+        <v>0</v>
+      </c>
+      <c r="I295" s="8" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="296" spans="1:9">
+      <c r="A296" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="B296" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="C296" s="3" t="s">
+        <v>160</v>
+      </c>
+      <c r="D296" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E296" s="11">
+        <v>20800</v>
+      </c>
+      <c r="F296" s="10">
+        <v>18800</v>
+      </c>
+      <c r="G296" s="8"/>
+      <c r="H296" s="10" t="str">
+        <f>F296*G296</f>
+        <v>0</v>
+      </c>
+      <c r="I296" s="8" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="297" spans="1:9">
+      <c r="A297" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="B297" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="C297" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="D297" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E297" s="11">
+        <v>20800</v>
+      </c>
+      <c r="F297" s="10">
+        <v>18800</v>
+      </c>
+      <c r="G297" s="8"/>
+      <c r="H297" s="10" t="str">
+        <f>F297*G297</f>
+        <v>0</v>
+      </c>
+      <c r="I297" s="8" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="298" spans="1:9">
+      <c r="A298" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="B298" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="C298" s="3" t="s">
+        <v>164</v>
+      </c>
+      <c r="D298" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E298" s="10"/>
+      <c r="F298" s="10">
+        <v>0</v>
+      </c>
+      <c r="G298" s="8"/>
+      <c r="H298" s="10" t="str">
+        <f>F298*G298</f>
+        <v>0</v>
+      </c>
+      <c r="I298" s="8" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="299" spans="1:9">
+      <c r="A299" s="3" t="s">
+        <v>165</v>
+      </c>
+      <c r="B299" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="C299" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="D299" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E299" s="11">
+        <v>17800</v>
+      </c>
+      <c r="F299" s="10">
+        <v>13800</v>
+      </c>
+      <c r="G299" s="8"/>
+      <c r="H299" s="10" t="str">
+        <f>F299*G299</f>
+        <v>0</v>
+      </c>
+      <c r="I299" s="8" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="300" spans="1:9">
+      <c r="A300" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="B300" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="C300" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="D300" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E300" s="11">
+        <v>17800</v>
+      </c>
+      <c r="F300" s="10">
+        <v>13800</v>
+      </c>
+      <c r="G300" s="8"/>
+      <c r="H300" s="10" t="str">
+        <f>F300*G300</f>
+        <v>0</v>
+      </c>
+      <c r="I300" s="8" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="301" spans="1:9">
+      <c r="A301" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="B301" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="C301" s="3" t="s">
+        <v>170</v>
+      </c>
+      <c r="D301" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E301" s="11">
+        <v>17800</v>
+      </c>
+      <c r="F301" s="10">
+        <v>13800</v>
+      </c>
+      <c r="G301" s="8"/>
+      <c r="H301" s="10" t="str">
+        <f>F301*G301</f>
+        <v>0</v>
+      </c>
+      <c r="I301" s="8" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="302" spans="1:9">
+      <c r="A302" s="3"/>
+      <c r="B302" s="3"/>
+      <c r="C302" s="3"/>
+      <c r="D302" s="8"/>
+      <c r="E302" s="8"/>
+      <c r="F302" s="8"/>
+      <c r="G302" s="8"/>
+      <c r="H302" s="8"/>
+      <c r="I302" s="8"/>
+    </row>
+    <row r="303" spans="1:9">
+      <c r="A303" s="4" t="s">
+        <v>632</v>
+      </c>
+      <c r="B303" s="4"/>
+      <c r="C303" s="4"/>
+      <c r="D303" s="9"/>
+      <c r="E303" s="9"/>
+      <c r="F303" s="9"/>
+      <c r="G303" s="9"/>
+      <c r="H303" s="12" t="str">
+        <f>SUM(H5:H301)</f>
+        <v>0</v>
+      </c>
+      <c r="I303" s="8"/>
     </row>
   </sheetData>
-  <autoFilter ref="A4:I280"/>
+  <autoFilter ref="A4:I301"/>
   <mergeCells>
     <mergeCell ref="A5:I5"/>
     <mergeCell ref="A6:I6"/>
     <mergeCell ref="A21:I21"/>
     <mergeCell ref="A37:I37"/>
     <mergeCell ref="A45:I45"/>
     <mergeCell ref="A52:I52"/>
     <mergeCell ref="A61:I61"/>
-    <mergeCell ref="A76:I76"/>
     <mergeCell ref="A79:I79"/>
-    <mergeCell ref="A83:I83"/>
-[...12 lines deleted...]
-    <mergeCell ref="A272:I272"/>
+    <mergeCell ref="A82:I82"/>
+    <mergeCell ref="A86:I86"/>
+    <mergeCell ref="A87:I87"/>
+    <mergeCell ref="A97:I97"/>
+    <mergeCell ref="A101:I101"/>
+    <mergeCell ref="A116:I116"/>
+    <mergeCell ref="A126:I126"/>
+    <mergeCell ref="A202:I202"/>
+    <mergeCell ref="A203:I203"/>
+    <mergeCell ref="A226:I226"/>
+    <mergeCell ref="A255:I255"/>
+    <mergeCell ref="A256:I256"/>
+    <mergeCell ref="A274:I274"/>
+    <mergeCell ref="A283:I283"/>
+    <mergeCell ref="A288:I288"/>
+    <mergeCell ref="A290:I290"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="I7" r:id="rId_hyperlink_1"/>
     <hyperlink ref="I8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="I9" r:id="rId_hyperlink_3"/>
     <hyperlink ref="I10" r:id="rId_hyperlink_4"/>
     <hyperlink ref="I11" r:id="rId_hyperlink_5"/>
     <hyperlink ref="I12" r:id="rId_hyperlink_6"/>
     <hyperlink ref="I13" r:id="rId_hyperlink_7"/>
     <hyperlink ref="I14" r:id="rId_hyperlink_8"/>
     <hyperlink ref="I15" r:id="rId_hyperlink_9"/>
     <hyperlink ref="I16" r:id="rId_hyperlink_10"/>
     <hyperlink ref="I17" r:id="rId_hyperlink_11"/>
     <hyperlink ref="I18" r:id="rId_hyperlink_12"/>
     <hyperlink ref="I19" r:id="rId_hyperlink_13"/>
     <hyperlink ref="I20" r:id="rId_hyperlink_14"/>
     <hyperlink ref="I22" r:id="rId_hyperlink_15"/>
     <hyperlink ref="I23" r:id="rId_hyperlink_16"/>
     <hyperlink ref="I24" r:id="rId_hyperlink_17"/>
     <hyperlink ref="I25" r:id="rId_hyperlink_18"/>
     <hyperlink ref="I26" r:id="rId_hyperlink_19"/>
     <hyperlink ref="I27" r:id="rId_hyperlink_20"/>
     <hyperlink ref="I28" r:id="rId_hyperlink_21"/>
     <hyperlink ref="I29" r:id="rId_hyperlink_22"/>
     <hyperlink ref="I30" r:id="rId_hyperlink_23"/>
@@ -9429,93 +10120,93 @@
     <hyperlink ref="I49" r:id="rId_hyperlink_40"/>
     <hyperlink ref="I50" r:id="rId_hyperlink_41"/>
     <hyperlink ref="I51" r:id="rId_hyperlink_42"/>
     <hyperlink ref="I53" r:id="rId_hyperlink_43"/>
     <hyperlink ref="I54" r:id="rId_hyperlink_44"/>
     <hyperlink ref="I55" r:id="rId_hyperlink_45"/>
     <hyperlink ref="I56" r:id="rId_hyperlink_46"/>
     <hyperlink ref="I57" r:id="rId_hyperlink_47"/>
     <hyperlink ref="I58" r:id="rId_hyperlink_48"/>
     <hyperlink ref="I59" r:id="rId_hyperlink_49"/>
     <hyperlink ref="I60" r:id="rId_hyperlink_50"/>
     <hyperlink ref="I62" r:id="rId_hyperlink_51"/>
     <hyperlink ref="I63" r:id="rId_hyperlink_52"/>
     <hyperlink ref="I64" r:id="rId_hyperlink_53"/>
     <hyperlink ref="I65" r:id="rId_hyperlink_54"/>
     <hyperlink ref="I66" r:id="rId_hyperlink_55"/>
     <hyperlink ref="I67" r:id="rId_hyperlink_56"/>
     <hyperlink ref="I68" r:id="rId_hyperlink_57"/>
     <hyperlink ref="I69" r:id="rId_hyperlink_58"/>
     <hyperlink ref="I70" r:id="rId_hyperlink_59"/>
     <hyperlink ref="I71" r:id="rId_hyperlink_60"/>
     <hyperlink ref="I72" r:id="rId_hyperlink_61"/>
     <hyperlink ref="I73" r:id="rId_hyperlink_62"/>
     <hyperlink ref="I74" r:id="rId_hyperlink_63"/>
     <hyperlink ref="I75" r:id="rId_hyperlink_64"/>
-    <hyperlink ref="I77" r:id="rId_hyperlink_65"/>
-[...6 lines deleted...]
-    <hyperlink ref="I87" r:id="rId_hyperlink_72"/>
+    <hyperlink ref="I76" r:id="rId_hyperlink_65"/>
+    <hyperlink ref="I77" r:id="rId_hyperlink_66"/>
+    <hyperlink ref="I78" r:id="rId_hyperlink_67"/>
+    <hyperlink ref="I80" r:id="rId_hyperlink_68"/>
+    <hyperlink ref="I81" r:id="rId_hyperlink_69"/>
+    <hyperlink ref="I83" r:id="rId_hyperlink_70"/>
+    <hyperlink ref="I84" r:id="rId_hyperlink_71"/>
+    <hyperlink ref="I85" r:id="rId_hyperlink_72"/>
     <hyperlink ref="I88" r:id="rId_hyperlink_73"/>
     <hyperlink ref="I89" r:id="rId_hyperlink_74"/>
     <hyperlink ref="I90" r:id="rId_hyperlink_75"/>
     <hyperlink ref="I91" r:id="rId_hyperlink_76"/>
     <hyperlink ref="I92" r:id="rId_hyperlink_77"/>
     <hyperlink ref="I93" r:id="rId_hyperlink_78"/>
-    <hyperlink ref="I95" r:id="rId_hyperlink_79"/>
-[...4 lines deleted...]
-    <hyperlink ref="I101" r:id="rId_hyperlink_84"/>
+    <hyperlink ref="I94" r:id="rId_hyperlink_79"/>
+    <hyperlink ref="I95" r:id="rId_hyperlink_80"/>
+    <hyperlink ref="I96" r:id="rId_hyperlink_81"/>
+    <hyperlink ref="I98" r:id="rId_hyperlink_82"/>
+    <hyperlink ref="I99" r:id="rId_hyperlink_83"/>
+    <hyperlink ref="I100" r:id="rId_hyperlink_84"/>
     <hyperlink ref="I102" r:id="rId_hyperlink_85"/>
     <hyperlink ref="I103" r:id="rId_hyperlink_86"/>
     <hyperlink ref="I104" r:id="rId_hyperlink_87"/>
     <hyperlink ref="I105" r:id="rId_hyperlink_88"/>
     <hyperlink ref="I106" r:id="rId_hyperlink_89"/>
     <hyperlink ref="I107" r:id="rId_hyperlink_90"/>
     <hyperlink ref="I108" r:id="rId_hyperlink_91"/>
     <hyperlink ref="I109" r:id="rId_hyperlink_92"/>
     <hyperlink ref="I110" r:id="rId_hyperlink_93"/>
     <hyperlink ref="I111" r:id="rId_hyperlink_94"/>
     <hyperlink ref="I112" r:id="rId_hyperlink_95"/>
-    <hyperlink ref="I114" r:id="rId_hyperlink_96"/>
-[...1 lines deleted...]
-    <hyperlink ref="I116" r:id="rId_hyperlink_98"/>
+    <hyperlink ref="I113" r:id="rId_hyperlink_96"/>
+    <hyperlink ref="I114" r:id="rId_hyperlink_97"/>
+    <hyperlink ref="I115" r:id="rId_hyperlink_98"/>
     <hyperlink ref="I117" r:id="rId_hyperlink_99"/>
     <hyperlink ref="I118" r:id="rId_hyperlink_100"/>
     <hyperlink ref="I119" r:id="rId_hyperlink_101"/>
     <hyperlink ref="I120" r:id="rId_hyperlink_102"/>
     <hyperlink ref="I121" r:id="rId_hyperlink_103"/>
     <hyperlink ref="I122" r:id="rId_hyperlink_104"/>
-    <hyperlink ref="I124" r:id="rId_hyperlink_105"/>
-[...1 lines deleted...]
-    <hyperlink ref="I126" r:id="rId_hyperlink_107"/>
+    <hyperlink ref="I123" r:id="rId_hyperlink_105"/>
+    <hyperlink ref="I124" r:id="rId_hyperlink_106"/>
+    <hyperlink ref="I125" r:id="rId_hyperlink_107"/>
     <hyperlink ref="I127" r:id="rId_hyperlink_108"/>
     <hyperlink ref="I128" r:id="rId_hyperlink_109"/>
     <hyperlink ref="I129" r:id="rId_hyperlink_110"/>
     <hyperlink ref="I130" r:id="rId_hyperlink_111"/>
     <hyperlink ref="I131" r:id="rId_hyperlink_112"/>
     <hyperlink ref="I132" r:id="rId_hyperlink_113"/>
     <hyperlink ref="I133" r:id="rId_hyperlink_114"/>
     <hyperlink ref="I134" r:id="rId_hyperlink_115"/>
     <hyperlink ref="I135" r:id="rId_hyperlink_116"/>
     <hyperlink ref="I136" r:id="rId_hyperlink_117"/>
     <hyperlink ref="I137" r:id="rId_hyperlink_118"/>
     <hyperlink ref="I138" r:id="rId_hyperlink_119"/>
     <hyperlink ref="I139" r:id="rId_hyperlink_120"/>
     <hyperlink ref="I140" r:id="rId_hyperlink_121"/>
     <hyperlink ref="I141" r:id="rId_hyperlink_122"/>
     <hyperlink ref="I142" r:id="rId_hyperlink_123"/>
     <hyperlink ref="I143" r:id="rId_hyperlink_124"/>
     <hyperlink ref="I144" r:id="rId_hyperlink_125"/>
     <hyperlink ref="I145" r:id="rId_hyperlink_126"/>
     <hyperlink ref="I146" r:id="rId_hyperlink_127"/>
     <hyperlink ref="I147" r:id="rId_hyperlink_128"/>
     <hyperlink ref="I148" r:id="rId_hyperlink_129"/>
     <hyperlink ref="I149" r:id="rId_hyperlink_130"/>
     <hyperlink ref="I150" r:id="rId_hyperlink_131"/>
     <hyperlink ref="I151" r:id="rId_hyperlink_132"/>
@@ -9544,124 +10235,144 @@
     <hyperlink ref="I174" r:id="rId_hyperlink_155"/>
     <hyperlink ref="I175" r:id="rId_hyperlink_156"/>
     <hyperlink ref="I176" r:id="rId_hyperlink_157"/>
     <hyperlink ref="I177" r:id="rId_hyperlink_158"/>
     <hyperlink ref="I178" r:id="rId_hyperlink_159"/>
     <hyperlink ref="I179" r:id="rId_hyperlink_160"/>
     <hyperlink ref="I180" r:id="rId_hyperlink_161"/>
     <hyperlink ref="I181" r:id="rId_hyperlink_162"/>
     <hyperlink ref="I182" r:id="rId_hyperlink_163"/>
     <hyperlink ref="I183" r:id="rId_hyperlink_164"/>
     <hyperlink ref="I184" r:id="rId_hyperlink_165"/>
     <hyperlink ref="I185" r:id="rId_hyperlink_166"/>
     <hyperlink ref="I186" r:id="rId_hyperlink_167"/>
     <hyperlink ref="I187" r:id="rId_hyperlink_168"/>
     <hyperlink ref="I188" r:id="rId_hyperlink_169"/>
     <hyperlink ref="I189" r:id="rId_hyperlink_170"/>
     <hyperlink ref="I190" r:id="rId_hyperlink_171"/>
     <hyperlink ref="I191" r:id="rId_hyperlink_172"/>
     <hyperlink ref="I192" r:id="rId_hyperlink_173"/>
     <hyperlink ref="I193" r:id="rId_hyperlink_174"/>
     <hyperlink ref="I194" r:id="rId_hyperlink_175"/>
     <hyperlink ref="I195" r:id="rId_hyperlink_176"/>
     <hyperlink ref="I196" r:id="rId_hyperlink_177"/>
     <hyperlink ref="I197" r:id="rId_hyperlink_178"/>
     <hyperlink ref="I198" r:id="rId_hyperlink_179"/>
-    <hyperlink ref="I201" r:id="rId_hyperlink_180"/>
-[...1 lines deleted...]
-    <hyperlink ref="I203" r:id="rId_hyperlink_182"/>
+    <hyperlink ref="I199" r:id="rId_hyperlink_180"/>
+    <hyperlink ref="I200" r:id="rId_hyperlink_181"/>
+    <hyperlink ref="I201" r:id="rId_hyperlink_182"/>
     <hyperlink ref="I204" r:id="rId_hyperlink_183"/>
     <hyperlink ref="I205" r:id="rId_hyperlink_184"/>
     <hyperlink ref="I206" r:id="rId_hyperlink_185"/>
     <hyperlink ref="I207" r:id="rId_hyperlink_186"/>
     <hyperlink ref="I208" r:id="rId_hyperlink_187"/>
     <hyperlink ref="I209" r:id="rId_hyperlink_188"/>
     <hyperlink ref="I210" r:id="rId_hyperlink_189"/>
     <hyperlink ref="I211" r:id="rId_hyperlink_190"/>
     <hyperlink ref="I212" r:id="rId_hyperlink_191"/>
     <hyperlink ref="I213" r:id="rId_hyperlink_192"/>
     <hyperlink ref="I214" r:id="rId_hyperlink_193"/>
     <hyperlink ref="I215" r:id="rId_hyperlink_194"/>
     <hyperlink ref="I216" r:id="rId_hyperlink_195"/>
     <hyperlink ref="I217" r:id="rId_hyperlink_196"/>
     <hyperlink ref="I218" r:id="rId_hyperlink_197"/>
     <hyperlink ref="I219" r:id="rId_hyperlink_198"/>
     <hyperlink ref="I220" r:id="rId_hyperlink_199"/>
     <hyperlink ref="I221" r:id="rId_hyperlink_200"/>
     <hyperlink ref="I222" r:id="rId_hyperlink_201"/>
-    <hyperlink ref="I224" r:id="rId_hyperlink_202"/>
-[...1 lines deleted...]
-    <hyperlink ref="I226" r:id="rId_hyperlink_204"/>
+    <hyperlink ref="I223" r:id="rId_hyperlink_202"/>
+    <hyperlink ref="I224" r:id="rId_hyperlink_203"/>
+    <hyperlink ref="I225" r:id="rId_hyperlink_204"/>
     <hyperlink ref="I227" r:id="rId_hyperlink_205"/>
     <hyperlink ref="I228" r:id="rId_hyperlink_206"/>
     <hyperlink ref="I229" r:id="rId_hyperlink_207"/>
     <hyperlink ref="I230" r:id="rId_hyperlink_208"/>
     <hyperlink ref="I231" r:id="rId_hyperlink_209"/>
     <hyperlink ref="I232" r:id="rId_hyperlink_210"/>
     <hyperlink ref="I233" r:id="rId_hyperlink_211"/>
     <hyperlink ref="I234" r:id="rId_hyperlink_212"/>
     <hyperlink ref="I235" r:id="rId_hyperlink_213"/>
     <hyperlink ref="I236" r:id="rId_hyperlink_214"/>
     <hyperlink ref="I237" r:id="rId_hyperlink_215"/>
     <hyperlink ref="I238" r:id="rId_hyperlink_216"/>
     <hyperlink ref="I239" r:id="rId_hyperlink_217"/>
     <hyperlink ref="I240" r:id="rId_hyperlink_218"/>
     <hyperlink ref="I241" r:id="rId_hyperlink_219"/>
     <hyperlink ref="I242" r:id="rId_hyperlink_220"/>
     <hyperlink ref="I243" r:id="rId_hyperlink_221"/>
     <hyperlink ref="I244" r:id="rId_hyperlink_222"/>
-    <hyperlink ref="I247" r:id="rId_hyperlink_223"/>
-[...8 lines deleted...]
-    <hyperlink ref="I256" r:id="rId_hyperlink_232"/>
+    <hyperlink ref="I245" r:id="rId_hyperlink_223"/>
+    <hyperlink ref="I246" r:id="rId_hyperlink_224"/>
+    <hyperlink ref="I247" r:id="rId_hyperlink_225"/>
+    <hyperlink ref="I248" r:id="rId_hyperlink_226"/>
+    <hyperlink ref="I249" r:id="rId_hyperlink_227"/>
+    <hyperlink ref="I250" r:id="rId_hyperlink_228"/>
+    <hyperlink ref="I251" r:id="rId_hyperlink_229"/>
+    <hyperlink ref="I252" r:id="rId_hyperlink_230"/>
+    <hyperlink ref="I253" r:id="rId_hyperlink_231"/>
+    <hyperlink ref="I254" r:id="rId_hyperlink_232"/>
     <hyperlink ref="I257" r:id="rId_hyperlink_233"/>
     <hyperlink ref="I258" r:id="rId_hyperlink_234"/>
     <hyperlink ref="I259" r:id="rId_hyperlink_235"/>
-    <hyperlink ref="I261" r:id="rId_hyperlink_236"/>
-[...16 lines deleted...]
-    <hyperlink ref="I280" r:id="rId_hyperlink_253"/>
+    <hyperlink ref="I260" r:id="rId_hyperlink_236"/>
+    <hyperlink ref="I261" r:id="rId_hyperlink_237"/>
+    <hyperlink ref="I262" r:id="rId_hyperlink_238"/>
+    <hyperlink ref="I263" r:id="rId_hyperlink_239"/>
+    <hyperlink ref="I264" r:id="rId_hyperlink_240"/>
+    <hyperlink ref="I265" r:id="rId_hyperlink_241"/>
+    <hyperlink ref="I266" r:id="rId_hyperlink_242"/>
+    <hyperlink ref="I267" r:id="rId_hyperlink_243"/>
+    <hyperlink ref="I268" r:id="rId_hyperlink_244"/>
+    <hyperlink ref="I269" r:id="rId_hyperlink_245"/>
+    <hyperlink ref="I270" r:id="rId_hyperlink_246"/>
+    <hyperlink ref="I271" r:id="rId_hyperlink_247"/>
+    <hyperlink ref="I272" r:id="rId_hyperlink_248"/>
+    <hyperlink ref="I273" r:id="rId_hyperlink_249"/>
+    <hyperlink ref="I275" r:id="rId_hyperlink_250"/>
+    <hyperlink ref="I276" r:id="rId_hyperlink_251"/>
+    <hyperlink ref="I277" r:id="rId_hyperlink_252"/>
+    <hyperlink ref="I278" r:id="rId_hyperlink_253"/>
+    <hyperlink ref="I279" r:id="rId_hyperlink_254"/>
+    <hyperlink ref="I280" r:id="rId_hyperlink_255"/>
+    <hyperlink ref="I281" r:id="rId_hyperlink_256"/>
+    <hyperlink ref="I282" r:id="rId_hyperlink_257"/>
+    <hyperlink ref="I284" r:id="rId_hyperlink_258"/>
+    <hyperlink ref="I285" r:id="rId_hyperlink_259"/>
+    <hyperlink ref="I286" r:id="rId_hyperlink_260"/>
+    <hyperlink ref="I287" r:id="rId_hyperlink_261"/>
+    <hyperlink ref="I289" r:id="rId_hyperlink_262"/>
+    <hyperlink ref="I291" r:id="rId_hyperlink_263"/>
+    <hyperlink ref="I292" r:id="rId_hyperlink_264"/>
+    <hyperlink ref="I293" r:id="rId_hyperlink_265"/>
+    <hyperlink ref="I294" r:id="rId_hyperlink_266"/>
+    <hyperlink ref="I295" r:id="rId_hyperlink_267"/>
+    <hyperlink ref="I296" r:id="rId_hyperlink_268"/>
+    <hyperlink ref="I297" r:id="rId_hyperlink_269"/>
+    <hyperlink ref="I298" r:id="rId_hyperlink_270"/>
+    <hyperlink ref="I299" r:id="rId_hyperlink_271"/>
+    <hyperlink ref="I300" r:id="rId_hyperlink_272"/>
+    <hyperlink ref="I301" r:id="rId_hyperlink_273"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
@@ -9670,32 +10381,32 @@
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Price</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>FriendlyCMS by Lazutin Igor Andreevich</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>premiera-av.ru catalog price 03.06.2026 14:39</dc:title>
+  <dc:title>premiera-av.ru catalog price 18.07.2026 17:00</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>