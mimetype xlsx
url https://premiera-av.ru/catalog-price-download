--- v2 (2026-07-18)
+++ v3 (2026-09-01)
@@ -7,155 +7,155 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Price" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Price'!$A$4:$I$301</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Price'!$A$4:$I$314</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="633">
-[...1 lines deleted...]
-    <t>Прайс-лист на 18.07.2026 17:00</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="654">
+  <si>
+    <t>Прайс-лист на 01.09.2026 18:45</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Старая цена</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
     <t>Кол-во</t>
   </si>
   <si>
     <t>Сумма</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>АКУСТИЧЕСКИЕ СИСТЕМЫ</t>
   </si>
   <si>
     <t xml:space="preserve">          ECO</t>
   </si>
   <si>
     <t xml:space="preserve">   PREMIERA ES-601 BK</t>
   </si>
   <si>
     <t>полочная акустическая система (пара)</t>
   </si>
   <si>
     <t>PAES601BK</t>
   </si>
   <si>
+    <t>мало</t>
+  </si>
+  <si>
+    <t>Смотреть на сайте</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   PREMIERA ES-421C BK</t>
+  </si>
+  <si>
+    <t>акустическая система центрального канала</t>
+  </si>
+  <si>
+    <t>PAES421CBK</t>
+  </si>
+  <si>
+    <t>нет</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   PREMIERA ES-621 BK</t>
+  </si>
+  <si>
+    <t>напольная акустическая система (пара)</t>
+  </si>
+  <si>
+    <t>PAES621BK</t>
+  </si>
+  <si>
     <t>есть</t>
   </si>
   <si>
-    <t>Смотреть на сайте</t>
-[...22 lines deleted...]
-  <si>
     <t xml:space="preserve">   PREMIERA ES-631 BK</t>
   </si>
   <si>
     <t>PAES631BK</t>
   </si>
   <si>
     <t xml:space="preserve">   PREMIERA ES-831 BK</t>
   </si>
   <si>
     <t>PAES831BK</t>
   </si>
   <si>
     <t xml:space="preserve">   PREMIERA ES-8SA BK</t>
   </si>
   <si>
     <t>активный сабвуфер</t>
   </si>
   <si>
     <t>PAES8SABK</t>
   </si>
   <si>
-    <t>мало</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">   PREMIERA ES-12SA BK</t>
   </si>
   <si>
     <t>PAES12SABK</t>
   </si>
   <si>
     <t xml:space="preserve">   PREMIERA ES-601 MС</t>
   </si>
   <si>
     <t>PAES601MC</t>
   </si>
   <si>
     <t xml:space="preserve">   PREMIERA ES-621 MC</t>
   </si>
   <si>
     <t>PAES621MC</t>
   </si>
   <si>
     <t xml:space="preserve">   PREMIERA ES-8SA MC</t>
   </si>
   <si>
     <t>PAES8SAMC</t>
   </si>
   <si>
     <t xml:space="preserve">   PREMIERA ES-831 MC</t>
@@ -181,173 +181,209 @@
   <si>
     <t>PAES12SAMC</t>
   </si>
   <si>
     <t xml:space="preserve">          DELTA</t>
   </si>
   <si>
     <t xml:space="preserve">   PREMIERA DS-501 BK</t>
   </si>
   <si>
     <t>PADS501BK</t>
   </si>
   <si>
     <t xml:space="preserve">   PREMIERA DS-601 BK</t>
   </si>
   <si>
     <t>PADS601BK</t>
   </si>
   <si>
     <t xml:space="preserve">   PREMIERA DS-521C BK</t>
   </si>
   <si>
     <t>PADS521CBK</t>
   </si>
   <si>
+    <t xml:space="preserve">   PREMIERA DS-10SA BK</t>
+  </si>
+  <si>
+    <t>PADS10SABK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   PREMIERA DS-501 WT</t>
+  </si>
+  <si>
+    <t>PADS501WT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   PREMIERA DS-501 MC</t>
+  </si>
+  <si>
+    <t>PADS501MC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   PREMIERA DS-601 WT</t>
+  </si>
+  <si>
+    <t>PADS601WT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   PREMIERA DS-601 MC</t>
+  </si>
+  <si>
+    <t>PADS601MC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   PREMIERA DS-10SA MC</t>
+  </si>
+  <si>
+    <t>PADS10SAMC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   PREMIERA DS-10SA WT</t>
+  </si>
+  <si>
+    <t>PADS10SAWT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   PREMIERA DS-521C MC</t>
+  </si>
+  <si>
+    <t>PADS521CMC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   PREMIERA DS-521C WT</t>
+  </si>
+  <si>
+    <t>PADS521CWT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   PREMIERA DS-831 BK</t>
+  </si>
+  <si>
+    <t>PADS831BK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   PREMIERA DS-631M BK</t>
+  </si>
+  <si>
+    <t>PADS631MBK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   PREMIERA DS-831 WT</t>
+  </si>
+  <si>
+    <t>PADS831WT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   PREMIERA DS-831 MC</t>
+  </si>
+  <si>
+    <t>PADS831MC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   PREMIERA DS-631M MC</t>
+  </si>
+  <si>
+    <t>PADS631MMC</t>
+  </si>
+  <si>
     <t xml:space="preserve">   PREMIERA DS-631 BK</t>
   </si>
   <si>
     <t>PADS631BK</t>
   </si>
   <si>
-    <t xml:space="preserve">   PREMIERA DS-10SA BK</t>
-[...28 lines deleted...]
-  <si>
     <t xml:space="preserve">   PREMIERA DS-631 MC</t>
   </si>
   <si>
     <t>PADS631MC</t>
   </si>
   <si>
     <t xml:space="preserve">   PREMIERA DS-631 WT</t>
   </si>
   <si>
     <t>PADS631WT</t>
   </si>
   <si>
-    <t xml:space="preserve">   PREMIERA DS-10SA MC</t>
-[...20 lines deleted...]
-    <t>PADS521CWT</t>
+    <t xml:space="preserve">   PREMIERA DS-631M WT</t>
+  </si>
+  <si>
+    <t>PADS631MWT</t>
   </si>
   <si>
     <t xml:space="preserve">          STUDIO MONITOR</t>
   </si>
   <si>
+    <t xml:space="preserve">   PREMIERA WH-MS 3</t>
+  </si>
+  <si>
+    <t>кронштейн для настенного крепления акустических систем</t>
+  </si>
+  <si>
+    <t>PAWHMS3</t>
+  </si>
+  <si>
     <t xml:space="preserve">   PREMIERA MS-5 WT</t>
   </si>
   <si>
     <t>полочная профессиональная акустическая система (пара)</t>
   </si>
   <si>
     <t>PAMS5WT</t>
   </si>
   <si>
     <t xml:space="preserve">   PREMIERA MS-5 BK</t>
   </si>
   <si>
     <t>PAMS5BK</t>
   </si>
   <si>
     <t xml:space="preserve">   PREMIERA MS-6 BK</t>
   </si>
   <si>
     <t>PAMS6BK</t>
   </si>
   <si>
     <t xml:space="preserve">   PREMIERA MS-3 WT</t>
   </si>
   <si>
     <t>PAMS3WT</t>
   </si>
   <si>
     <t xml:space="preserve">   PREMIERA MS-6 WT</t>
   </si>
   <si>
     <t>PAMS6WT</t>
   </si>
   <si>
     <t xml:space="preserve">   PREMIERA MS-3 BK</t>
   </si>
   <si>
     <t>PAMS3BK</t>
   </si>
   <si>
-    <t xml:space="preserve">   PREMIERA WH-MS 3</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">          Активные акустические системы</t>
   </si>
   <si>
     <t xml:space="preserve">   PREMIERA ES-422A BK</t>
   </si>
   <si>
     <t>многофункциональная активная акустическая система</t>
   </si>
   <si>
     <t>PAES422ABK</t>
   </si>
   <si>
     <t xml:space="preserve">   PREMIERA ES-422A WT</t>
   </si>
   <si>
     <t>PAES422AWT</t>
   </si>
   <si>
     <t xml:space="preserve">   PREMIERA ES-422A WN</t>
   </si>
   <si>
     <t>PAES422AWN</t>
   </si>
   <si>
     <t xml:space="preserve">   PREMIERA RS-301A BK</t>
@@ -505,74 +541,89 @@
   <si>
     <t>PACX225M1</t>
   </si>
   <si>
     <t xml:space="preserve">   PREMIERA CX-240 (1 метр)</t>
   </si>
   <si>
     <t>акустический кабель 2 х 4.0 мм²</t>
   </si>
   <si>
     <t>PACX240M1</t>
   </si>
   <si>
     <t xml:space="preserve">   PREMIERA ST-3 BK</t>
   </si>
   <si>
     <t>PAST3BK</t>
   </si>
   <si>
     <t xml:space="preserve">   PREMIERA ST-3 WT</t>
   </si>
   <si>
     <t>PAST3WT</t>
   </si>
   <si>
-    <t xml:space="preserve">   PREMIERA ST-3 SV</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">   PREMIERA ST-1U BK</t>
   </si>
   <si>
     <t>PAST1UBK</t>
   </si>
   <si>
     <t xml:space="preserve">   PREMIERA ST-1U SVM</t>
   </si>
   <si>
     <t>PAST1USVM</t>
   </si>
   <si>
     <t xml:space="preserve">   PREMIERA ST-1U SVD</t>
   </si>
   <si>
     <t>PAST1USVD</t>
   </si>
   <si>
+    <t xml:space="preserve">   PREMIERA ST-4 BK</t>
+  </si>
+  <si>
+    <t>PAST4BK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   PREMIERA ST-5 BK</t>
+  </si>
+  <si>
+    <t>PAST5BK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   PREMIERA ST-T BK</t>
+  </si>
+  <si>
+    <t>настольные подставки для акустических систем</t>
+  </si>
+  <si>
+    <t>PASTTBK</t>
+  </si>
+  <si>
     <t>Архив изделий</t>
   </si>
   <si>
     <t>PREMIERA CI-2100</t>
   </si>
   <si>
     <t>стриминговый Hi-Fi стерео усилитель</t>
   </si>
   <si>
     <t>PACI2100</t>
   </si>
   <si>
     <t>PREMIERA MINI AMP</t>
   </si>
   <si>
     <t>современный интегральный Hi-Fi стереоусилитель</t>
   </si>
   <si>
     <t>PAMINIAMP</t>
   </si>
   <si>
     <t>ВЫГОДНЫЕ ПРЕДЛОЖЕНИЯ</t>
   </si>
   <si>
     <t>PREMIERA ULTRA X BK ref. UXTT-250700151BK</t>
@@ -1849,84 +1900,96 @@
   <si>
     <t>PAMAMPXLBK</t>
   </si>
   <si>
     <t xml:space="preserve">   PREMIERA MINI AMP XL SV</t>
   </si>
   <si>
     <t>PAMAMPXLSV</t>
   </si>
   <si>
     <t xml:space="preserve">   PREMIERA MINI AMP L SV</t>
   </si>
   <si>
     <t>PAMAMPLSV</t>
   </si>
   <si>
     <t xml:space="preserve">   PREMIERA D1 BK</t>
   </si>
   <si>
     <t>компактный интегральный усилитель класса D</t>
   </si>
   <si>
     <t>PAD1BK</t>
   </si>
   <si>
+    <t xml:space="preserve">   PREMIERA D1 SV</t>
+  </si>
+  <si>
+    <t>PAD1SV</t>
+  </si>
+  <si>
     <t xml:space="preserve">          CD проигрыватели</t>
   </si>
   <si>
     <t xml:space="preserve">   PREMIERA C1S PRO</t>
   </si>
   <si>
     <t>высококачественный CD-проигрыватель</t>
   </si>
   <si>
     <t>PACD1SPRO</t>
   </si>
   <si>
     <t xml:space="preserve">   PREMIERA C1 PRO</t>
   </si>
   <si>
     <t>PACD1PRO</t>
   </si>
   <si>
     <t xml:space="preserve">   PREMIERA C1 PRO Silver</t>
   </si>
   <si>
     <t>PACD1PROS</t>
   </si>
   <si>
-    <t xml:space="preserve">   PREMIERA C1 DAC</t>
-[...2 lines deleted...]
-    <t>PACD1DAC</t>
+    <t xml:space="preserve">   PREMIERA C1 DAC BK</t>
+  </si>
+  <si>
+    <t>PACD1DACBK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   PREMIERA C1 DAC SV</t>
+  </si>
+  <si>
+    <t>PACD1DACSV</t>
   </si>
   <si>
     <t xml:space="preserve">          Wi-Fi и BT стримеры</t>
   </si>
   <si>
-    <t xml:space="preserve">   Premiera SX1 Pro</t>
+    <t xml:space="preserve">   PREMIERA SX1 Pro</t>
   </si>
   <si>
     <t>беспроводной Hi-Fi аудиостример</t>
   </si>
   <si>
     <t>PASX1PRO</t>
   </si>
   <si>
     <t xml:space="preserve">          Аксессуары для стерео устройств</t>
   </si>
   <si>
     <t xml:space="preserve">   PREMIERA RC-1</t>
   </si>
   <si>
     <t>универсальный пульт дистанционного управления</t>
   </si>
   <si>
     <t>PAPRCUN</t>
   </si>
   <si>
     <t xml:space="preserve">   PREMIERA 1GB USB</t>
   </si>
   <si>
     <t>диск для обновления MCU устройств Premiera</t>
   </si>
@@ -1993,64 +2056,64 @@
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="8">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF2A6DC1"/>
         <bgColor rgb="FF2A6DC1"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFD4EDDA"/>
-        <bgColor rgb="FFD4EDDA"/>
+        <fgColor rgb="FFFFF3CD"/>
+        <bgColor rgb="FFFFF3CD"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF8D7DA"/>
         <bgColor rgb="FFF8D7DA"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFF3CD"/>
-        <bgColor rgb="FFFFF3CD"/>
+        <fgColor rgb="FFD4EDDA"/>
+        <bgColor rgb="FFD4EDDA"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFD47F"/>
         <bgColor rgb="FFFFD47F"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFD4AA"/>
         <bgColor rgb="FFFFD4AA"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
@@ -2392,63 +2455,63 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-es-601-bl" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-es-421c-bl" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-es-621-bl" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-es-631-bl" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-es-831-bl" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-es-8sa-bl" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-es-12sa-bl" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-es-601-mc" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-es-621-mc" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-es-8sa-mc" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-es-831-mc" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-es-631-mc" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-es-421c-mc" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-es-12sa-mc" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ds-501-bl" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ds-601-bl" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ds-521c-bl" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ds-631-bl" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ds-10sa-bl" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ds-501-wt" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ds-501-mc" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ds-601-wt" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ds-601-mc" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ds-631-mc" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ds-631-wt" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ds-10sa-mc" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ds-10sa-wt" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ds-521c-mc" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ds-521c-wt" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ms-5-wt" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ms-5-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ms-6-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ms-3-wt" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ms-6-wt" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ms-3-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-wh-ms-3" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-es-422a-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-es-422a-wt" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-es-422a-wn" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-rs-301a-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-rs-301a-wt" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-rs-301a-wn" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-xc52r" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-xc62r" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-xc62rs" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-xc82r" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-yc52r" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-yc62r" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-zc62r" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-zc82r" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-st-2-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-st-2-wt" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-s02zj" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-s03zj" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-stb121" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-cx-215-100m" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-cx-225-100m" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-cx-240-50m" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-cx-215-1m" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-cx-225-1m" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-cx-240-1m" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-st-3-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-st-3-wt" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-st-3-sv" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-st-1u-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-st-1u-svm" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-st-1u-svd" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ci-2100" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-mini-amp" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ultra-x-bk-ref-uxtt-250700151bk" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-es-421c-mc-241200150" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-es-421c-bl-241200116" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pa-4300" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pa-4600" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ci-2100mkII" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ch2-2350b" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ch2-21300b" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ch3-23115b" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ch5-5300" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ch4-4300" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ch4-4600" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-dsp4250" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-dsp4450" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-dsp4650" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pr110fb" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pr206cb" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pr108sb" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-dc112fb" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-dc208cb" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-dc108sb" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-&#1089;i108f" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-&#1089;i108s" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ci206c" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pr115spb" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-dc110sab" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-dc112sab" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-dc112spb" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pr118spb" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-s02zj" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-s03zj" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-stb121" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-cx-215-100m" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-cx-225-100m" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-cx-240-50m" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-cx-240-1m" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-cx-215-1m" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-cx-225-1m" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/ec2sm8k130-2877x1618" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hcl1sm4k100-2213x1245" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hcl1sm4k110-2435x1369" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hcl1sm4k120-2656x1494" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hcl1sm4k130-2877x1618" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hcl1sm8k100-2213x1245" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hcl1sm8k110-2435x1369" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hcl1sm8k120-2656x1494" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hcl1sm8k130-2877x1618" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100bsm8k200-4427x2490" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100bsm4k150-3505x1491" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100bsm4k160-3739x1591" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100bsm4k180-4206x1790" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100sm4k190-4440x1889" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100b4k200-4674x1989" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100bsm8k150-3505x1491" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100bsm8k160-3739x1591" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100bsm8k180-4206x1790" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100bsm8k190-4440x1889" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100bsm8k200-4674x1989" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/zhk100bsm4k135-2988x1681" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/zhk100bsm4k150-3320x1867" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/zhk100bsm4k160-3542x1992" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/zhk100bsm8k135-2988x1681" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/zhk100bsm8k150-3320x1867" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/zhk100bsm8k160-3542x1992" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/zhk100bsm4k135-3155x1342" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/zhk100bsm4k150-3505x1491" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/zhk100bsm4k160-3739x1591" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/zhk100bsm8k135-3155x1342" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/zhk100bsm8k150-3505x1491" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/zhk100bsm8k160-3739x1591" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/ec2sm4k100-2213x1245" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/ec2sm4k110-2435x1369" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/ec2sm4k120-2656x1494" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/ec2sm4k130-2877x1618" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/ec2sm8k100-2213x1245" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/ec2sm8k110-2435x1369" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/ec2sm8k120-2656x1494" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk80bsm4k100-2213x1245" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk80bsm4k110-2435x1369" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk80bsm4k120-2656x1494" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk80bsm4k130-2877x1618" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk80bsm4k140-3099x1743" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk80bsm8k100-2213x1245" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk80bsm8k110-2435x1369" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk80bsm8k120-2656x1494" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk80bsm8k130-2877x1618" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk80bsm8k140-3099x1743" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk80bsm4k120-2804x1193" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk80bsm4k130-3038x1292" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk80bsm4k140-3272x1392" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk80bsm8k120-2804x1193" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk80bsm8k130-3038x1292" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk80bsm8k140-3272x1392" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100bsm4k150-3320x1867" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100bsm4k160-3542x1992" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100bsm4k170-3763x2116" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100bsm4k180-3984x2241" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100bsm4k190-4206x2366" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100bsm4k200-4427x2490" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100bsm8k150-3320x1867" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100bsm8k160-3542x1992" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100bsm8k170-3763x2116" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100bsm8k180-3984x2241" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100bsm8k190-4206x2366" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/ec2sm4k140-3099x1743" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/ec2sm4k150-3321x1867" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/ec2sm4k160-3542x1992" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/ec2sm8k140-3099x1743" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/ec2sm8k150-3321x1867" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/ec2sm8k160-3542x1992" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/ec2wg1pro140-3099x1743" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/ec2wg1pro150-3321x1867" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/ec2wg1pro160-3542x1992" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-eco-bt" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-eco-one" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-delta-blk" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-delta-wht" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-alfa" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ultra-x" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-eco-bt-wn" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-eco-bt-rd" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-eco-bt-wt" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-eco-bt-yl" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-eco-one-wn" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ultra-xl" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ultra-xxl" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-eco-one-wt" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ultra-x-wn" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ultra-x-wt" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ultra-xl-wn" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ultra-xl-wt" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ultra-xxl-wn" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ultra-xxl-wt" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-t-one" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-t-one-wt" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pk-106" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pk-105" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pk-104" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pk-101" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pk-102" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pk-107" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pk-108" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pk-118cp" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pk-118mp" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pk-118pp" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pk-100" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-paudc" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-5csg-stand-for-equipment" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pk-109" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-peddc" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pk-112s" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pk-112m" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pk-112l" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pk-111sv" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pk-111bk" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pk-110l" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pt-dc-cl" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pt-dc-gy" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pt-orm-wt" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pt-orm-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pt-onp-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pt-onp-wt" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pt-onp-cd" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-a1" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-a2" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-a3s" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-x1s-pro" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-t3s" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-m1" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-a1s" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-a1vu-black" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-a3-black" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-a3s-silver" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-a1vu-silver" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-a3-silver" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-a2-silver" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-a5-black" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-a5-gold-black" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-a5-gold-white" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-d8pa" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-mini-amp-l-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-d1s" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-d2s" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-d1s-silver" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-mini-amp-xl-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-mini-amp-xl-sv" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-mini-amp-l-sv" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-d1-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-c1s-pro" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-c1-pro" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-c1-pro-silver" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-c1-dac" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-sx1-pro" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-prcun" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-5csg-stand-for-equipment" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-1gb-usb" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-st-2-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-st-2-wt" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-st-3-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-st-3-wt" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-st-3-sv" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-st-1u-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-st-1u-svm" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-st-1u-svd" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-es-601-bl" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-es-421c-bl" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-es-621-bl" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-es-631-bl" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-es-831-bl" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-es-8sa-bl" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-es-12sa-bl" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-es-601-mc" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-es-621-mc" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-es-8sa-mc" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-es-831-mc" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-es-631-mc" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-es-421c-mc" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-es-12sa-mc" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ds-501-bl" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ds-601-bl" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ds-521c-bl" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ds-10sa-bl" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ds-501-wt" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ds-501-mc" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ds-601-wt" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ds-601-mc" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ds-10sa-mc" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ds-10sa-wt" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ds-521c-mc" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ds-521c-wt" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ds-831-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ds-631m-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ds-831-wt" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ds-831-mc" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ds-631m-mc" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ds-631-bl" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ds-631-mc" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ds-631-wt" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ds-631m-wt" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-wh-ms-3" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ms-5-wt" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ms-5-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ms-6-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ms-3-wt" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ms-6-wt" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ms-3-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-es-422a-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-es-422a-wt" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-es-422a-wn" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-rs-301a-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-rs-301a-wt" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-rs-301a-wn" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-xc52r" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-xc62r" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-xc62rs" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-xc82r" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-yc52r" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-yc62r" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-zc62r" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-zc82r" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-st-2-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-st-2-wt" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-s02zj" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-s03zj" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-stb121" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-cx-215-100m" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-cx-225-100m" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-cx-240-50m" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-cx-215-1m" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-cx-225-1m" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-cx-240-1m" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-st-3-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-st-3-wt" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-st-1u-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-st-1u-svm" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-st-1u-svd" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-st-4-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-st-5-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-st-t-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-wh-ms-3" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ci-2100" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-mini-amp" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ultra-x-bk-ref-uxtt-250700151bk" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-es-421c-mc-241200150" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-es-421c-bl-241200116" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pa-4300" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pa-4600" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ci-2100mkII" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ch2-2350b" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ch2-21300b" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ch3-23115b" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ch5-5300" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ch4-4300" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ch4-4600" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-dsp4250" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-dsp4450" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-dsp4650" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pr110fb" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pr206cb" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pr108sb" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-dc112fb" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-dc208cb" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-dc108sb" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-&#1089;i108f" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-&#1089;i108s" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ci206c" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pr115spb" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-dc110sab" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-dc112sab" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-dc112spb" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pr118spb" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-s02zj" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-s03zj" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-stb121" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-cx-215-100m" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-cx-225-100m" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-cx-240-50m" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-cx-240-1m" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-cx-215-1m" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-cx-225-1m" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/ec2sm8k130-2877x1618" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hcl1sm4k100-2213x1245" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hcl1sm4k110-2435x1369" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hcl1sm4k120-2656x1494" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hcl1sm4k130-2877x1618" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hcl1sm8k100-2213x1245" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hcl1sm8k110-2435x1369" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hcl1sm8k120-2656x1494" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hcl1sm8k130-2877x1618" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100bsm8k200-4427x2490" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100bsm4k150-3505x1491" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100bsm4k160-3739x1591" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100bsm4k180-4206x1790" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100sm4k190-4440x1889" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100b4k200-4674x1989" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100bsm8k150-3505x1491" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100bsm8k160-3739x1591" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100bsm8k180-4206x1790" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100bsm8k190-4440x1889" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100bsm8k200-4674x1989" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/zhk100bsm4k135-2988x1681" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/zhk100bsm4k150-3320x1867" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/zhk100bsm4k160-3542x1992" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/zhk100bsm8k135-2988x1681" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/zhk100bsm8k150-3320x1867" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/zhk100bsm8k160-3542x1992" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/zhk100bsm4k135-3155x1342" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/zhk100bsm4k150-3505x1491" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/zhk100bsm4k160-3739x1591" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/zhk100bsm8k135-3155x1342" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/zhk100bsm8k150-3505x1491" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/zhk100bsm8k160-3739x1591" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/ec2sm4k100-2213x1245" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/ec2sm4k110-2435x1369" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/ec2sm4k120-2656x1494" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/ec2sm4k130-2877x1618" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/ec2sm8k100-2213x1245" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/ec2sm8k110-2435x1369" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/ec2sm8k120-2656x1494" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk80bsm4k100-2213x1245" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk80bsm4k110-2435x1369" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk80bsm4k120-2656x1494" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk80bsm4k130-2877x1618" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk80bsm4k140-3099x1743" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk80bsm8k100-2213x1245" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk80bsm8k110-2435x1369" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk80bsm8k120-2656x1494" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk80bsm8k130-2877x1618" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk80bsm8k140-3099x1743" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk80bsm4k120-2804x1193" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk80bsm4k130-3038x1292" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk80bsm4k140-3272x1392" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk80bsm8k120-2804x1193" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk80bsm8k130-3038x1292" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk80bsm8k140-3272x1392" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100bsm4k150-3320x1867" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100bsm4k160-3542x1992" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100bsm4k170-3763x2116" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100bsm4k180-3984x2241" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100bsm4k190-4206x2366" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100bsm4k200-4427x2490" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100bsm8k150-3320x1867" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100bsm8k160-3542x1992" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100bsm8k170-3763x2116" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100bsm8k180-3984x2241" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/hk100bsm8k190-4206x2366" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/ec2sm4k140-3099x1743" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/ec2sm4k150-3321x1867" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/ec2sm4k160-3542x1992" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/ec2sm8k140-3099x1743" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/ec2sm8k150-3321x1867" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/ec2sm8k160-3542x1992" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/ec2wg1pro140-3099x1743" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/ec2wg1pro150-3321x1867" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/ec2wg1pro160-3542x1992" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-eco-bt" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-eco-one" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-delta-blk" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-delta-wht" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-alfa" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ultra-x" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-eco-bt-wn" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-eco-bt-rd" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-eco-bt-wt" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-eco-bt-yl" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-eco-one-wn" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ultra-xl" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ultra-xxl" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-eco-one-wt" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ultra-x-wn" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ultra-x-wt" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ultra-xl-wn" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ultra-xl-wt" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ultra-xxl-wn" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-ultra-xxl-wt" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-t-one" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-t-one-wt" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pk-106" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pk-105" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pk-104" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pk-101" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pk-102" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pk-107" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pk-108" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pk-118cp" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pk-118mp" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pk-118pp" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pk-100" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-paudc" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-5csg-stand-for-equipment" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pk-109" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-peddc" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pk-112s" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pk-112m" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pk-112l" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pk-111sv" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pk-111bk" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pk-110l" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pt-dc-cl" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pt-dc-gy" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pt-orm-wt" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pt-orm-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pt-onp-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pt-onp-wt" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-pt-onp-cd" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-a1" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-a2" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-a3s" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-x1s-pro" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-t3s" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-m1" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-a1s" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-a1vu-black" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-a3-black" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-a3s-silver" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-a1vu-silver" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-a3-silver" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-a2-silver" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-a5-black" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-a5-gold-black" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-a5-gold-white" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-d8pa" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-mini-amp-l-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-d1s" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-d2s" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-d1s-silver" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-mini-amp-xl-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-mini-amp-xl-sv" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-mini-amp-l-sv" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-d1-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-d1-sv" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-c1s-pro" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-c1-pro" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-c1-pro-silver" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-c1-dac" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-c1-dac-sv" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-sx1-pro" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-prcun" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-5csg-stand-for-equipment" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-1gb-usb" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-st-2-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-st-2-wt" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-st-3-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-st-3-wt" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-st-1u-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-st-1u-svm" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-st-1u-svd" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-st-4-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-st-5-bk" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premiera-av.ru/catalog/premiera-st-t-bk" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I303"/>
+  <dimension ref="A1:I316"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A290" sqref="A290:I290"/>
+      <selection pane="bottomLeft" activeCell="A301" sqref="A301:I301"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="50" customWidth="true" style="0"/>
     <col min="2" max="2" width="50" customWidth="true" style="0"/>
     <col min="3" max="3" width="18" customWidth="true" style="0"/>
     <col min="4" max="4" width="14" customWidth="true" style="0"/>
     <col min="5" max="5" width="17" customWidth="true" style="0"/>
     <col min="6" max="6" width="19" customWidth="true" style="0"/>
     <col min="7" max="7" width="10" customWidth="true" style="0"/>
     <col min="8" max="8" width="16" customWidth="true" style="0"/>
     <col min="9" max="9" width="27" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:9">
       <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="2" t="s">
@@ -2542,7680 +2605,8030 @@
         <v>20</v>
       </c>
       <c r="E8" s="10"/>
       <c r="F8" s="10">
         <v>11800</v>
       </c>
       <c r="G8" s="8"/>
       <c r="H8" s="10" t="str">
         <f>F8*G8</f>
         <v>0</v>
       </c>
       <c r="I8" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="D9" s="6" t="s">
-        <v>20</v>
+      <c r="D9" s="7" t="s">
+        <v>24</v>
       </c>
       <c r="E9" s="10"/>
       <c r="F9" s="10">
         <v>34800</v>
       </c>
       <c r="G9" s="8"/>
       <c r="H9" s="10" t="str">
         <f>F9*G9</f>
         <v>0</v>
       </c>
       <c r="I9" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="3" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>26</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>24</v>
       </c>
       <c r="E10" s="10"/>
       <c r="F10" s="10">
         <v>39800</v>
       </c>
       <c r="G10" s="8"/>
       <c r="H10" s="10" t="str">
         <f>F10*G10</f>
         <v>0</v>
       </c>
       <c r="I10" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>28</v>
+      </c>
+      <c r="D11" s="6" t="s">
+        <v>20</v>
       </c>
       <c r="E11" s="10"/>
       <c r="F11" s="10">
         <v>49800</v>
       </c>
       <c r="G11" s="8"/>
       <c r="H11" s="10" t="str">
         <f>F11*G11</f>
         <v>0</v>
       </c>
       <c r="I11" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B12" s="3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="D12" s="7" t="s">
         <v>31</v>
+      </c>
+      <c r="D12" s="6" t="s">
+        <v>20</v>
       </c>
       <c r="E12" s="11">
         <v>29800</v>
       </c>
       <c r="F12" s="10">
         <v>22350</v>
       </c>
       <c r="G12" s="8"/>
       <c r="H12" s="10" t="str">
         <f>F12*G12</f>
         <v>0</v>
       </c>
       <c r="I12" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B13" s="3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>33</v>
       </c>
-      <c r="D13" s="6" t="s">
-        <v>20</v>
+      <c r="D13" s="7" t="s">
+        <v>24</v>
       </c>
       <c r="E13" s="11">
         <v>39800</v>
       </c>
       <c r="F13" s="10">
         <v>29850</v>
       </c>
       <c r="G13" s="8"/>
       <c r="H13" s="10" t="str">
         <f>F13*G13</f>
         <v>0</v>
       </c>
       <c r="I13" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>35</v>
       </c>
-      <c r="D14" s="7" t="s">
-        <v>31</v>
+      <c r="D14" s="6" t="s">
+        <v>20</v>
       </c>
       <c r="E14" s="10"/>
       <c r="F14" s="10">
         <v>19800</v>
       </c>
       <c r="G14" s="8"/>
       <c r="H14" s="10" t="str">
         <f>F14*G14</f>
         <v>0</v>
       </c>
       <c r="I14" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>37</v>
       </c>
-      <c r="D15" s="6" t="s">
-        <v>20</v>
+      <c r="D15" s="7" t="s">
+        <v>24</v>
       </c>
       <c r="E15" s="10"/>
       <c r="F15" s="10">
         <v>34800</v>
       </c>
       <c r="G15" s="8"/>
       <c r="H15" s="10" t="str">
         <f>F15*G15</f>
         <v>0</v>
       </c>
       <c r="I15" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="3" t="s">
         <v>38</v>
       </c>
       <c r="B16" s="3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>39</v>
       </c>
-      <c r="D16" s="5" t="s">
-        <v>15</v>
+      <c r="D16" s="7" t="s">
+        <v>24</v>
       </c>
       <c r="E16" s="11">
         <v>29800</v>
       </c>
       <c r="F16" s="10">
         <v>22350</v>
       </c>
       <c r="G16" s="8"/>
       <c r="H16" s="10" t="str">
         <f>F16*G16</f>
         <v>0</v>
       </c>
       <c r="I16" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="3" t="s">
         <v>40</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="D17" s="7" t="s">
-        <v>31</v>
+      <c r="D17" s="6" t="s">
+        <v>20</v>
       </c>
       <c r="E17" s="10"/>
       <c r="F17" s="10">
         <v>49800</v>
       </c>
       <c r="G17" s="8"/>
       <c r="H17" s="10" t="str">
         <f>F17*G17</f>
         <v>0</v>
       </c>
       <c r="I17" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="3" t="s">
         <v>42</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>43</v>
       </c>
-      <c r="D18" s="6" t="s">
-        <v>20</v>
+      <c r="D18" s="7" t="s">
+        <v>24</v>
       </c>
       <c r="E18" s="10"/>
       <c r="F18" s="10">
         <v>39800</v>
       </c>
       <c r="G18" s="8"/>
       <c r="H18" s="10" t="str">
         <f>F18*G18</f>
         <v>0</v>
       </c>
       <c r="I18" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>45</v>
       </c>
-      <c r="D19" s="5" t="s">
-        <v>15</v>
+      <c r="D19" s="7" t="s">
+        <v>24</v>
       </c>
       <c r="E19" s="10"/>
       <c r="F19" s="10">
         <v>11800</v>
       </c>
       <c r="G19" s="8"/>
       <c r="H19" s="10" t="str">
         <f>F19*G19</f>
         <v>0</v>
       </c>
       <c r="I19" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B20" s="3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>47</v>
       </c>
-      <c r="D20" s="5" t="s">
-        <v>15</v>
+      <c r="D20" s="7" t="s">
+        <v>24</v>
       </c>
       <c r="E20" s="11">
         <v>39800</v>
       </c>
       <c r="F20" s="10">
         <v>29850</v>
       </c>
       <c r="G20" s="8"/>
       <c r="H20" s="10" t="str">
         <f>F20*G20</f>
         <v>0</v>
       </c>
       <c r="I20" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="15" t="s">
         <v>48</v>
       </c>
       <c r="B21" s="16"/>
       <c r="C21" s="16"/>
       <c r="D21" s="16"/>
       <c r="E21" s="16"/>
       <c r="F21" s="16"/>
       <c r="G21" s="16"/>
       <c r="H21" s="16"/>
       <c r="I21" s="16"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="3" t="s">
         <v>49</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>50</v>
       </c>
-      <c r="D22" s="5" t="s">
-        <v>15</v>
+      <c r="D22" s="7" t="s">
+        <v>24</v>
       </c>
       <c r="E22" s="11">
         <v>24800</v>
       </c>
       <c r="F22" s="10">
         <v>19800</v>
       </c>
       <c r="G22" s="8"/>
       <c r="H22" s="10" t="str">
         <f>F22*G22</f>
         <v>0</v>
       </c>
       <c r="I22" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="3" t="s">
         <v>51</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>52</v>
       </c>
-      <c r="D23" s="5" t="s">
-        <v>15</v>
+      <c r="D23" s="7" t="s">
+        <v>24</v>
       </c>
       <c r="E23" s="10"/>
       <c r="F23" s="10">
         <v>29800</v>
       </c>
       <c r="G23" s="8"/>
       <c r="H23" s="10" t="str">
         <f>F23*G23</f>
         <v>0</v>
       </c>
       <c r="I23" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="3" t="s">
         <v>53</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>54</v>
       </c>
-      <c r="D24" s="5" t="s">
-        <v>15</v>
+      <c r="D24" s="7" t="s">
+        <v>24</v>
       </c>
       <c r="E24" s="10"/>
       <c r="F24" s="10">
         <v>17800</v>
       </c>
       <c r="G24" s="8"/>
       <c r="H24" s="10" t="str">
         <f>F24*G24</f>
         <v>0</v>
       </c>
       <c r="I24" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="3" t="s">
         <v>55</v>
       </c>
       <c r="B25" s="3" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>56</v>
       </c>
       <c r="D25" s="7" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="E25" s="10"/>
+        <v>24</v>
+      </c>
+      <c r="E25" s="11">
+        <v>49800</v>
+      </c>
       <c r="F25" s="10">
-        <v>59800</v>
+        <v>37350</v>
       </c>
       <c r="G25" s="8"/>
       <c r="H25" s="10" t="str">
         <f>F25*G25</f>
         <v>0</v>
       </c>
       <c r="I25" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="3" t="s">
         <v>57</v>
       </c>
       <c r="B26" s="3" t="s">
-        <v>29</v>
+        <v>13</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>58</v>
       </c>
-      <c r="D26" s="5" t="s">
-        <v>15</v>
+      <c r="D26" s="7" t="s">
+        <v>24</v>
       </c>
       <c r="E26" s="11">
-        <v>49800</v>
+        <v>24800</v>
       </c>
       <c r="F26" s="10">
-        <v>37350</v>
+        <v>19800</v>
       </c>
       <c r="G26" s="8"/>
       <c r="H26" s="10" t="str">
         <f>F26*G26</f>
         <v>0</v>
       </c>
       <c r="I26" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="3" t="s">
         <v>59</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C27" s="3" t="s">
         <v>60</v>
       </c>
-      <c r="D27" s="5" t="s">
-        <v>15</v>
+      <c r="D27" s="7" t="s">
+        <v>24</v>
       </c>
       <c r="E27" s="11">
         <v>24800</v>
       </c>
       <c r="F27" s="10">
         <v>19800</v>
       </c>
       <c r="G27" s="8"/>
       <c r="H27" s="10" t="str">
         <f>F27*G27</f>
         <v>0</v>
       </c>
       <c r="I27" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="3" t="s">
         <v>61</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C28" s="3" t="s">
         <v>62</v>
       </c>
-      <c r="D28" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D28" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E28" s="10"/>
       <c r="F28" s="10">
-        <v>19800</v>
+        <v>29800</v>
       </c>
       <c r="G28" s="8"/>
       <c r="H28" s="10" t="str">
         <f>F28*G28</f>
         <v>0</v>
       </c>
       <c r="I28" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="3" t="s">
         <v>63</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C29" s="3" t="s">
         <v>64</v>
       </c>
-      <c r="D29" s="5" t="s">
-        <v>15</v>
+      <c r="D29" s="7" t="s">
+        <v>24</v>
       </c>
       <c r="E29" s="10"/>
       <c r="F29" s="10">
         <v>29800</v>
       </c>
       <c r="G29" s="8"/>
       <c r="H29" s="10" t="str">
         <f>F29*G29</f>
         <v>0</v>
       </c>
       <c r="I29" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="3" t="s">
         <v>65</v>
       </c>
       <c r="B30" s="3" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="C30" s="3" t="s">
         <v>66</v>
       </c>
-      <c r="D30" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E30" s="10"/>
+      <c r="D30" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E30" s="11">
+        <v>49800</v>
+      </c>
       <c r="F30" s="10">
-        <v>29800</v>
+        <v>37350</v>
       </c>
       <c r="G30" s="8"/>
       <c r="H30" s="10" t="str">
         <f>F30*G30</f>
         <v>0</v>
       </c>
       <c r="I30" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="3" t="s">
         <v>67</v>
       </c>
       <c r="B31" s="3" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="C31" s="3" t="s">
         <v>68</v>
       </c>
-      <c r="D31" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E31" s="10"/>
+      <c r="D31" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E31" s="11">
+        <v>49800</v>
+      </c>
       <c r="F31" s="10">
-        <v>59800</v>
+        <v>37350</v>
       </c>
       <c r="G31" s="8"/>
       <c r="H31" s="10" t="str">
         <f>F31*G31</f>
         <v>0</v>
       </c>
       <c r="I31" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="3" t="s">
         <v>69</v>
       </c>
       <c r="B32" s="3" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="C32" s="3" t="s">
         <v>70</v>
       </c>
-      <c r="D32" s="5" t="s">
-        <v>15</v>
+      <c r="D32" s="7" t="s">
+        <v>24</v>
       </c>
       <c r="E32" s="10"/>
       <c r="F32" s="10">
-        <v>59800</v>
+        <v>17800</v>
       </c>
       <c r="G32" s="8"/>
       <c r="H32" s="10" t="str">
         <f>F32*G32</f>
         <v>0</v>
       </c>
       <c r="I32" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="3" t="s">
         <v>71</v>
       </c>
       <c r="B33" s="3" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="C33" s="3" t="s">
         <v>72</v>
       </c>
-      <c r="D33" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D33" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E33" s="10"/>
       <c r="F33" s="10">
-        <v>37350</v>
+        <v>17800</v>
       </c>
       <c r="G33" s="8"/>
       <c r="H33" s="10" t="str">
         <f>F33*G33</f>
         <v>0</v>
       </c>
       <c r="I33" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="3" t="s">
         <v>73</v>
       </c>
       <c r="B34" s="3" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="C34" s="3" t="s">
         <v>74</v>
       </c>
-      <c r="D34" s="5" t="s">
-        <v>15</v>
+      <c r="D34" s="7" t="s">
+        <v>24</v>
       </c>
       <c r="E34" s="11">
-        <v>49800</v>
+        <v>89800</v>
       </c>
       <c r="F34" s="10">
-        <v>37350</v>
+        <v>79800</v>
       </c>
       <c r="G34" s="8"/>
       <c r="H34" s="10" t="str">
         <f>F34*G34</f>
         <v>0</v>
       </c>
       <c r="I34" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="3" t="s">
         <v>75</v>
       </c>
       <c r="B35" s="3" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="C35" s="3" t="s">
         <v>76</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E35" s="10"/>
       <c r="F35" s="10">
-        <v>17800</v>
+        <v>59800</v>
       </c>
       <c r="G35" s="8"/>
       <c r="H35" s="10" t="str">
         <f>F35*G35</f>
         <v>0</v>
       </c>
       <c r="I35" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="3" t="s">
         <v>77</v>
       </c>
       <c r="B36" s="3" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="C36" s="3" t="s">
         <v>78</v>
       </c>
-      <c r="D36" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E36" s="10"/>
+      <c r="D36" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E36" s="11">
+        <v>89800</v>
+      </c>
       <c r="F36" s="10">
-        <v>17800</v>
+        <v>79800</v>
       </c>
       <c r="G36" s="8"/>
       <c r="H36" s="10" t="str">
         <f>F36*G36</f>
         <v>0</v>
       </c>
       <c r="I36" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="37" spans="1:9">
-      <c r="A37" s="15" t="s">
+      <c r="A37" s="3" t="s">
         <v>79</v>
       </c>
-      <c r="B37" s="16"/>
-[...6 lines deleted...]
-      <c r="I37" s="16"/>
+      <c r="B37" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="C37" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="D37" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E37" s="11">
+        <v>89800</v>
+      </c>
+      <c r="F37" s="10">
+        <v>79800</v>
+      </c>
+      <c r="G37" s="8"/>
+      <c r="H37" s="10" t="str">
+        <f>F37*G37</f>
+        <v>0</v>
+      </c>
+      <c r="I37" s="8" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="3" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B38" s="3" t="s">
-        <v>81</v>
+        <v>22</v>
       </c>
       <c r="C38" s="3" t="s">
         <v>82</v>
       </c>
-      <c r="D38" s="5" t="s">
-        <v>15</v>
+      <c r="D38" s="7" t="s">
+        <v>24</v>
       </c>
       <c r="E38" s="10"/>
       <c r="F38" s="10">
-        <v>49800</v>
+        <v>59800</v>
       </c>
       <c r="G38" s="8"/>
       <c r="H38" s="10" t="str">
         <f>F38*G38</f>
         <v>0</v>
       </c>
       <c r="I38" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="3" t="s">
         <v>83</v>
       </c>
       <c r="B39" s="3" t="s">
-        <v>81</v>
+        <v>22</v>
       </c>
       <c r="C39" s="3" t="s">
         <v>84</v>
       </c>
-      <c r="D39" s="5" t="s">
-        <v>15</v>
+      <c r="D39" s="6" t="s">
+        <v>20</v>
       </c>
       <c r="E39" s="10"/>
       <c r="F39" s="10">
-        <v>49800</v>
+        <v>59800</v>
       </c>
       <c r="G39" s="8"/>
       <c r="H39" s="10" t="str">
         <f>F39*G39</f>
         <v>0</v>
       </c>
       <c r="I39" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="3" t="s">
         <v>85</v>
       </c>
       <c r="B40" s="3" t="s">
-        <v>81</v>
+        <v>22</v>
       </c>
       <c r="C40" s="3" t="s">
         <v>86</v>
       </c>
-      <c r="D40" s="5" t="s">
-        <v>15</v>
+      <c r="D40" s="6" t="s">
+        <v>20</v>
       </c>
       <c r="E40" s="10"/>
       <c r="F40" s="10">
         <v>59800</v>
       </c>
       <c r="G40" s="8"/>
       <c r="H40" s="10" t="str">
         <f>F40*G40</f>
         <v>0</v>
       </c>
       <c r="I40" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="3" t="s">
         <v>87</v>
       </c>
       <c r="B41" s="3" t="s">
-        <v>81</v>
+        <v>22</v>
       </c>
       <c r="C41" s="3" t="s">
         <v>88</v>
       </c>
-      <c r="D41" s="5" t="s">
-        <v>15</v>
+      <c r="D41" s="6" t="s">
+        <v>20</v>
       </c>
       <c r="E41" s="10"/>
       <c r="F41" s="10">
-        <v>34800</v>
+        <v>59800</v>
       </c>
       <c r="G41" s="8"/>
       <c r="H41" s="10" t="str">
         <f>F41*G41</f>
         <v>0</v>
       </c>
       <c r="I41" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="3" t="s">
         <v>89</v>
       </c>
       <c r="B42" s="3" t="s">
-        <v>81</v>
+        <v>22</v>
       </c>
       <c r="C42" s="3" t="s">
         <v>90</v>
       </c>
-      <c r="D42" s="5" t="s">
-        <v>15</v>
+      <c r="D42" s="6" t="s">
+        <v>20</v>
       </c>
       <c r="E42" s="10"/>
       <c r="F42" s="10">
         <v>59800</v>
       </c>
       <c r="G42" s="8"/>
       <c r="H42" s="10" t="str">
         <f>F42*G42</f>
         <v>0</v>
       </c>
       <c r="I42" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="43" spans="1:9">
-      <c r="A43" s="3" t="s">
+      <c r="A43" s="15" t="s">
         <v>91</v>
       </c>
-      <c r="B43" s="3" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="B43" s="16"/>
+      <c r="C43" s="16"/>
+      <c r="D43" s="16"/>
+      <c r="E43" s="16"/>
+      <c r="F43" s="16"/>
+      <c r="G43" s="16"/>
+      <c r="H43" s="16"/>
+      <c r="I43" s="16"/>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="B44" s="3" t="s">
         <v>93</v>
       </c>
-      <c r="B44" s="3" t="s">
+      <c r="C44" s="3" t="s">
         <v>94</v>
       </c>
-      <c r="C44" s="3" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="D44" s="7" t="s">
+        <v>24</v>
       </c>
       <c r="E44" s="10"/>
       <c r="F44" s="10">
         <v>4800</v>
       </c>
       <c r="G44" s="8"/>
       <c r="H44" s="10" t="str">
         <f>F44*G44</f>
         <v>0</v>
       </c>
       <c r="I44" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="45" spans="1:9">
-      <c r="A45" s="15" t="s">
+      <c r="A45" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="B45" s="3" t="s">
         <v>96</v>
       </c>
-      <c r="B45" s="16"/>
-[...6 lines deleted...]
-      <c r="I45" s="16"/>
+      <c r="C45" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="D45" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E45" s="10"/>
+      <c r="F45" s="10">
+        <v>49800</v>
+      </c>
+      <c r="G45" s="8"/>
+      <c r="H45" s="10" t="str">
+        <f>F45*G45</f>
+        <v>0</v>
+      </c>
+      <c r="I45" s="8" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="3" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B46" s="3" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="C46" s="3" t="s">
         <v>99</v>
       </c>
-      <c r="D46" s="5" t="s">
-        <v>15</v>
+      <c r="D46" s="7" t="s">
+        <v>24</v>
       </c>
       <c r="E46" s="10"/>
       <c r="F46" s="10">
-        <v>14800</v>
+        <v>49800</v>
       </c>
       <c r="G46" s="8"/>
       <c r="H46" s="10" t="str">
         <f>F46*G46</f>
         <v>0</v>
       </c>
       <c r="I46" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="3" t="s">
         <v>100</v>
       </c>
       <c r="B47" s="3" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="C47" s="3" t="s">
         <v>101</v>
       </c>
-      <c r="D47" s="5" t="s">
-        <v>15</v>
+      <c r="D47" s="7" t="s">
+        <v>24</v>
       </c>
       <c r="E47" s="10"/>
       <c r="F47" s="10">
-        <v>14800</v>
+        <v>59800</v>
       </c>
       <c r="G47" s="8"/>
       <c r="H47" s="10" t="str">
         <f>F47*G47</f>
         <v>0</v>
       </c>
       <c r="I47" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="3" t="s">
         <v>102</v>
       </c>
       <c r="B48" s="3" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="C48" s="3" t="s">
         <v>103</v>
       </c>
-      <c r="D48" s="5" t="s">
-        <v>15</v>
+      <c r="D48" s="7" t="s">
+        <v>24</v>
       </c>
       <c r="E48" s="10"/>
       <c r="F48" s="10">
-        <v>14800</v>
+        <v>34800</v>
       </c>
       <c r="G48" s="8"/>
       <c r="H48" s="10" t="str">
         <f>F48*G48</f>
         <v>0</v>
       </c>
       <c r="I48" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="3" t="s">
         <v>104</v>
       </c>
       <c r="B49" s="3" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="C49" s="3" t="s">
         <v>105</v>
       </c>
-      <c r="D49" s="5" t="s">
-        <v>15</v>
+      <c r="D49" s="7" t="s">
+        <v>24</v>
       </c>
       <c r="E49" s="10"/>
       <c r="F49" s="10">
-        <v>19800</v>
+        <v>59800</v>
       </c>
       <c r="G49" s="8"/>
       <c r="H49" s="10" t="str">
         <f>F49*G49</f>
         <v>0</v>
       </c>
       <c r="I49" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="3" t="s">
         <v>106</v>
       </c>
       <c r="B50" s="3" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="C50" s="3" t="s">
         <v>107</v>
       </c>
-      <c r="D50" s="5" t="s">
-        <v>15</v>
+      <c r="D50" s="7" t="s">
+        <v>24</v>
       </c>
       <c r="E50" s="10"/>
       <c r="F50" s="10">
-        <v>19800</v>
+        <v>34800</v>
       </c>
       <c r="G50" s="8"/>
       <c r="H50" s="10" t="str">
         <f>F50*G50</f>
         <v>0</v>
       </c>
       <c r="I50" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="51" spans="1:9">
-      <c r="A51" s="3" t="s">
+      <c r="A51" s="15" t="s">
         <v>108</v>
       </c>
-      <c r="B51" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C51" s="3" t="s">
+      <c r="B51" s="16"/>
+      <c r="C51" s="16"/>
+      <c r="D51" s="16"/>
+      <c r="E51" s="16"/>
+      <c r="F51" s="16"/>
+      <c r="G51" s="16"/>
+      <c r="H51" s="16"/>
+      <c r="I51" s="16"/>
+    </row>
+    <row r="52" spans="1:9">
+      <c r="A52" s="3" t="s">
         <v>109</v>
       </c>
-      <c r="D51" s="5" t="s">
-[...16 lines deleted...]
-      <c r="A52" s="15" t="s">
+      <c r="B52" s="3" t="s">
         <v>110</v>
       </c>
-      <c r="B52" s="16"/>
-[...6 lines deleted...]
-      <c r="I52" s="16"/>
+      <c r="C52" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D52" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E52" s="10"/>
+      <c r="F52" s="10">
+        <v>14800</v>
+      </c>
+      <c r="G52" s="8"/>
+      <c r="H52" s="10" t="str">
+        <f>F52*G52</f>
+        <v>0</v>
+      </c>
+      <c r="I52" s="8" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="3" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B53" s="3" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="C53" s="3" t="s">
         <v>113</v>
       </c>
-      <c r="D53" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D53" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E53" s="10"/>
       <c r="F53" s="10">
-        <v>6600</v>
+        <v>14800</v>
       </c>
       <c r="G53" s="8"/>
       <c r="H53" s="10" t="str">
         <f>F53*G53</f>
         <v>0</v>
       </c>
       <c r="I53" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="3" t="s">
         <v>114</v>
       </c>
       <c r="B54" s="3" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="C54" s="3" t="s">
         <v>115</v>
       </c>
       <c r="D54" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="E54" s="11">
-[...1 lines deleted...]
-      </c>
+      <c r="E54" s="10"/>
       <c r="F54" s="10">
-        <v>7350</v>
+        <v>14800</v>
       </c>
       <c r="G54" s="8"/>
       <c r="H54" s="10" t="str">
         <f>F54*G54</f>
         <v>0</v>
       </c>
       <c r="I54" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="3" t="s">
         <v>116</v>
       </c>
       <c r="B55" s="3" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="C55" s="3" t="s">
         <v>117</v>
       </c>
-      <c r="D55" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D55" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E55" s="10"/>
       <c r="F55" s="10">
-        <v>9600</v>
+        <v>19800</v>
       </c>
       <c r="G55" s="8"/>
       <c r="H55" s="10" t="str">
         <f>F55*G55</f>
         <v>0</v>
       </c>
       <c r="I55" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="3" t="s">
         <v>118</v>
       </c>
       <c r="B56" s="3" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="C56" s="3" t="s">
         <v>119</v>
       </c>
-      <c r="D56" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D56" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E56" s="10"/>
       <c r="F56" s="10">
-        <v>8100</v>
+        <v>19800</v>
       </c>
       <c r="G56" s="8"/>
       <c r="H56" s="10" t="str">
         <f>F56*G56</f>
         <v>0</v>
       </c>
       <c r="I56" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="3" t="s">
         <v>120</v>
       </c>
       <c r="B57" s="3" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="C57" s="3" t="s">
         <v>121</v>
       </c>
-      <c r="D57" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D57" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E57" s="10"/>
       <c r="F57" s="10">
-        <v>7350</v>
+        <v>19800</v>
       </c>
       <c r="G57" s="8"/>
       <c r="H57" s="10" t="str">
         <f>F57*G57</f>
         <v>0</v>
       </c>
       <c r="I57" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="58" spans="1:9">
-      <c r="A58" s="3" t="s">
+      <c r="A58" s="15" t="s">
         <v>122</v>
       </c>
-      <c r="B58" s="3" t="s">
-[...21 lines deleted...]
-      </c>
+      <c r="B58" s="16"/>
+      <c r="C58" s="16"/>
+      <c r="D58" s="16"/>
+      <c r="E58" s="16"/>
+      <c r="F58" s="16"/>
+      <c r="G58" s="16"/>
+      <c r="H58" s="16"/>
+      <c r="I58" s="16"/>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="B59" s="3" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="C59" s="3" t="s">
         <v>125</v>
       </c>
-      <c r="D59" s="5" t="s">
-        <v>15</v>
+      <c r="D59" s="7" t="s">
+        <v>24</v>
       </c>
       <c r="E59" s="11">
-        <v>12800</v>
+        <v>8800</v>
       </c>
       <c r="F59" s="10">
-        <v>9600</v>
+        <v>6600</v>
       </c>
       <c r="G59" s="8"/>
       <c r="H59" s="10" t="str">
         <f>F59*G59</f>
         <v>0</v>
       </c>
       <c r="I59" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="3" t="s">
         <v>126</v>
       </c>
       <c r="B60" s="3" t="s">
-        <v>112</v>
+        <v>124</v>
       </c>
       <c r="C60" s="3" t="s">
         <v>127</v>
       </c>
-      <c r="D60" s="5" t="s">
-        <v>15</v>
+      <c r="D60" s="7" t="s">
+        <v>24</v>
       </c>
       <c r="E60" s="11">
-        <v>13800</v>
+        <v>9800</v>
       </c>
       <c r="F60" s="10">
-        <v>10350</v>
+        <v>7350</v>
       </c>
       <c r="G60" s="8"/>
       <c r="H60" s="10" t="str">
         <f>F60*G60</f>
         <v>0</v>
       </c>
       <c r="I60" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="61" spans="1:9">
-      <c r="A61" s="15" t="s">
+      <c r="A61" s="3" t="s">
         <v>128</v>
       </c>
-      <c r="B61" s="16"/>
-[...6 lines deleted...]
-      <c r="I61" s="16"/>
+      <c r="B61" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="C61" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="D61" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E61" s="11">
+        <v>12800</v>
+      </c>
+      <c r="F61" s="10">
+        <v>9600</v>
+      </c>
+      <c r="G61" s="8"/>
+      <c r="H61" s="10" t="str">
+        <f>F61*G61</f>
+        <v>0</v>
+      </c>
+      <c r="I61" s="8" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="3" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B62" s="3" t="s">
-        <v>130</v>
+        <v>124</v>
       </c>
       <c r="C62" s="3" t="s">
         <v>131</v>
       </c>
-      <c r="D62" s="5" t="s">
-        <v>15</v>
+      <c r="D62" s="7" t="s">
+        <v>24</v>
       </c>
       <c r="E62" s="11">
-        <v>18800</v>
+        <v>10800</v>
       </c>
       <c r="F62" s="10">
-        <v>15800</v>
+        <v>8100</v>
       </c>
       <c r="G62" s="8"/>
       <c r="H62" s="10" t="str">
         <f>F62*G62</f>
         <v>0</v>
       </c>
       <c r="I62" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="3" t="s">
         <v>132</v>
       </c>
       <c r="B63" s="3" t="s">
-        <v>130</v>
+        <v>124</v>
       </c>
       <c r="C63" s="3" t="s">
         <v>133</v>
       </c>
-      <c r="D63" s="5" t="s">
-        <v>15</v>
+      <c r="D63" s="7" t="s">
+        <v>24</v>
       </c>
       <c r="E63" s="11">
-        <v>18800</v>
+        <v>9800</v>
       </c>
       <c r="F63" s="10">
-        <v>15800</v>
+        <v>7350</v>
       </c>
       <c r="G63" s="8"/>
       <c r="H63" s="10" t="str">
         <f>F63*G63</f>
         <v>0</v>
       </c>
       <c r="I63" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="3" t="s">
         <v>134</v>
       </c>
       <c r="B64" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="C64" s="3" t="s">
         <v>135</v>
       </c>
-      <c r="C64" s="3" t="s">
-[...5 lines deleted...]
-      <c r="E64" s="10"/>
+      <c r="D64" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E64" s="11">
+        <v>10800</v>
+      </c>
       <c r="F64" s="10">
-        <v>0</v>
+        <v>8100</v>
       </c>
       <c r="G64" s="8"/>
       <c r="H64" s="10" t="str">
         <f>F64*G64</f>
         <v>0</v>
       </c>
       <c r="I64" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="B65" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="C65" s="3" t="s">
         <v>137</v>
       </c>
-      <c r="B65" s="3" t="s">
-[...8 lines deleted...]
-      <c r="E65" s="10"/>
+      <c r="D65" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E65" s="11">
+        <v>12800</v>
+      </c>
       <c r="F65" s="10">
-        <v>0</v>
+        <v>9600</v>
       </c>
       <c r="G65" s="8"/>
       <c r="H65" s="10" t="str">
         <f>F65*G65</f>
         <v>0</v>
       </c>
       <c r="I65" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="B66" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="C66" s="3" t="s">
         <v>139</v>
       </c>
-      <c r="B66" s="3" t="s">
-[...8 lines deleted...]
-      <c r="E66" s="10"/>
+      <c r="D66" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E66" s="11">
+        <v>13800</v>
+      </c>
       <c r="F66" s="10">
-        <v>0</v>
+        <v>10350</v>
       </c>
       <c r="G66" s="8"/>
       <c r="H66" s="10" t="str">
         <f>F66*G66</f>
         <v>0</v>
       </c>
       <c r="I66" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="67" spans="1:9">
-      <c r="A67" s="3" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="A67" s="15" t="s">
+        <v>140</v>
+      </c>
+      <c r="B67" s="16"/>
+      <c r="C67" s="16"/>
+      <c r="D67" s="16"/>
+      <c r="E67" s="16"/>
+      <c r="F67" s="16"/>
+      <c r="G67" s="16"/>
+      <c r="H67" s="16"/>
+      <c r="I67" s="16"/>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="3" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="B68" s="3" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="C68" s="3" t="s">
-        <v>146</v>
-[...4 lines deleted...]
-      <c r="E68" s="10"/>
+        <v>143</v>
+      </c>
+      <c r="D68" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E68" s="11">
+        <v>18800</v>
+      </c>
       <c r="F68" s="10">
-        <v>33000</v>
+        <v>15800</v>
       </c>
       <c r="G68" s="8"/>
       <c r="H68" s="10" t="str">
         <f>F68*G68</f>
         <v>0</v>
       </c>
       <c r="I68" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="3" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="B69" s="3" t="s">
-        <v>148</v>
+        <v>142</v>
       </c>
       <c r="C69" s="3" t="s">
-        <v>149</v>
-[...4 lines deleted...]
-      <c r="E69" s="10"/>
+        <v>145</v>
+      </c>
+      <c r="D69" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E69" s="11">
+        <v>18800</v>
+      </c>
       <c r="F69" s="10">
-        <v>22500</v>
+        <v>15800</v>
       </c>
       <c r="G69" s="8"/>
       <c r="H69" s="10" t="str">
         <f>F69*G69</f>
         <v>0</v>
       </c>
       <c r="I69" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="3" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="B70" s="3" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="C70" s="3" t="s">
-        <v>152</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>148</v>
+      </c>
+      <c r="D70" s="6" t="s">
+        <v>20</v>
       </c>
       <c r="E70" s="10"/>
       <c r="F70" s="10">
-        <v>200</v>
+        <v>0</v>
       </c>
       <c r="G70" s="8"/>
       <c r="H70" s="10" t="str">
         <f>F70*G70</f>
         <v>0</v>
       </c>
       <c r="I70" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="3" t="s">
-        <v>153</v>
+        <v>149</v>
       </c>
       <c r="B71" s="3" t="s">
-        <v>154</v>
+        <v>147</v>
       </c>
       <c r="C71" s="3" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>150</v>
+      </c>
+      <c r="D71" s="6" t="s">
+        <v>20</v>
       </c>
       <c r="E71" s="10"/>
       <c r="F71" s="10">
-        <v>330</v>
+        <v>0</v>
       </c>
       <c r="G71" s="8"/>
       <c r="H71" s="10" t="str">
         <f>F71*G71</f>
         <v>0</v>
       </c>
       <c r="I71" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="3" t="s">
-        <v>156</v>
+        <v>151</v>
       </c>
       <c r="B72" s="3" t="s">
-        <v>157</v>
+        <v>147</v>
       </c>
       <c r="C72" s="3" t="s">
-        <v>158</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>152</v>
+      </c>
+      <c r="D72" s="6" t="s">
+        <v>20</v>
       </c>
       <c r="E72" s="10"/>
       <c r="F72" s="10">
-        <v>450</v>
+        <v>0</v>
       </c>
       <c r="G72" s="8"/>
       <c r="H72" s="10" t="str">
         <f>F72*G72</f>
         <v>0</v>
       </c>
       <c r="I72" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="3" t="s">
-        <v>159</v>
+        <v>153</v>
       </c>
       <c r="B73" s="3" t="s">
-        <v>130</v>
+        <v>154</v>
       </c>
       <c r="C73" s="3" t="s">
-        <v>160</v>
-[...6 lines deleted...]
-      </c>
+        <v>155</v>
+      </c>
+      <c r="D73" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E73" s="10"/>
       <c r="F73" s="10">
-        <v>18800</v>
+        <v>20000</v>
       </c>
       <c r="G73" s="8"/>
       <c r="H73" s="10" t="str">
         <f>F73*G73</f>
         <v>0</v>
       </c>
       <c r="I73" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="3" t="s">
-        <v>161</v>
+        <v>156</v>
       </c>
       <c r="B74" s="3" t="s">
-        <v>130</v>
+        <v>157</v>
       </c>
       <c r="C74" s="3" t="s">
-        <v>162</v>
-[...6 lines deleted...]
-      </c>
+        <v>158</v>
+      </c>
+      <c r="D74" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E74" s="10"/>
       <c r="F74" s="10">
-        <v>18800</v>
+        <v>33000</v>
       </c>
       <c r="G74" s="8"/>
       <c r="H74" s="10" t="str">
         <f>F74*G74</f>
         <v>0</v>
       </c>
       <c r="I74" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="3" t="s">
-        <v>163</v>
+        <v>159</v>
       </c>
       <c r="B75" s="3" t="s">
-        <v>130</v>
+        <v>160</v>
       </c>
       <c r="C75" s="3" t="s">
-        <v>164</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>161</v>
+      </c>
+      <c r="D75" s="7" t="s">
+        <v>24</v>
       </c>
       <c r="E75" s="10"/>
       <c r="F75" s="10">
-        <v>0</v>
+        <v>22500</v>
       </c>
       <c r="G75" s="8"/>
       <c r="H75" s="10" t="str">
         <f>F75*G75</f>
         <v>0</v>
       </c>
       <c r="I75" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="3" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="B76" s="3" t="s">
-        <v>130</v>
+        <v>163</v>
       </c>
       <c r="C76" s="3" t="s">
-        <v>166</v>
-[...6 lines deleted...]
-      </c>
+        <v>164</v>
+      </c>
+      <c r="D76" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E76" s="10"/>
       <c r="F76" s="10">
-        <v>13800</v>
+        <v>200</v>
       </c>
       <c r="G76" s="8"/>
       <c r="H76" s="10" t="str">
         <f>F76*G76</f>
         <v>0</v>
       </c>
       <c r="I76" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="3" t="s">
+        <v>165</v>
+      </c>
+      <c r="B77" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="C77" s="3" t="s">
         <v>167</v>
       </c>
-      <c r="B77" s="3" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="D77" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E77" s="10"/>
       <c r="F77" s="10">
-        <v>13800</v>
+        <v>330</v>
       </c>
       <c r="G77" s="8"/>
       <c r="H77" s="10" t="str">
         <f>F77*G77</f>
         <v>0</v>
       </c>
       <c r="I77" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="B78" s="3" t="s">
         <v>169</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="C78" s="3" t="s">
         <v>170</v>
       </c>
-      <c r="D78" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D78" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E78" s="10"/>
       <c r="F78" s="10">
-        <v>13800</v>
+        <v>450</v>
       </c>
       <c r="G78" s="8"/>
       <c r="H78" s="10" t="str">
         <f>F78*G78</f>
         <v>0</v>
       </c>
       <c r="I78" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="79" spans="1:9">
-      <c r="A79" s="13" t="s">
+      <c r="A79" s="3" t="s">
         <v>171</v>
       </c>
-      <c r="B79" s="14"/>
-[...6 lines deleted...]
-      <c r="I79" s="14"/>
+      <c r="B79" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="C79" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="D79" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E79" s="11">
+        <v>20800</v>
+      </c>
+      <c r="F79" s="10">
+        <v>18800</v>
+      </c>
+      <c r="G79" s="8"/>
+      <c r="H79" s="10" t="str">
+        <f>F79*G79</f>
+        <v>0</v>
+      </c>
+      <c r="I79" s="8" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="3" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B80" s="3" t="s">
-        <v>173</v>
+        <v>142</v>
       </c>
       <c r="C80" s="3" t="s">
         <v>174</v>
       </c>
-      <c r="D80" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E80" s="10"/>
+      <c r="D80" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E80" s="11">
+        <v>20800</v>
+      </c>
       <c r="F80" s="10">
-        <v>34800</v>
+        <v>18800</v>
       </c>
       <c r="G80" s="8"/>
       <c r="H80" s="10" t="str">
         <f>F80*G80</f>
         <v>0</v>
       </c>
       <c r="I80" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="3" t="s">
         <v>175</v>
       </c>
       <c r="B81" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="C81" s="3" t="s">
         <v>176</v>
       </c>
-      <c r="C81" s="3" t="s">
-[...3 lines deleted...]
-        <v>20</v>
+      <c r="D81" s="5" t="s">
+        <v>15</v>
       </c>
       <c r="E81" s="11">
-        <v>34800</v>
+        <v>17800</v>
       </c>
       <c r="F81" s="10">
-        <v>27800</v>
+        <v>13800</v>
       </c>
       <c r="G81" s="8"/>
       <c r="H81" s="10" t="str">
         <f>F81*G81</f>
         <v>0</v>
       </c>
       <c r="I81" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="82" spans="1:9">
-      <c r="A82" s="13" t="s">
+      <c r="A82" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="B82" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="C82" s="3" t="s">
         <v>178</v>
       </c>
-      <c r="B82" s="14"/>
-[...6 lines deleted...]
-      <c r="I82" s="14"/>
+      <c r="D82" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E82" s="11">
+        <v>17800</v>
+      </c>
+      <c r="F82" s="10">
+        <v>13800</v>
+      </c>
+      <c r="G82" s="8"/>
+      <c r="H82" s="10" t="str">
+        <f>F82*G82</f>
+        <v>0</v>
+      </c>
+      <c r="I82" s="8" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="3" t="s">
         <v>179</v>
       </c>
       <c r="B83" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="C83" s="3" t="s">
         <v>180</v>
       </c>
-      <c r="C83" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D83" s="7" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="E83" s="10"/>
+        <v>24</v>
+      </c>
+      <c r="E83" s="11">
+        <v>17800</v>
+      </c>
       <c r="F83" s="10">
-        <v>16000</v>
+        <v>13800</v>
       </c>
       <c r="G83" s="8"/>
       <c r="H83" s="10" t="str">
         <f>F83*G83</f>
         <v>0</v>
       </c>
       <c r="I83" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="B84" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="C84" s="3" t="s">
         <v>182</v>
       </c>
-      <c r="B84" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D84" s="7" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="E84" s="10"/>
       <c r="F84" s="10">
-        <v>10000</v>
+        <v>23800</v>
       </c>
       <c r="G84" s="8"/>
       <c r="H84" s="10" t="str">
         <f>F84*G84</f>
         <v>0</v>
       </c>
       <c r="I84" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="3" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="B85" s="3" t="s">
-        <v>18</v>
+        <v>142</v>
       </c>
       <c r="C85" s="3" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="D85" s="7" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="E85" s="10"/>
+        <v>24</v>
+      </c>
+      <c r="E85" s="11">
+        <v>25800</v>
+      </c>
       <c r="F85" s="10">
-        <v>10000</v>
+        <v>24800</v>
       </c>
       <c r="G85" s="8"/>
       <c r="H85" s="10" t="str">
         <f>F85*G85</f>
         <v>0</v>
       </c>
       <c r="I85" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="86" spans="1:9">
-      <c r="A86" s="13" t="s">
+      <c r="A86" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="B86" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="C86" s="3" t="s">
         <v>187</v>
       </c>
-      <c r="B86" s="14"/>
-[...6 lines deleted...]
-      <c r="I86" s="14"/>
+      <c r="D86" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E86" s="10"/>
+      <c r="F86" s="10">
+        <v>980</v>
+      </c>
+      <c r="G86" s="8"/>
+      <c r="H86" s="10" t="str">
+        <f>F86*G86</f>
+        <v>0</v>
+      </c>
+      <c r="I86" s="8" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="87" spans="1:9">
-      <c r="A87" s="15" t="s">
+      <c r="A87" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="B87" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="C87" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="D87" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E87" s="10"/>
+      <c r="F87" s="10">
+        <v>4800</v>
+      </c>
+      <c r="G87" s="8"/>
+      <c r="H87" s="10" t="str">
+        <f>F87*G87</f>
+        <v>0</v>
+      </c>
+      <c r="I87" s="8" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="88" spans="1:9">
+      <c r="A88" s="13" t="s">
         <v>188</v>
       </c>
-      <c r="B87" s="16"/>
-[...32 lines deleted...]
-      </c>
+      <c r="B88" s="14"/>
+      <c r="C88" s="14"/>
+      <c r="D88" s="14"/>
+      <c r="E88" s="14"/>
+      <c r="F88" s="14"/>
+      <c r="G88" s="14"/>
+      <c r="H88" s="14"/>
+      <c r="I88" s="14"/>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="3" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="B89" s="3" t="s">
         <v>190</v>
       </c>
       <c r="C89" s="3" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="D89" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E89" s="10"/>
       <c r="F89" s="10">
-        <v>89800</v>
+        <v>34800</v>
       </c>
       <c r="G89" s="8"/>
       <c r="H89" s="10" t="str">
         <f>F89*G89</f>
         <v>0</v>
       </c>
       <c r="I89" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="3" t="s">
+        <v>192</v>
+      </c>
+      <c r="B90" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="C90" s="3" t="s">
         <v>194</v>
-      </c>
-[...4 lines deleted...]
-        <v>195</v>
       </c>
       <c r="D90" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="E90" s="10"/>
+      <c r="E90" s="11">
+        <v>34800</v>
+      </c>
       <c r="F90" s="10">
-        <v>34800</v>
+        <v>27800</v>
       </c>
       <c r="G90" s="8"/>
       <c r="H90" s="10" t="str">
         <f>F90*G90</f>
         <v>0</v>
       </c>
       <c r="I90" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="91" spans="1:9">
-      <c r="A91" s="3" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="A91" s="13" t="s">
+        <v>195</v>
+      </c>
+      <c r="B91" s="14"/>
+      <c r="C91" s="14"/>
+      <c r="D91" s="14"/>
+      <c r="E91" s="14"/>
+      <c r="F91" s="14"/>
+      <c r="G91" s="14"/>
+      <c r="H91" s="14"/>
+      <c r="I91" s="14"/>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="3" t="s">
-        <v>199</v>
+        <v>196</v>
       </c>
       <c r="B92" s="3" t="s">
-        <v>200</v>
+        <v>197</v>
       </c>
       <c r="C92" s="3" t="s">
-        <v>201</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>198</v>
+      </c>
+      <c r="D92" s="5" t="s">
+        <v>15</v>
       </c>
       <c r="E92" s="10"/>
       <c r="F92" s="10">
-        <v>159800</v>
+        <v>16000</v>
       </c>
       <c r="G92" s="8"/>
       <c r="H92" s="10" t="str">
         <f>F92*G92</f>
         <v>0</v>
       </c>
       <c r="I92" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="3" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="B93" s="3" t="s">
-        <v>203</v>
+        <v>200</v>
       </c>
       <c r="C93" s="3" t="s">
-        <v>204</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>201</v>
+      </c>
+      <c r="D93" s="5" t="s">
+        <v>15</v>
       </c>
       <c r="E93" s="10"/>
       <c r="F93" s="10">
-        <v>89800</v>
+        <v>10000</v>
       </c>
       <c r="G93" s="8"/>
       <c r="H93" s="10" t="str">
         <f>F93*G93</f>
         <v>0</v>
       </c>
       <c r="I93" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" s="3" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="B94" s="3" t="s">
-        <v>206</v>
+        <v>18</v>
       </c>
       <c r="C94" s="3" t="s">
-        <v>207</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>203</v>
+      </c>
+      <c r="D94" s="5" t="s">
+        <v>15</v>
       </c>
       <c r="E94" s="10"/>
       <c r="F94" s="10">
-        <v>149800</v>
+        <v>10000</v>
       </c>
       <c r="G94" s="8"/>
       <c r="H94" s="10" t="str">
         <f>F94*G94</f>
         <v>0</v>
       </c>
       <c r="I94" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="95" spans="1:9">
-      <c r="A95" s="3" t="s">
+      <c r="A95" s="13" t="s">
+        <v>204</v>
+      </c>
+      <c r="B95" s="14"/>
+      <c r="C95" s="14"/>
+      <c r="D95" s="14"/>
+      <c r="E95" s="14"/>
+      <c r="F95" s="14"/>
+      <c r="G95" s="14"/>
+      <c r="H95" s="14"/>
+      <c r="I95" s="14"/>
+    </row>
+    <row r="96" spans="1:9">
+      <c r="A96" s="15" t="s">
+        <v>205</v>
+      </c>
+      <c r="B96" s="16"/>
+      <c r="C96" s="16"/>
+      <c r="D96" s="16"/>
+      <c r="E96" s="16"/>
+      <c r="F96" s="16"/>
+      <c r="G96" s="16"/>
+      <c r="H96" s="16"/>
+      <c r="I96" s="16"/>
+    </row>
+    <row r="97" spans="1:9">
+      <c r="A97" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="B97" s="3" t="s">
+        <v>207</v>
+      </c>
+      <c r="C97" s="3" t="s">
         <v>208</v>
       </c>
-      <c r="B95" s="3" t="s">
-[...58 lines deleted...]
-      <c r="I97" s="16"/>
+      <c r="D97" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E97" s="10"/>
+      <c r="F97" s="10">
+        <v>79800</v>
+      </c>
+      <c r="G97" s="8"/>
+      <c r="H97" s="10" t="str">
+        <f>F97*G97</f>
+        <v>0</v>
+      </c>
+      <c r="I97" s="8" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" s="3" t="s">
-        <v>215</v>
+        <v>209</v>
       </c>
       <c r="B98" s="3" t="s">
-        <v>216</v>
+        <v>207</v>
       </c>
       <c r="C98" s="3" t="s">
-        <v>217</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>210</v>
+      </c>
+      <c r="D98" s="6" t="s">
+        <v>20</v>
       </c>
       <c r="E98" s="10"/>
       <c r="F98" s="10">
-        <v>290000</v>
+        <v>89800</v>
       </c>
       <c r="G98" s="8"/>
       <c r="H98" s="10" t="str">
         <f>F98*G98</f>
         <v>0</v>
       </c>
       <c r="I98" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" s="3" t="s">
-        <v>218</v>
+        <v>211</v>
       </c>
       <c r="B99" s="3" t="s">
-        <v>219</v>
+        <v>190</v>
       </c>
       <c r="C99" s="3" t="s">
-        <v>220</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>212</v>
+      </c>
+      <c r="D99" s="6" t="s">
+        <v>20</v>
       </c>
       <c r="E99" s="10"/>
       <c r="F99" s="10">
-        <v>320000</v>
+        <v>34800</v>
       </c>
       <c r="G99" s="8"/>
       <c r="H99" s="10" t="str">
         <f>F99*G99</f>
         <v>0</v>
       </c>
       <c r="I99" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" s="3" t="s">
-        <v>221</v>
+        <v>213</v>
       </c>
       <c r="B100" s="3" t="s">
-        <v>222</v>
+        <v>214</v>
       </c>
       <c r="C100" s="3" t="s">
-        <v>223</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>215</v>
+      </c>
+      <c r="D100" s="6" t="s">
+        <v>20</v>
       </c>
       <c r="E100" s="10"/>
       <c r="F100" s="10">
-        <v>350000</v>
+        <v>69800</v>
       </c>
       <c r="G100" s="8"/>
       <c r="H100" s="10" t="str">
         <f>F100*G100</f>
         <v>0</v>
       </c>
       <c r="I100" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="101" spans="1:9">
-      <c r="A101" s="15" t="s">
-[...9 lines deleted...]
-      <c r="I101" s="16"/>
+      <c r="A101" s="3" t="s">
+        <v>216</v>
+      </c>
+      <c r="B101" s="3" t="s">
+        <v>217</v>
+      </c>
+      <c r="C101" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="D101" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E101" s="10"/>
+      <c r="F101" s="10">
+        <v>159800</v>
+      </c>
+      <c r="G101" s="8"/>
+      <c r="H101" s="10" t="str">
+        <f>F101*G101</f>
+        <v>0</v>
+      </c>
+      <c r="I101" s="8" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" s="3" t="s">
-        <v>225</v>
+        <v>219</v>
       </c>
       <c r="B102" s="3" t="s">
-        <v>226</v>
+        <v>220</v>
       </c>
       <c r="C102" s="3" t="s">
-        <v>227</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>221</v>
+      </c>
+      <c r="D102" s="5" t="s">
+        <v>15</v>
       </c>
       <c r="E102" s="10"/>
       <c r="F102" s="10">
-        <v>74800</v>
+        <v>89800</v>
       </c>
       <c r="G102" s="8"/>
       <c r="H102" s="10" t="str">
         <f>F102*G102</f>
         <v>0</v>
       </c>
       <c r="I102" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" s="3" t="s">
-        <v>228</v>
+        <v>222</v>
       </c>
       <c r="B103" s="3" t="s">
-        <v>229</v>
+        <v>223</v>
       </c>
       <c r="C103" s="3" t="s">
-        <v>230</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>224</v>
+      </c>
+      <c r="D103" s="6" t="s">
+        <v>20</v>
       </c>
       <c r="E103" s="10"/>
       <c r="F103" s="10">
-        <v>69800</v>
+        <v>149800</v>
       </c>
       <c r="G103" s="8"/>
       <c r="H103" s="10" t="str">
         <f>F103*G103</f>
         <v>0</v>
       </c>
       <c r="I103" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" s="3" t="s">
-        <v>231</v>
+        <v>225</v>
       </c>
       <c r="B104" s="3" t="s">
-        <v>232</v>
+        <v>226</v>
       </c>
       <c r="C104" s="3" t="s">
-        <v>233</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>227</v>
+      </c>
+      <c r="D104" s="5" t="s">
+        <v>15</v>
       </c>
       <c r="E104" s="10"/>
       <c r="F104" s="10">
-        <v>59800</v>
+        <v>93800</v>
       </c>
       <c r="G104" s="8"/>
       <c r="H104" s="10" t="str">
         <f>F104*G104</f>
         <v>0</v>
       </c>
       <c r="I104" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" s="3" t="s">
-        <v>234</v>
+        <v>228</v>
       </c>
       <c r="B105" s="3" t="s">
-        <v>235</v>
+        <v>229</v>
       </c>
       <c r="C105" s="3" t="s">
-        <v>236</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>230</v>
+      </c>
+      <c r="D105" s="5" t="s">
+        <v>15</v>
       </c>
       <c r="E105" s="10"/>
       <c r="F105" s="10">
-        <v>99800</v>
+        <v>109800</v>
       </c>
       <c r="G105" s="8"/>
       <c r="H105" s="10" t="str">
         <f>F105*G105</f>
         <v>0</v>
       </c>
       <c r="I105" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="106" spans="1:9">
-      <c r="A106" s="3" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="A106" s="15" t="s">
+        <v>231</v>
+      </c>
+      <c r="B106" s="16"/>
+      <c r="C106" s="16"/>
+      <c r="D106" s="16"/>
+      <c r="E106" s="16"/>
+      <c r="F106" s="16"/>
+      <c r="G106" s="16"/>
+      <c r="H106" s="16"/>
+      <c r="I106" s="16"/>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" s="3" t="s">
-        <v>240</v>
+        <v>232</v>
       </c>
       <c r="B107" s="3" t="s">
-        <v>241</v>
+        <v>233</v>
       </c>
       <c r="C107" s="3" t="s">
-        <v>242</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>234</v>
+      </c>
+      <c r="D107" s="7" t="s">
+        <v>24</v>
       </c>
       <c r="E107" s="10"/>
       <c r="F107" s="10">
-        <v>118800</v>
+        <v>290000</v>
       </c>
       <c r="G107" s="8"/>
       <c r="H107" s="10" t="str">
         <f>F107*G107</f>
         <v>0</v>
       </c>
       <c r="I107" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" s="3" t="s">
-        <v>243</v>
+        <v>235</v>
       </c>
       <c r="B108" s="3" t="s">
-        <v>241</v>
+        <v>236</v>
       </c>
       <c r="C108" s="3" t="s">
-        <v>244</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>237</v>
+      </c>
+      <c r="D108" s="7" t="s">
+        <v>24</v>
       </c>
       <c r="E108" s="10"/>
       <c r="F108" s="10">
-        <v>159800</v>
+        <v>320000</v>
       </c>
       <c r="G108" s="8"/>
       <c r="H108" s="10" t="str">
         <f>F108*G108</f>
         <v>0</v>
       </c>
       <c r="I108" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" s="3" t="s">
-        <v>245</v>
+        <v>238</v>
       </c>
       <c r="B109" s="3" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="C109" s="3" t="s">
-        <v>246</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>240</v>
+      </c>
+      <c r="D109" s="7" t="s">
+        <v>24</v>
       </c>
       <c r="E109" s="10"/>
       <c r="F109" s="10">
-        <v>159800</v>
+        <v>350000</v>
       </c>
       <c r="G109" s="8"/>
       <c r="H109" s="10" t="str">
         <f>F109*G109</f>
         <v>0</v>
       </c>
       <c r="I109" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="110" spans="1:9">
-      <c r="A110" s="3" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="A110" s="15" t="s">
+        <v>241</v>
+      </c>
+      <c r="B110" s="16"/>
+      <c r="C110" s="16"/>
+      <c r="D110" s="16"/>
+      <c r="E110" s="16"/>
+      <c r="F110" s="16"/>
+      <c r="G110" s="16"/>
+      <c r="H110" s="16"/>
+      <c r="I110" s="16"/>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" s="3" t="s">
-        <v>249</v>
+        <v>242</v>
       </c>
       <c r="B111" s="3" t="s">
-        <v>250</v>
+        <v>243</v>
       </c>
       <c r="C111" s="3" t="s">
-        <v>251</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>244</v>
+      </c>
+      <c r="D111" s="6" t="s">
+        <v>20</v>
       </c>
       <c r="E111" s="10"/>
       <c r="F111" s="10">
-        <v>85800</v>
+        <v>74800</v>
       </c>
       <c r="G111" s="8"/>
       <c r="H111" s="10" t="str">
         <f>F111*G111</f>
         <v>0</v>
       </c>
       <c r="I111" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" s="3" t="s">
-        <v>252</v>
+        <v>245</v>
       </c>
       <c r="B112" s="3" t="s">
-        <v>253</v>
+        <v>246</v>
       </c>
       <c r="C112" s="3" t="s">
-        <v>254</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>247</v>
+      </c>
+      <c r="D112" s="5" t="s">
+        <v>15</v>
       </c>
       <c r="E112" s="10"/>
       <c r="F112" s="10">
-        <v>99800</v>
+        <v>69800</v>
       </c>
       <c r="G112" s="8"/>
       <c r="H112" s="10" t="str">
         <f>F112*G112</f>
         <v>0</v>
       </c>
       <c r="I112" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" s="3" t="s">
-        <v>255</v>
+        <v>248</v>
       </c>
       <c r="B113" s="3" t="s">
-        <v>256</v>
+        <v>249</v>
       </c>
       <c r="C113" s="3" t="s">
-        <v>257</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>250</v>
+      </c>
+      <c r="D113" s="5" t="s">
+        <v>15</v>
       </c>
       <c r="E113" s="10"/>
       <c r="F113" s="10">
-        <v>149800</v>
+        <v>59800</v>
       </c>
       <c r="G113" s="8"/>
       <c r="H113" s="10" t="str">
         <f>F113*G113</f>
         <v>0</v>
       </c>
       <c r="I113" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" s="3" t="s">
-        <v>258</v>
+        <v>251</v>
       </c>
       <c r="B114" s="3" t="s">
-        <v>259</v>
+        <v>252</v>
       </c>
       <c r="C114" s="3" t="s">
-        <v>260</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>253</v>
+      </c>
+      <c r="D114" s="6" t="s">
+        <v>20</v>
       </c>
       <c r="E114" s="10"/>
       <c r="F114" s="10">
-        <v>68800</v>
+        <v>99800</v>
       </c>
       <c r="G114" s="8"/>
       <c r="H114" s="10" t="str">
         <f>F114*G114</f>
         <v>0</v>
       </c>
       <c r="I114" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" s="3" t="s">
-        <v>261</v>
+        <v>254</v>
       </c>
       <c r="B115" s="3" t="s">
-        <v>262</v>
+        <v>255</v>
       </c>
       <c r="C115" s="3" t="s">
-        <v>263</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>256</v>
+      </c>
+      <c r="D115" s="6" t="s">
+        <v>20</v>
       </c>
       <c r="E115" s="10"/>
       <c r="F115" s="10">
-        <v>109800</v>
+        <v>98800</v>
       </c>
       <c r="G115" s="8"/>
       <c r="H115" s="10" t="str">
         <f>F115*G115</f>
         <v>0</v>
       </c>
       <c r="I115" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="116" spans="1:9">
-      <c r="A116" s="15" t="s">
-[...9 lines deleted...]
-      <c r="I116" s="16"/>
+      <c r="A116" s="3" t="s">
+        <v>257</v>
+      </c>
+      <c r="B116" s="3" t="s">
+        <v>258</v>
+      </c>
+      <c r="C116" s="3" t="s">
+        <v>259</v>
+      </c>
+      <c r="D116" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E116" s="10"/>
+      <c r="F116" s="10">
+        <v>118800</v>
+      </c>
+      <c r="G116" s="8"/>
+      <c r="H116" s="10" t="str">
+        <f>F116*G116</f>
+        <v>0</v>
+      </c>
+      <c r="I116" s="8" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" s="3" t="s">
-        <v>134</v>
+        <v>260</v>
       </c>
       <c r="B117" s="3" t="s">
-        <v>135</v>
+        <v>258</v>
       </c>
       <c r="C117" s="3" t="s">
-        <v>136</v>
+        <v>261</v>
       </c>
       <c r="D117" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E117" s="10"/>
       <c r="F117" s="10">
-        <v>0</v>
+        <v>159800</v>
       </c>
       <c r="G117" s="8"/>
       <c r="H117" s="10" t="str">
         <f>F117*G117</f>
         <v>0</v>
       </c>
       <c r="I117" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" s="3" t="s">
-        <v>137</v>
+        <v>262</v>
       </c>
       <c r="B118" s="3" t="s">
-        <v>135</v>
+        <v>258</v>
       </c>
       <c r="C118" s="3" t="s">
-        <v>138</v>
+        <v>263</v>
       </c>
       <c r="D118" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E118" s="10"/>
       <c r="F118" s="10">
-        <v>0</v>
+        <v>159800</v>
       </c>
       <c r="G118" s="8"/>
       <c r="H118" s="10" t="str">
         <f>F118*G118</f>
         <v>0</v>
       </c>
       <c r="I118" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" s="3" t="s">
-        <v>139</v>
+        <v>264</v>
       </c>
       <c r="B119" s="3" t="s">
-        <v>135</v>
+        <v>246</v>
       </c>
       <c r="C119" s="3" t="s">
-        <v>140</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>265</v>
+      </c>
+      <c r="D119" s="5" t="s">
+        <v>15</v>
       </c>
       <c r="E119" s="10"/>
       <c r="F119" s="10">
-        <v>0</v>
+        <v>89800</v>
       </c>
       <c r="G119" s="8"/>
       <c r="H119" s="10" t="str">
         <f>F119*G119</f>
         <v>0</v>
       </c>
       <c r="I119" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" s="3" t="s">
-        <v>141</v>
+        <v>266</v>
       </c>
       <c r="B120" s="3" t="s">
-        <v>142</v>
+        <v>267</v>
       </c>
       <c r="C120" s="3" t="s">
-        <v>143</v>
+        <v>268</v>
       </c>
       <c r="D120" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E120" s="10"/>
       <c r="F120" s="10">
-        <v>20000</v>
+        <v>85800</v>
       </c>
       <c r="G120" s="8"/>
       <c r="H120" s="10" t="str">
         <f>F120*G120</f>
         <v>0</v>
       </c>
       <c r="I120" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" s="3" t="s">
-        <v>144</v>
+        <v>269</v>
       </c>
       <c r="B121" s="3" t="s">
-        <v>145</v>
+        <v>270</v>
       </c>
       <c r="C121" s="3" t="s">
-        <v>146</v>
+        <v>271</v>
       </c>
       <c r="D121" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E121" s="10"/>
       <c r="F121" s="10">
-        <v>33000</v>
+        <v>99800</v>
       </c>
       <c r="G121" s="8"/>
       <c r="H121" s="10" t="str">
         <f>F121*G121</f>
         <v>0</v>
       </c>
       <c r="I121" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" s="3" t="s">
-        <v>147</v>
+        <v>272</v>
       </c>
       <c r="B122" s="3" t="s">
-        <v>148</v>
+        <v>273</v>
       </c>
       <c r="C122" s="3" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>274</v>
+      </c>
+      <c r="D122" s="6" t="s">
+        <v>20</v>
       </c>
       <c r="E122" s="10"/>
       <c r="F122" s="10">
-        <v>22500</v>
+        <v>149800</v>
       </c>
       <c r="G122" s="8"/>
       <c r="H122" s="10" t="str">
         <f>F122*G122</f>
         <v>0</v>
       </c>
       <c r="I122" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="123" spans="1:9">
       <c r="A123" s="3" t="s">
-        <v>156</v>
+        <v>275</v>
       </c>
       <c r="B123" s="3" t="s">
-        <v>157</v>
+        <v>276</v>
       </c>
       <c r="C123" s="3" t="s">
-        <v>158</v>
+        <v>277</v>
       </c>
       <c r="D123" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E123" s="10"/>
       <c r="F123" s="10">
-        <v>450</v>
+        <v>68800</v>
       </c>
       <c r="G123" s="8"/>
       <c r="H123" s="10" t="str">
         <f>F123*G123</f>
         <v>0</v>
       </c>
       <c r="I123" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="124" spans="1:9">
       <c r="A124" s="3" t="s">
-        <v>150</v>
+        <v>278</v>
       </c>
       <c r="B124" s="3" t="s">
-        <v>151</v>
+        <v>279</v>
       </c>
       <c r="C124" s="3" t="s">
-        <v>152</v>
+        <v>280</v>
       </c>
       <c r="D124" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E124" s="10"/>
       <c r="F124" s="10">
-        <v>200</v>
+        <v>109800</v>
       </c>
       <c r="G124" s="8"/>
       <c r="H124" s="10" t="str">
         <f>F124*G124</f>
         <v>0</v>
       </c>
       <c r="I124" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="125" spans="1:9">
-      <c r="A125" s="3" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="A125" s="15" t="s">
+        <v>281</v>
+      </c>
+      <c r="B125" s="16"/>
+      <c r="C125" s="16"/>
+      <c r="D125" s="16"/>
+      <c r="E125" s="16"/>
+      <c r="F125" s="16"/>
+      <c r="G125" s="16"/>
+      <c r="H125" s="16"/>
+      <c r="I125" s="16"/>
     </row>
     <row r="126" spans="1:9">
-      <c r="A126" s="15" t="s">
-[...9 lines deleted...]
-      <c r="I126" s="16"/>
+      <c r="A126" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="B126" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="C126" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="D126" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E126" s="10"/>
+      <c r="F126" s="10">
+        <v>0</v>
+      </c>
+      <c r="G126" s="8"/>
+      <c r="H126" s="10" t="str">
+        <f>F126*G126</f>
+        <v>0</v>
+      </c>
+      <c r="I126" s="8" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="127" spans="1:9">
       <c r="A127" s="3" t="s">
-        <v>266</v>
+        <v>149</v>
       </c>
       <c r="B127" s="3" t="s">
-        <v>267</v>
+        <v>147</v>
       </c>
       <c r="C127" s="3" t="s">
-        <v>268</v>
+        <v>150</v>
       </c>
       <c r="D127" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E127" s="10"/>
       <c r="F127" s="10">
-        <v>252000</v>
+        <v>0</v>
       </c>
       <c r="G127" s="8"/>
       <c r="H127" s="10" t="str">
         <f>F127*G127</f>
         <v>0</v>
       </c>
       <c r="I127" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="128" spans="1:9">
       <c r="A128" s="3" t="s">
-        <v>269</v>
+        <v>151</v>
       </c>
       <c r="B128" s="3" t="s">
-        <v>270</v>
+        <v>147</v>
       </c>
       <c r="C128" s="3" t="s">
-        <v>271</v>
+        <v>152</v>
       </c>
       <c r="D128" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E128" s="10"/>
       <c r="F128" s="10">
-        <v>362000</v>
+        <v>0</v>
       </c>
       <c r="G128" s="8"/>
       <c r="H128" s="10" t="str">
         <f>F128*G128</f>
         <v>0</v>
       </c>
       <c r="I128" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="129" spans="1:9">
       <c r="A129" s="3" t="s">
-        <v>272</v>
+        <v>153</v>
       </c>
       <c r="B129" s="3" t="s">
-        <v>270</v>
+        <v>154</v>
       </c>
       <c r="C129" s="3" t="s">
-        <v>273</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>155</v>
+      </c>
+      <c r="D129" s="7" t="s">
+        <v>24</v>
       </c>
       <c r="E129" s="10"/>
       <c r="F129" s="10">
-        <v>392000</v>
+        <v>20000</v>
       </c>
       <c r="G129" s="8"/>
       <c r="H129" s="10" t="str">
         <f>F129*G129</f>
         <v>0</v>
       </c>
       <c r="I129" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="130" spans="1:9">
       <c r="A130" s="3" t="s">
-        <v>274</v>
+        <v>156</v>
       </c>
       <c r="B130" s="3" t="s">
-        <v>270</v>
+        <v>157</v>
       </c>
       <c r="C130" s="3" t="s">
-        <v>275</v>
+        <v>158</v>
       </c>
       <c r="D130" s="7" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="E130" s="10"/>
       <c r="F130" s="10">
-        <v>426000</v>
+        <v>33000</v>
       </c>
       <c r="G130" s="8"/>
       <c r="H130" s="10" t="str">
         <f>F130*G130</f>
         <v>0</v>
       </c>
       <c r="I130" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="131" spans="1:9">
       <c r="A131" s="3" t="s">
-        <v>276</v>
+        <v>159</v>
       </c>
       <c r="B131" s="3" t="s">
-        <v>270</v>
+        <v>160</v>
       </c>
       <c r="C131" s="3" t="s">
-        <v>277</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>161</v>
+      </c>
+      <c r="D131" s="7" t="s">
+        <v>24</v>
       </c>
       <c r="E131" s="10"/>
       <c r="F131" s="10">
-        <v>449000</v>
+        <v>22500</v>
       </c>
       <c r="G131" s="8"/>
       <c r="H131" s="10" t="str">
         <f>F131*G131</f>
         <v>0</v>
       </c>
       <c r="I131" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="132" spans="1:9">
       <c r="A132" s="3" t="s">
-        <v>278</v>
+        <v>168</v>
       </c>
       <c r="B132" s="3" t="s">
-        <v>270</v>
+        <v>169</v>
       </c>
       <c r="C132" s="3" t="s">
-        <v>279</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>170</v>
+      </c>
+      <c r="D132" s="7" t="s">
+        <v>24</v>
       </c>
       <c r="E132" s="10"/>
       <c r="F132" s="10">
-        <v>395000</v>
+        <v>450</v>
       </c>
       <c r="G132" s="8"/>
       <c r="H132" s="10" t="str">
         <f>F132*G132</f>
         <v>0</v>
       </c>
       <c r="I132" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="133" spans="1:9">
       <c r="A133" s="3" t="s">
-        <v>280</v>
+        <v>162</v>
       </c>
       <c r="B133" s="3" t="s">
-        <v>270</v>
+        <v>163</v>
       </c>
       <c r="C133" s="3" t="s">
-        <v>281</v>
+        <v>164</v>
       </c>
       <c r="D133" s="7" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="E133" s="10"/>
       <c r="F133" s="10">
-        <v>429000</v>
+        <v>200</v>
       </c>
       <c r="G133" s="8"/>
       <c r="H133" s="10" t="str">
         <f>F133*G133</f>
         <v>0</v>
       </c>
       <c r="I133" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="134" spans="1:9">
       <c r="A134" s="3" t="s">
-        <v>282</v>
+        <v>165</v>
       </c>
       <c r="B134" s="3" t="s">
-        <v>270</v>
+        <v>166</v>
       </c>
       <c r="C134" s="3" t="s">
-        <v>283</v>
+        <v>167</v>
       </c>
       <c r="D134" s="7" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="E134" s="10"/>
       <c r="F134" s="10">
-        <v>465000</v>
+        <v>330</v>
       </c>
       <c r="G134" s="8"/>
       <c r="H134" s="10" t="str">
         <f>F134*G134</f>
         <v>0</v>
       </c>
       <c r="I134" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="135" spans="1:9">
-      <c r="A135" s="3" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="A135" s="15" t="s">
+        <v>282</v>
+      </c>
+      <c r="B135" s="16"/>
+      <c r="C135" s="16"/>
+      <c r="D135" s="16"/>
+      <c r="E135" s="16"/>
+      <c r="F135" s="16"/>
+      <c r="G135" s="16"/>
+      <c r="H135" s="16"/>
+      <c r="I135" s="16"/>
     </row>
     <row r="136" spans="1:9">
       <c r="A136" s="3" t="s">
-        <v>287</v>
+        <v>283</v>
       </c>
       <c r="B136" s="3" t="s">
-        <v>288</v>
+        <v>284</v>
       </c>
       <c r="C136" s="3" t="s">
-        <v>289</v>
+        <v>285</v>
       </c>
       <c r="D136" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E136" s="10"/>
       <c r="F136" s="10">
-        <v>467000</v>
+        <v>252000</v>
       </c>
       <c r="G136" s="8"/>
       <c r="H136" s="10" t="str">
         <f>F136*G136</f>
         <v>0</v>
       </c>
       <c r="I136" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="137" spans="1:9">
       <c r="A137" s="3" t="s">
-        <v>290</v>
+        <v>286</v>
       </c>
       <c r="B137" s="3" t="s">
-        <v>291</v>
+        <v>287</v>
       </c>
       <c r="C137" s="3" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="D137" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E137" s="10"/>
       <c r="F137" s="10">
-        <v>286000</v>
+        <v>362000</v>
       </c>
       <c r="G137" s="8"/>
       <c r="H137" s="10" t="str">
         <f>F137*G137</f>
         <v>0</v>
       </c>
       <c r="I137" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="138" spans="1:9">
       <c r="A138" s="3" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="B138" s="3" t="s">
-        <v>291</v>
+        <v>287</v>
       </c>
       <c r="C138" s="3" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
       <c r="D138" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E138" s="10"/>
       <c r="F138" s="10">
-        <v>249371</v>
+        <v>392000</v>
       </c>
       <c r="G138" s="8"/>
       <c r="H138" s="10" t="str">
         <f>F138*G138</f>
         <v>0</v>
       </c>
       <c r="I138" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="139" spans="1:9">
       <c r="A139" s="3" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="B139" s="3" t="s">
-        <v>291</v>
+        <v>287</v>
       </c>
       <c r="C139" s="3" t="s">
-        <v>296</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>292</v>
+      </c>
+      <c r="D139" s="5" t="s">
+        <v>15</v>
       </c>
       <c r="E139" s="10"/>
       <c r="F139" s="10">
-        <v>325000</v>
+        <v>426000</v>
       </c>
       <c r="G139" s="8"/>
       <c r="H139" s="10" t="str">
         <f>F139*G139</f>
         <v>0</v>
       </c>
       <c r="I139" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="140" spans="1:9">
       <c r="A140" s="3" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="B140" s="3" t="s">
-        <v>291</v>
+        <v>287</v>
       </c>
       <c r="C140" s="3" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
       <c r="D140" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E140" s="10"/>
       <c r="F140" s="10">
-        <v>376000</v>
+        <v>449000</v>
       </c>
       <c r="G140" s="8"/>
       <c r="H140" s="10" t="str">
         <f>F140*G140</f>
         <v>0</v>
       </c>
       <c r="I140" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="141" spans="1:9">
       <c r="A141" s="3" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="B141" s="3" t="s">
-        <v>291</v>
+        <v>287</v>
       </c>
       <c r="C141" s="3" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
       <c r="D141" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E141" s="10"/>
       <c r="F141" s="10">
-        <v>429000</v>
+        <v>395000</v>
       </c>
       <c r="G141" s="8"/>
       <c r="H141" s="10" t="str">
         <f>F141*G141</f>
         <v>0</v>
       </c>
       <c r="I141" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="142" spans="1:9">
       <c r="A142" s="3" t="s">
-        <v>301</v>
+        <v>297</v>
       </c>
       <c r="B142" s="3" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="C142" s="3" t="s">
-        <v>302</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>298</v>
+      </c>
+      <c r="D142" s="5" t="s">
+        <v>15</v>
       </c>
       <c r="E142" s="10"/>
       <c r="F142" s="10">
-        <v>344000</v>
+        <v>429000</v>
       </c>
       <c r="G142" s="8"/>
       <c r="H142" s="10" t="str">
         <f>F142*G142</f>
         <v>0</v>
       </c>
       <c r="I142" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="143" spans="1:9">
       <c r="A143" s="3" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
       <c r="B143" s="3" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="C143" s="3" t="s">
-        <v>304</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>300</v>
+      </c>
+      <c r="D143" s="5" t="s">
+        <v>15</v>
       </c>
       <c r="E143" s="10"/>
       <c r="F143" s="10">
-        <v>382000</v>
+        <v>465000</v>
       </c>
       <c r="G143" s="8"/>
       <c r="H143" s="10" t="str">
         <f>F143*G143</f>
         <v>0</v>
       </c>
       <c r="I143" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="144" spans="1:9">
       <c r="A144" s="3" t="s">
-        <v>305</v>
+        <v>301</v>
       </c>
       <c r="B144" s="3" t="s">
-        <v>288</v>
+        <v>302</v>
       </c>
       <c r="C144" s="3" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="D144" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E144" s="10"/>
       <c r="F144" s="10">
-        <v>389000</v>
+        <v>492000</v>
       </c>
       <c r="G144" s="8"/>
       <c r="H144" s="10" t="str">
         <f>F144*G144</f>
         <v>0</v>
       </c>
       <c r="I144" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="145" spans="1:9">
       <c r="A145" s="3" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
       <c r="B145" s="3" t="s">
-        <v>288</v>
+        <v>305</v>
       </c>
       <c r="C145" s="3" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="D145" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E145" s="10"/>
       <c r="F145" s="10">
-        <v>452000</v>
+        <v>467000</v>
       </c>
       <c r="G145" s="8"/>
       <c r="H145" s="10" t="str">
         <f>F145*G145</f>
         <v>0</v>
       </c>
       <c r="I145" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="146" spans="1:9">
       <c r="A146" s="3" t="s">
+        <v>307</v>
+      </c>
+      <c r="B146" s="3" t="s">
+        <v>308</v>
+      </c>
+      <c r="C146" s="3" t="s">
         <v>309</v>
-      </c>
-[...4 lines deleted...]
-        <v>310</v>
       </c>
       <c r="D146" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E146" s="10"/>
       <c r="F146" s="10">
-        <v>401318</v>
+        <v>286000</v>
       </c>
       <c r="G146" s="8"/>
       <c r="H146" s="10" t="str">
         <f>F146*G146</f>
         <v>0</v>
       </c>
       <c r="I146" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="147" spans="1:9">
       <c r="A147" s="3" t="s">
+        <v>310</v>
+      </c>
+      <c r="B147" s="3" t="s">
+        <v>308</v>
+      </c>
+      <c r="C147" s="3" t="s">
         <v>311</v>
-      </c>
-[...4 lines deleted...]
-        <v>313</v>
       </c>
       <c r="D147" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E147" s="10"/>
       <c r="F147" s="10">
-        <v>254000</v>
+        <v>249371</v>
       </c>
       <c r="G147" s="8"/>
       <c r="H147" s="10" t="str">
         <f>F147*G147</f>
         <v>0</v>
       </c>
       <c r="I147" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="148" spans="1:9">
       <c r="A148" s="3" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="B148" s="3" t="s">
-        <v>312</v>
+        <v>308</v>
       </c>
       <c r="C148" s="3" t="s">
-        <v>315</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>313</v>
+      </c>
+      <c r="D148" s="5" t="s">
+        <v>15</v>
       </c>
       <c r="E148" s="10"/>
       <c r="F148" s="10">
-        <v>288000</v>
+        <v>325000</v>
       </c>
       <c r="G148" s="8"/>
       <c r="H148" s="10" t="str">
         <f>F148*G148</f>
         <v>0</v>
       </c>
       <c r="I148" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="149" spans="1:9">
       <c r="A149" s="3" t="s">
-        <v>316</v>
+        <v>314</v>
       </c>
       <c r="B149" s="3" t="s">
-        <v>312</v>
+        <v>308</v>
       </c>
       <c r="C149" s="3" t="s">
-        <v>317</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>315</v>
+      </c>
+      <c r="D149" s="6" t="s">
+        <v>20</v>
       </c>
       <c r="E149" s="10"/>
       <c r="F149" s="10">
-        <v>319000</v>
+        <v>376000</v>
       </c>
       <c r="G149" s="8"/>
       <c r="H149" s="10" t="str">
         <f>F149*G149</f>
         <v>0</v>
       </c>
       <c r="I149" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="150" spans="1:9">
       <c r="A150" s="3" t="s">
-        <v>318</v>
+        <v>316</v>
       </c>
       <c r="B150" s="3" t="s">
-        <v>319</v>
+        <v>308</v>
       </c>
       <c r="C150" s="3" t="s">
-        <v>320</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>317</v>
+      </c>
+      <c r="D150" s="6" t="s">
+        <v>20</v>
       </c>
       <c r="E150" s="10"/>
       <c r="F150" s="10">
-        <v>304000</v>
+        <v>429000</v>
       </c>
       <c r="G150" s="8"/>
       <c r="H150" s="10" t="str">
         <f>F150*G150</f>
         <v>0</v>
       </c>
       <c r="I150" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="151" spans="1:9">
       <c r="A151" s="3" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
       <c r="B151" s="3" t="s">
+        <v>305</v>
+      </c>
+      <c r="C151" s="3" t="s">
         <v>319</v>
       </c>
-      <c r="C151" s="3" t="s">
-[...3 lines deleted...]
-        <v>20</v>
+      <c r="D151" s="5" t="s">
+        <v>15</v>
       </c>
       <c r="E151" s="10"/>
       <c r="F151" s="10">
-        <v>343000</v>
+        <v>344000</v>
       </c>
       <c r="G151" s="8"/>
       <c r="H151" s="10" t="str">
         <f>F151*G151</f>
         <v>0</v>
       </c>
       <c r="I151" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="152" spans="1:9">
       <c r="A152" s="3" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="B152" s="3" t="s">
-        <v>319</v>
+        <v>305</v>
       </c>
       <c r="C152" s="3" t="s">
-        <v>324</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>321</v>
+      </c>
+      <c r="D152" s="6" t="s">
+        <v>20</v>
       </c>
       <c r="E152" s="10"/>
       <c r="F152" s="10">
-        <v>383000</v>
+        <v>382000</v>
       </c>
       <c r="G152" s="8"/>
       <c r="H152" s="10" t="str">
         <f>F152*G152</f>
         <v>0</v>
       </c>
       <c r="I152" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="153" spans="1:9">
       <c r="A153" s="3" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
       <c r="B153" s="3" t="s">
-        <v>312</v>
+        <v>305</v>
       </c>
       <c r="C153" s="3" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="D153" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E153" s="10"/>
       <c r="F153" s="10">
-        <v>253000</v>
+        <v>389000</v>
       </c>
       <c r="G153" s="8"/>
       <c r="H153" s="10" t="str">
         <f>F153*G153</f>
         <v>0</v>
       </c>
       <c r="I153" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="154" spans="1:9">
       <c r="A154" s="3" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="B154" s="3" t="s">
-        <v>312</v>
+        <v>305</v>
       </c>
       <c r="C154" s="3" t="s">
-        <v>328</v>
+        <v>325</v>
       </c>
       <c r="D154" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E154" s="10"/>
       <c r="F154" s="10">
-        <v>286000</v>
+        <v>452000</v>
       </c>
       <c r="G154" s="8"/>
       <c r="H154" s="10" t="str">
         <f>F154*G154</f>
         <v>0</v>
       </c>
       <c r="I154" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="155" spans="1:9">
       <c r="A155" s="3" t="s">
-        <v>329</v>
+        <v>326</v>
       </c>
       <c r="B155" s="3" t="s">
-        <v>312</v>
+        <v>305</v>
       </c>
       <c r="C155" s="3" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="D155" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E155" s="10"/>
       <c r="F155" s="10">
-        <v>353000</v>
+        <v>401318</v>
       </c>
       <c r="G155" s="8"/>
       <c r="H155" s="10" t="str">
         <f>F155*G155</f>
         <v>0</v>
       </c>
       <c r="I155" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="156" spans="1:9">
       <c r="A156" s="3" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="B156" s="3" t="s">
-        <v>319</v>
+        <v>329</v>
       </c>
       <c r="C156" s="3" t="s">
-        <v>332</v>
+        <v>330</v>
       </c>
       <c r="D156" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E156" s="10"/>
       <c r="F156" s="10">
-        <v>304000</v>
+        <v>254000</v>
       </c>
       <c r="G156" s="8"/>
       <c r="H156" s="10" t="str">
         <f>F156*G156</f>
         <v>0</v>
       </c>
       <c r="I156" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="157" spans="1:9">
       <c r="A157" s="3" t="s">
-        <v>333</v>
+        <v>331</v>
       </c>
       <c r="B157" s="3" t="s">
-        <v>319</v>
+        <v>329</v>
       </c>
       <c r="C157" s="3" t="s">
-        <v>334</v>
+        <v>332</v>
       </c>
       <c r="D157" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E157" s="10"/>
       <c r="F157" s="10">
-        <v>343000</v>
+        <v>288000</v>
       </c>
       <c r="G157" s="8"/>
       <c r="H157" s="10" t="str">
         <f>F157*G157</f>
         <v>0</v>
       </c>
       <c r="I157" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="158" spans="1:9">
       <c r="A158" s="3" t="s">
-        <v>335</v>
+        <v>333</v>
       </c>
       <c r="B158" s="3" t="s">
-        <v>319</v>
+        <v>329</v>
       </c>
       <c r="C158" s="3" t="s">
-        <v>336</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>334</v>
+      </c>
+      <c r="D158" s="5" t="s">
+        <v>15</v>
       </c>
       <c r="E158" s="10"/>
       <c r="F158" s="10">
-        <v>424000</v>
+        <v>319000</v>
       </c>
       <c r="G158" s="8"/>
       <c r="H158" s="10" t="str">
         <f>F158*G158</f>
         <v>0</v>
       </c>
       <c r="I158" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="159" spans="1:9">
       <c r="A159" s="3" t="s">
+        <v>335</v>
+      </c>
+      <c r="B159" s="3" t="s">
+        <v>336</v>
+      </c>
+      <c r="C159" s="3" t="s">
         <v>337</v>
       </c>
-      <c r="B159" s="3" t="s">
-[...6 lines deleted...]
-        <v>20</v>
+      <c r="D159" s="5" t="s">
+        <v>15</v>
       </c>
       <c r="E159" s="10"/>
       <c r="F159" s="10">
-        <v>192000</v>
+        <v>304000</v>
       </c>
       <c r="G159" s="8"/>
       <c r="H159" s="10" t="str">
         <f>F159*G159</f>
         <v>0</v>
       </c>
       <c r="I159" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="160" spans="1:9">
       <c r="A160" s="3" t="s">
-        <v>340</v>
+        <v>338</v>
       </c>
       <c r="B160" s="3" t="s">
-        <v>338</v>
+        <v>336</v>
       </c>
       <c r="C160" s="3" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="D160" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E160" s="10"/>
       <c r="F160" s="10">
-        <v>202000</v>
+        <v>343000</v>
       </c>
       <c r="G160" s="8"/>
       <c r="H160" s="10" t="str">
         <f>F160*G160</f>
         <v>0</v>
       </c>
       <c r="I160" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="161" spans="1:9">
       <c r="A161" s="3" t="s">
-        <v>342</v>
+        <v>340</v>
       </c>
       <c r="B161" s="3" t="s">
-        <v>338</v>
+        <v>336</v>
       </c>
       <c r="C161" s="3" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="D161" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E161" s="10"/>
       <c r="F161" s="10">
-        <v>168929</v>
+        <v>383000</v>
       </c>
       <c r="G161" s="8"/>
       <c r="H161" s="10" t="str">
         <f>F161*G161</f>
         <v>0</v>
       </c>
       <c r="I161" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="162" spans="1:9">
       <c r="A162" s="3" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="B162" s="3" t="s">
-        <v>338</v>
+        <v>329</v>
       </c>
       <c r="C162" s="3" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
       <c r="D162" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E162" s="10"/>
       <c r="F162" s="10">
-        <v>232000</v>
+        <v>253000</v>
       </c>
       <c r="G162" s="8"/>
       <c r="H162" s="10" t="str">
         <f>F162*G162</f>
         <v>0</v>
       </c>
       <c r="I162" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="163" spans="1:9">
       <c r="A163" s="3" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="B163" s="3" t="s">
-        <v>267</v>
+        <v>329</v>
       </c>
       <c r="C163" s="3" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="D163" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E163" s="10"/>
       <c r="F163" s="10">
-        <v>207000</v>
+        <v>286000</v>
       </c>
       <c r="G163" s="8"/>
       <c r="H163" s="10" t="str">
         <f>F163*G163</f>
         <v>0</v>
       </c>
       <c r="I163" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="164" spans="1:9">
       <c r="A164" s="3" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="B164" s="3" t="s">
-        <v>267</v>
+        <v>329</v>
       </c>
       <c r="C164" s="3" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="D164" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E164" s="10"/>
       <c r="F164" s="10">
-        <v>219000</v>
+        <v>353000</v>
       </c>
       <c r="G164" s="8"/>
       <c r="H164" s="10" t="str">
         <f>F164*G164</f>
         <v>0</v>
       </c>
       <c r="I164" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="165" spans="1:9">
       <c r="A165" s="3" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="B165" s="3" t="s">
-        <v>267</v>
+        <v>336</v>
       </c>
       <c r="C165" s="3" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
       <c r="D165" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E165" s="10"/>
       <c r="F165" s="10">
-        <v>237000</v>
+        <v>304000</v>
       </c>
       <c r="G165" s="8"/>
       <c r="H165" s="10" t="str">
         <f>F165*G165</f>
         <v>0</v>
       </c>
       <c r="I165" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="166" spans="1:9">
       <c r="A166" s="3" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="B166" s="3" t="s">
-        <v>353</v>
+        <v>336</v>
       </c>
       <c r="C166" s="3" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="D166" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E166" s="10"/>
       <c r="F166" s="10">
-        <v>132000</v>
+        <v>343000</v>
       </c>
       <c r="G166" s="8"/>
       <c r="H166" s="10" t="str">
         <f>F166*G166</f>
         <v>0</v>
       </c>
       <c r="I166" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="167" spans="1:9">
       <c r="A167" s="3" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
       <c r="B167" s="3" t="s">
+        <v>336</v>
+      </c>
+      <c r="C167" s="3" t="s">
         <v>353</v>
-      </c>
-[...1 lines deleted...]
-        <v>356</v>
       </c>
       <c r="D167" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E167" s="10"/>
       <c r="F167" s="10">
-        <v>138000</v>
+        <v>424000</v>
       </c>
       <c r="G167" s="8"/>
       <c r="H167" s="10" t="str">
         <f>F167*G167</f>
         <v>0</v>
       </c>
       <c r="I167" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="168" spans="1:9">
       <c r="A168" s="3" t="s">
-        <v>357</v>
+        <v>354</v>
       </c>
       <c r="B168" s="3" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="C168" s="3" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="D168" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E168" s="10"/>
       <c r="F168" s="10">
-        <v>124239</v>
+        <v>192000</v>
       </c>
       <c r="G168" s="8"/>
       <c r="H168" s="10" t="str">
         <f>F168*G168</f>
         <v>0</v>
       </c>
       <c r="I168" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="169" spans="1:9">
       <c r="A169" s="3" t="s">
-        <v>359</v>
+        <v>357</v>
       </c>
       <c r="B169" s="3" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="C169" s="3" t="s">
-        <v>360</v>
+        <v>358</v>
       </c>
       <c r="D169" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E169" s="10"/>
       <c r="F169" s="10">
-        <v>183000</v>
+        <v>202000</v>
       </c>
       <c r="G169" s="8"/>
       <c r="H169" s="10" t="str">
         <f>F169*G169</f>
         <v>0</v>
       </c>
       <c r="I169" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="170" spans="1:9">
       <c r="A170" s="3" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="B170" s="3" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="C170" s="3" t="s">
-        <v>362</v>
+        <v>360</v>
       </c>
       <c r="D170" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E170" s="10"/>
       <c r="F170" s="10">
-        <v>219000</v>
+        <v>168929</v>
       </c>
       <c r="G170" s="8"/>
       <c r="H170" s="10" t="str">
         <f>F170*G170</f>
         <v>0</v>
       </c>
       <c r="I170" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="171" spans="1:9">
       <c r="A171" s="3" t="s">
-        <v>363</v>
+        <v>361</v>
       </c>
       <c r="B171" s="3" t="s">
-        <v>364</v>
+        <v>355</v>
       </c>
       <c r="C171" s="3" t="s">
-        <v>365</v>
+        <v>362</v>
       </c>
       <c r="D171" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E171" s="10"/>
       <c r="F171" s="10">
-        <v>158000</v>
+        <v>232000</v>
       </c>
       <c r="G171" s="8"/>
       <c r="H171" s="10" t="str">
         <f>F171*G171</f>
         <v>0</v>
       </c>
       <c r="I171" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="172" spans="1:9">
       <c r="A172" s="3" t="s">
-        <v>366</v>
+        <v>363</v>
       </c>
       <c r="B172" s="3" t="s">
+        <v>284</v>
+      </c>
+      <c r="C172" s="3" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>367</v>
       </c>
       <c r="D172" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E172" s="10"/>
       <c r="F172" s="10">
-        <v>166000</v>
+        <v>207000</v>
       </c>
       <c r="G172" s="8"/>
       <c r="H172" s="10" t="str">
         <f>F172*G172</f>
         <v>0</v>
       </c>
       <c r="I172" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="173" spans="1:9">
       <c r="A173" s="3" t="s">
-        <v>368</v>
+        <v>365</v>
       </c>
       <c r="B173" s="3" t="s">
-        <v>364</v>
+        <v>284</v>
       </c>
       <c r="C173" s="3" t="s">
-        <v>369</v>
+        <v>366</v>
       </c>
       <c r="D173" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E173" s="10"/>
       <c r="F173" s="10">
-        <v>151053</v>
+        <v>219000</v>
       </c>
       <c r="G173" s="8"/>
       <c r="H173" s="10" t="str">
         <f>F173*G173</f>
         <v>0</v>
       </c>
       <c r="I173" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="174" spans="1:9">
       <c r="A174" s="3" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="B174" s="3" t="s">
-        <v>364</v>
+        <v>284</v>
       </c>
       <c r="C174" s="3" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="D174" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E174" s="10"/>
       <c r="F174" s="10">
-        <v>219000</v>
+        <v>237000</v>
       </c>
       <c r="G174" s="8"/>
       <c r="H174" s="10" t="str">
         <f>F174*G174</f>
         <v>0</v>
       </c>
       <c r="I174" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="175" spans="1:9">
       <c r="A175" s="3" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="B175" s="3" t="s">
-        <v>364</v>
+        <v>370</v>
       </c>
       <c r="C175" s="3" t="s">
-        <v>373</v>
+        <v>371</v>
       </c>
       <c r="D175" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E175" s="10"/>
       <c r="F175" s="10">
-        <v>204681</v>
+        <v>132000</v>
       </c>
       <c r="G175" s="8"/>
       <c r="H175" s="10" t="str">
         <f>F175*G175</f>
         <v>0</v>
       </c>
       <c r="I175" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="176" spans="1:9">
       <c r="A176" s="3" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="B176" s="3" t="s">
-        <v>353</v>
+        <v>370</v>
       </c>
       <c r="C176" s="3" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="D176" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E176" s="10"/>
       <c r="F176" s="10">
-        <v>183000</v>
+        <v>138000</v>
       </c>
       <c r="G176" s="8"/>
       <c r="H176" s="10" t="str">
         <f>F176*G176</f>
         <v>0</v>
       </c>
       <c r="I176" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="177" spans="1:9">
       <c r="A177" s="3" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
       <c r="B177" s="3" t="s">
-        <v>353</v>
+        <v>370</v>
       </c>
       <c r="C177" s="3" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="D177" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E177" s="10"/>
       <c r="F177" s="10">
-        <v>203000</v>
+        <v>124239</v>
       </c>
       <c r="G177" s="8"/>
       <c r="H177" s="10" t="str">
         <f>F177*G177</f>
         <v>0</v>
       </c>
       <c r="I177" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="178" spans="1:9">
       <c r="A178" s="3" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="B178" s="3" t="s">
-        <v>353</v>
+        <v>370</v>
       </c>
       <c r="C178" s="3" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
       <c r="D178" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E178" s="10"/>
       <c r="F178" s="10">
-        <v>186805</v>
+        <v>183000</v>
       </c>
       <c r="G178" s="8"/>
       <c r="H178" s="10" t="str">
         <f>F178*G178</f>
         <v>0</v>
       </c>
       <c r="I178" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="179" spans="1:9">
       <c r="A179" s="3" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="B179" s="3" t="s">
-        <v>364</v>
+        <v>370</v>
       </c>
       <c r="C179" s="3" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="D179" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E179" s="10"/>
       <c r="F179" s="10">
-        <v>220000</v>
+        <v>219000</v>
       </c>
       <c r="G179" s="8"/>
       <c r="H179" s="10" t="str">
         <f>F179*G179</f>
         <v>0</v>
       </c>
       <c r="I179" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="180" spans="1:9">
       <c r="A180" s="3" t="s">
+        <v>380</v>
+      </c>
+      <c r="B180" s="3" t="s">
+        <v>381</v>
+      </c>
+      <c r="C180" s="3" t="s">
         <v>382</v>
-      </c>
-[...4 lines deleted...]
-        <v>383</v>
       </c>
       <c r="D180" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E180" s="10"/>
       <c r="F180" s="10">
-        <v>244000</v>
+        <v>158000</v>
       </c>
       <c r="G180" s="8"/>
       <c r="H180" s="10" t="str">
         <f>F180*G180</f>
         <v>0</v>
       </c>
       <c r="I180" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="181" spans="1:9">
       <c r="A181" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="B181" s="3" t="s">
+        <v>381</v>
+      </c>
+      <c r="C181" s="3" t="s">
         <v>384</v>
-      </c>
-[...4 lines deleted...]
-        <v>385</v>
       </c>
       <c r="D181" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E181" s="10"/>
       <c r="F181" s="10">
-        <v>287000</v>
+        <v>166000</v>
       </c>
       <c r="G181" s="8"/>
       <c r="H181" s="10" t="str">
         <f>F181*G181</f>
         <v>0</v>
       </c>
       <c r="I181" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="182" spans="1:9">
       <c r="A182" s="3" t="s">
+        <v>385</v>
+      </c>
+      <c r="B182" s="3" t="s">
+        <v>381</v>
+      </c>
+      <c r="C182" s="3" t="s">
         <v>386</v>
-      </c>
-[...4 lines deleted...]
-        <v>387</v>
       </c>
       <c r="D182" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E182" s="10"/>
       <c r="F182" s="10">
-        <v>195743</v>
+        <v>151053</v>
       </c>
       <c r="G182" s="8"/>
       <c r="H182" s="10" t="str">
         <f>F182*G182</f>
         <v>0</v>
       </c>
       <c r="I182" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="183" spans="1:9">
       <c r="A183" s="3" t="s">
+        <v>387</v>
+      </c>
+      <c r="B183" s="3" t="s">
+        <v>381</v>
+      </c>
+      <c r="C183" s="3" t="s">
         <v>388</v>
-      </c>
-[...4 lines deleted...]
-        <v>389</v>
       </c>
       <c r="D183" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E183" s="10"/>
       <c r="F183" s="10">
-        <v>222557</v>
+        <v>219000</v>
       </c>
       <c r="G183" s="8"/>
       <c r="H183" s="10" t="str">
         <f>F183*G183</f>
         <v>0</v>
       </c>
       <c r="I183" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="184" spans="1:9">
       <c r="A184" s="3" t="s">
+        <v>389</v>
+      </c>
+      <c r="B184" s="3" t="s">
+        <v>381</v>
+      </c>
+      <c r="C184" s="3" t="s">
         <v>390</v>
       </c>
-      <c r="B184" s="3" t="s">
-[...6 lines deleted...]
-        <v>31</v>
+      <c r="D184" s="6" t="s">
+        <v>20</v>
       </c>
       <c r="E184" s="10"/>
       <c r="F184" s="10">
-        <v>294000</v>
+        <v>204681</v>
       </c>
       <c r="G184" s="8"/>
       <c r="H184" s="10" t="str">
         <f>F184*G184</f>
         <v>0</v>
       </c>
       <c r="I184" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="185" spans="1:9">
       <c r="A185" s="3" t="s">
+        <v>391</v>
+      </c>
+      <c r="B185" s="3" t="s">
+        <v>370</v>
+      </c>
+      <c r="C185" s="3" t="s">
         <v>392</v>
       </c>
-      <c r="B185" s="3" t="s">
-[...6 lines deleted...]
-        <v>31</v>
+      <c r="D185" s="6" t="s">
+        <v>20</v>
       </c>
       <c r="E185" s="10"/>
       <c r="F185" s="10">
-        <v>303000</v>
+        <v>183000</v>
       </c>
       <c r="G185" s="8"/>
       <c r="H185" s="10" t="str">
         <f>F185*G185</f>
         <v>0</v>
       </c>
       <c r="I185" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="186" spans="1:9">
       <c r="A186" s="3" t="s">
+        <v>393</v>
+      </c>
+      <c r="B186" s="3" t="s">
+        <v>370</v>
+      </c>
+      <c r="C186" s="3" t="s">
         <v>394</v>
-      </c>
-[...4 lines deleted...]
-        <v>395</v>
       </c>
       <c r="D186" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E186" s="10"/>
       <c r="F186" s="10">
-        <v>342000</v>
+        <v>203000</v>
       </c>
       <c r="G186" s="8"/>
       <c r="H186" s="10" t="str">
         <f>F186*G186</f>
         <v>0</v>
       </c>
       <c r="I186" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="187" spans="1:9">
       <c r="A187" s="3" t="s">
+        <v>395</v>
+      </c>
+      <c r="B187" s="3" t="s">
+        <v>370</v>
+      </c>
+      <c r="C187" s="3" t="s">
         <v>396</v>
-      </c>
-[...4 lines deleted...]
-        <v>397</v>
       </c>
       <c r="D187" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E187" s="10"/>
       <c r="F187" s="10">
-        <v>392000</v>
+        <v>186805</v>
       </c>
       <c r="G187" s="8"/>
       <c r="H187" s="10" t="str">
         <f>F187*G187</f>
         <v>0</v>
       </c>
       <c r="I187" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="188" spans="1:9">
       <c r="A188" s="3" t="s">
+        <v>397</v>
+      </c>
+      <c r="B188" s="3" t="s">
+        <v>381</v>
+      </c>
+      <c r="C188" s="3" t="s">
         <v>398</v>
-      </c>
-[...4 lines deleted...]
-        <v>399</v>
       </c>
       <c r="D188" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E188" s="10"/>
       <c r="F188" s="10">
-        <v>309000</v>
+        <v>220000</v>
       </c>
       <c r="G188" s="8"/>
       <c r="H188" s="10" t="str">
         <f>F188*G188</f>
         <v>0</v>
       </c>
       <c r="I188" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="189" spans="1:9">
       <c r="A189" s="3" t="s">
+        <v>399</v>
+      </c>
+      <c r="B189" s="3" t="s">
+        <v>381</v>
+      </c>
+      <c r="C189" s="3" t="s">
         <v>400</v>
-      </c>
-[...4 lines deleted...]
-        <v>401</v>
       </c>
       <c r="D189" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E189" s="10"/>
       <c r="F189" s="10">
-        <v>352000</v>
+        <v>244000</v>
       </c>
       <c r="G189" s="8"/>
       <c r="H189" s="10" t="str">
         <f>F189*G189</f>
         <v>0</v>
       </c>
       <c r="I189" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="190" spans="1:9">
       <c r="A190" s="3" t="s">
+        <v>401</v>
+      </c>
+      <c r="B190" s="3" t="s">
+        <v>381</v>
+      </c>
+      <c r="C190" s="3" t="s">
         <v>402</v>
       </c>
-      <c r="B190" s="3" t="s">
-[...6 lines deleted...]
-        <v>31</v>
+      <c r="D190" s="6" t="s">
+        <v>20</v>
       </c>
       <c r="E190" s="10"/>
       <c r="F190" s="10">
-        <v>352000</v>
+        <v>287000</v>
       </c>
       <c r="G190" s="8"/>
       <c r="H190" s="10" t="str">
         <f>F190*G190</f>
         <v>0</v>
       </c>
       <c r="I190" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="191" spans="1:9">
       <c r="A191" s="3" t="s">
+        <v>403</v>
+      </c>
+      <c r="B191" s="3" t="s">
+        <v>308</v>
+      </c>
+      <c r="C191" s="3" t="s">
         <v>404</v>
       </c>
-      <c r="B191" s="3" t="s">
-[...6 lines deleted...]
-        <v>31</v>
+      <c r="D191" s="6" t="s">
+        <v>20</v>
       </c>
       <c r="E191" s="10"/>
       <c r="F191" s="10">
-        <v>364000</v>
+        <v>195743</v>
       </c>
       <c r="G191" s="8"/>
       <c r="H191" s="10" t="str">
         <f>F191*G191</f>
         <v>0</v>
       </c>
       <c r="I191" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="192" spans="1:9">
       <c r="A192" s="3" t="s">
+        <v>405</v>
+      </c>
+      <c r="B192" s="3" t="s">
+        <v>308</v>
+      </c>
+      <c r="C192" s="3" t="s">
         <v>406</v>
       </c>
-      <c r="B192" s="3" t="s">
-[...6 lines deleted...]
-        <v>31</v>
+      <c r="D192" s="6" t="s">
+        <v>20</v>
       </c>
       <c r="E192" s="10"/>
       <c r="F192" s="10">
-        <v>412000</v>
+        <v>222557</v>
       </c>
       <c r="G192" s="8"/>
       <c r="H192" s="10" t="str">
         <f>F192*G192</f>
         <v>0</v>
       </c>
       <c r="I192" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="193" spans="1:9">
       <c r="A193" s="3" t="s">
+        <v>407</v>
+      </c>
+      <c r="B193" s="3" t="s">
+        <v>308</v>
+      </c>
+      <c r="C193" s="3" t="s">
         <v>408</v>
-      </c>
-[...4 lines deleted...]
-        <v>409</v>
       </c>
       <c r="D193" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E193" s="10"/>
       <c r="F193" s="10">
-        <v>329000</v>
+        <v>294000</v>
       </c>
       <c r="G193" s="8"/>
       <c r="H193" s="10" t="str">
         <f>F193*G193</f>
         <v>0</v>
       </c>
       <c r="I193" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="194" spans="1:9">
       <c r="A194" s="3" t="s">
+        <v>409</v>
+      </c>
+      <c r="B194" s="3" t="s">
+        <v>308</v>
+      </c>
+      <c r="C194" s="3" t="s">
         <v>410</v>
       </c>
-      <c r="B194" s="3" t="s">
-[...6 lines deleted...]
-        <v>20</v>
+      <c r="D194" s="5" t="s">
+        <v>15</v>
       </c>
       <c r="E194" s="10"/>
       <c r="F194" s="10">
-        <v>333000</v>
+        <v>303000</v>
       </c>
       <c r="G194" s="8"/>
       <c r="H194" s="10" t="str">
         <f>F194*G194</f>
         <v>0</v>
       </c>
       <c r="I194" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="195" spans="1:9">
       <c r="A195" s="3" t="s">
+        <v>411</v>
+      </c>
+      <c r="B195" s="3" t="s">
+        <v>308</v>
+      </c>
+      <c r="C195" s="3" t="s">
         <v>412</v>
-      </c>
-[...4 lines deleted...]
-        <v>413</v>
       </c>
       <c r="D195" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E195" s="10"/>
       <c r="F195" s="10">
-        <v>363000</v>
+        <v>342000</v>
       </c>
       <c r="G195" s="8"/>
       <c r="H195" s="10" t="str">
         <f>F195*G195</f>
         <v>0</v>
       </c>
       <c r="I195" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="196" spans="1:9">
       <c r="A196" s="3" t="s">
+        <v>413</v>
+      </c>
+      <c r="B196" s="3" t="s">
+        <v>308</v>
+      </c>
+      <c r="C196" s="3" t="s">
         <v>414</v>
-      </c>
-[...4 lines deleted...]
-        <v>415</v>
       </c>
       <c r="D196" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E196" s="10"/>
       <c r="F196" s="10">
-        <v>359000</v>
+        <v>392000</v>
       </c>
       <c r="G196" s="8"/>
       <c r="H196" s="10" t="str">
         <f>F196*G196</f>
         <v>0</v>
       </c>
       <c r="I196" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="197" spans="1:9">
       <c r="A197" s="3" t="s">
+        <v>415</v>
+      </c>
+      <c r="B197" s="3" t="s">
+        <v>305</v>
+      </c>
+      <c r="C197" s="3" t="s">
         <v>416</v>
-      </c>
-[...4 lines deleted...]
-        <v>417</v>
       </c>
       <c r="D197" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E197" s="10"/>
       <c r="F197" s="10">
-        <v>379000</v>
+        <v>309000</v>
       </c>
       <c r="G197" s="8"/>
       <c r="H197" s="10" t="str">
         <f>F197*G197</f>
         <v>0</v>
       </c>
       <c r="I197" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="198" spans="1:9">
       <c r="A198" s="3" t="s">
+        <v>417</v>
+      </c>
+      <c r="B198" s="3" t="s">
+        <v>305</v>
+      </c>
+      <c r="C198" s="3" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>419</v>
       </c>
       <c r="D198" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E198" s="10"/>
       <c r="F198" s="10">
-        <v>398000</v>
+        <v>352000</v>
       </c>
       <c r="G198" s="8"/>
       <c r="H198" s="10" t="str">
         <f>F198*G198</f>
         <v>0</v>
       </c>
       <c r="I198" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="199" spans="1:9">
       <c r="A199" s="3" t="s">
+        <v>419</v>
+      </c>
+      <c r="B199" s="3" t="s">
+        <v>305</v>
+      </c>
+      <c r="C199" s="3" t="s">
         <v>420</v>
-      </c>
-[...4 lines deleted...]
-        <v>422</v>
       </c>
       <c r="D199" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E199" s="10"/>
       <c r="F199" s="10">
-        <v>232000</v>
+        <v>352000</v>
       </c>
       <c r="G199" s="8"/>
       <c r="H199" s="10" t="str">
         <f>F199*G199</f>
         <v>0</v>
       </c>
       <c r="I199" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="200" spans="1:9">
       <c r="A200" s="3" t="s">
-        <v>423</v>
+        <v>421</v>
       </c>
       <c r="B200" s="3" t="s">
-        <v>421</v>
+        <v>305</v>
       </c>
       <c r="C200" s="3" t="s">
-        <v>424</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>422</v>
+      </c>
+      <c r="D200" s="5" t="s">
+        <v>15</v>
       </c>
       <c r="E200" s="10"/>
       <c r="F200" s="10">
-        <v>239000</v>
+        <v>364000</v>
       </c>
       <c r="G200" s="8"/>
       <c r="H200" s="10" t="str">
         <f>F200*G200</f>
         <v>0</v>
       </c>
       <c r="I200" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="201" spans="1:9">
       <c r="A201" s="3" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="B201" s="3" t="s">
-        <v>421</v>
+        <v>305</v>
       </c>
       <c r="C201" s="3" t="s">
-        <v>426</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>424</v>
+      </c>
+      <c r="D201" s="5" t="s">
+        <v>15</v>
       </c>
       <c r="E201" s="10"/>
       <c r="F201" s="10">
-        <v>275000</v>
+        <v>412000</v>
       </c>
       <c r="G201" s="8"/>
       <c r="H201" s="10" t="str">
         <f>F201*G201</f>
         <v>0</v>
       </c>
       <c r="I201" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="202" spans="1:9">
-      <c r="A202" s="13" t="s">
+      <c r="A202" s="3" t="s">
+        <v>425</v>
+      </c>
+      <c r="B202" s="3" t="s">
+        <v>355</v>
+      </c>
+      <c r="C202" s="3" t="s">
+        <v>426</v>
+      </c>
+      <c r="D202" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E202" s="10"/>
+      <c r="F202" s="10">
+        <v>329000</v>
+      </c>
+      <c r="G202" s="8"/>
+      <c r="H202" s="10" t="str">
+        <f>F202*G202</f>
+        <v>0</v>
+      </c>
+      <c r="I202" s="8" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="203" spans="1:9">
+      <c r="A203" s="3" t="s">
         <v>427</v>
       </c>
-      <c r="B202" s="14"/>
-[...9 lines deleted...]
-      <c r="A203" s="15" t="s">
+      <c r="B203" s="3" t="s">
+        <v>355</v>
+      </c>
+      <c r="C203" s="3" t="s">
         <v>428</v>
       </c>
-      <c r="B203" s="16"/>
-[...6 lines deleted...]
-      <c r="I203" s="16"/>
+      <c r="D203" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E203" s="10"/>
+      <c r="F203" s="10">
+        <v>333000</v>
+      </c>
+      <c r="G203" s="8"/>
+      <c r="H203" s="10" t="str">
+        <f>F203*G203</f>
+        <v>0</v>
+      </c>
+      <c r="I203" s="8" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="204" spans="1:9">
       <c r="A204" s="3" t="s">
         <v>429</v>
       </c>
       <c r="B204" s="3" t="s">
+        <v>355</v>
+      </c>
+      <c r="C204" s="3" t="s">
         <v>430</v>
       </c>
-      <c r="C204" s="3" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D204" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E204" s="10"/>
       <c r="F204" s="10">
-        <v>16800</v>
+        <v>363000</v>
       </c>
       <c r="G204" s="8"/>
       <c r="H204" s="10" t="str">
         <f>F204*G204</f>
         <v>0</v>
       </c>
       <c r="I204" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="205" spans="1:9">
       <c r="A205" s="3" t="s">
+        <v>431</v>
+      </c>
+      <c r="B205" s="3" t="s">
+        <v>284</v>
+      </c>
+      <c r="C205" s="3" t="s">
         <v>432</v>
       </c>
-      <c r="B205" s="3" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="D205" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E205" s="10"/>
       <c r="F205" s="10">
-        <v>15800</v>
+        <v>359000</v>
       </c>
       <c r="G205" s="8"/>
       <c r="H205" s="10" t="str">
         <f>F205*G205</f>
         <v>0</v>
       </c>
       <c r="I205" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="206" spans="1:9">
       <c r="A206" s="3" t="s">
+        <v>433</v>
+      </c>
+      <c r="B206" s="3" t="s">
+        <v>284</v>
+      </c>
+      <c r="C206" s="3" t="s">
         <v>434</v>
       </c>
-      <c r="B206" s="3" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="D206" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E206" s="10"/>
       <c r="F206" s="10">
-        <v>25800</v>
+        <v>379000</v>
       </c>
       <c r="G206" s="8"/>
       <c r="H206" s="10" t="str">
         <f>F206*G206</f>
         <v>0</v>
       </c>
       <c r="I206" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="207" spans="1:9">
       <c r="A207" s="3" t="s">
+        <v>435</v>
+      </c>
+      <c r="B207" s="3" t="s">
+        <v>284</v>
+      </c>
+      <c r="C207" s="3" t="s">
         <v>436</v>
       </c>
-      <c r="B207" s="3" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="D207" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E207" s="10"/>
       <c r="F207" s="10">
-        <v>25800</v>
+        <v>398000</v>
       </c>
       <c r="G207" s="8"/>
       <c r="H207" s="10" t="str">
         <f>F207*G207</f>
         <v>0</v>
       </c>
       <c r="I207" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="208" spans="1:9">
       <c r="A208" s="3" t="s">
+        <v>437</v>
+      </c>
+      <c r="B208" s="3" t="s">
         <v>438</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="C208" s="3" t="s">
         <v>439</v>
       </c>
-      <c r="D208" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D208" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E208" s="10"/>
       <c r="F208" s="10">
-        <v>34800</v>
+        <v>232000</v>
       </c>
       <c r="G208" s="8"/>
       <c r="H208" s="10" t="str">
         <f>F208*G208</f>
         <v>0</v>
       </c>
       <c r="I208" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="209" spans="1:9">
       <c r="A209" s="3" t="s">
         <v>440</v>
       </c>
       <c r="B209" s="3" t="s">
-        <v>180</v>
+        <v>438</v>
       </c>
       <c r="C209" s="3" t="s">
         <v>441</v>
       </c>
-      <c r="D209" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D209" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E209" s="10"/>
       <c r="F209" s="10">
-        <v>18800</v>
+        <v>239000</v>
       </c>
       <c r="G209" s="8"/>
       <c r="H209" s="10" t="str">
         <f>F209*G209</f>
         <v>0</v>
       </c>
       <c r="I209" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="210" spans="1:9">
       <c r="A210" s="3" t="s">
         <v>442</v>
       </c>
       <c r="B210" s="3" t="s">
-        <v>430</v>
+        <v>438</v>
       </c>
       <c r="C210" s="3" t="s">
         <v>443</v>
       </c>
-      <c r="D210" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D210" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E210" s="10"/>
       <c r="F210" s="10">
-        <v>16800</v>
+        <v>275000</v>
       </c>
       <c r="G210" s="8"/>
       <c r="H210" s="10" t="str">
         <f>F210*G210</f>
         <v>0</v>
       </c>
       <c r="I210" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="211" spans="1:9">
-      <c r="A211" s="3" t="s">
+      <c r="A211" s="13" t="s">
         <v>444</v>
       </c>
-      <c r="B211" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C211" s="3" t="s">
+      <c r="B211" s="14"/>
+      <c r="C211" s="14"/>
+      <c r="D211" s="14"/>
+      <c r="E211" s="14"/>
+      <c r="F211" s="14"/>
+      <c r="G211" s="14"/>
+      <c r="H211" s="14"/>
+      <c r="I211" s="14"/>
+    </row>
+    <row r="212" spans="1:9">
+      <c r="A212" s="15" t="s">
         <v>445</v>
       </c>
-      <c r="D211" s="5" t="s">
-[...43 lines deleted...]
-      </c>
+      <c r="B212" s="16"/>
+      <c r="C212" s="16"/>
+      <c r="D212" s="16"/>
+      <c r="E212" s="16"/>
+      <c r="F212" s="16"/>
+      <c r="G212" s="16"/>
+      <c r="H212" s="16"/>
+      <c r="I212" s="16"/>
     </row>
     <row r="213" spans="1:9">
       <c r="A213" s="3" t="s">
+        <v>446</v>
+      </c>
+      <c r="B213" s="3" t="s">
+        <v>447</v>
+      </c>
+      <c r="C213" s="3" t="s">
         <v>448</v>
       </c>
-      <c r="B213" s="3" t="s">
-[...6 lines deleted...]
-        <v>20</v>
+      <c r="D213" s="7" t="s">
+        <v>24</v>
       </c>
       <c r="E213" s="11">
-        <v>23800</v>
+        <v>19800</v>
       </c>
       <c r="F213" s="10">
-        <v>19800</v>
+        <v>16800</v>
       </c>
       <c r="G213" s="8"/>
       <c r="H213" s="10" t="str">
         <f>F213*G213</f>
         <v>0</v>
       </c>
       <c r="I213" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="214" spans="1:9">
       <c r="A214" s="3" t="s">
+        <v>449</v>
+      </c>
+      <c r="B214" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="C214" s="3" t="s">
         <v>450</v>
       </c>
-      <c r="B214" s="3" t="s">
-[...6 lines deleted...]
-        <v>15</v>
+      <c r="D214" s="7" t="s">
+        <v>24</v>
       </c>
       <c r="E214" s="11">
         <v>17800</v>
       </c>
       <c r="F214" s="10">
         <v>15800</v>
       </c>
       <c r="G214" s="8"/>
       <c r="H214" s="10" t="str">
         <f>F214*G214</f>
         <v>0</v>
       </c>
       <c r="I214" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="215" spans="1:9">
       <c r="A215" s="3" t="s">
+        <v>451</v>
+      </c>
+      <c r="B215" s="3" t="s">
+        <v>447</v>
+      </c>
+      <c r="C215" s="3" t="s">
         <v>452</v>
       </c>
-      <c r="B215" s="3" t="s">
-[...6 lines deleted...]
-        <v>15</v>
+      <c r="D215" s="7" t="s">
+        <v>24</v>
       </c>
       <c r="E215" s="11">
-        <v>23800</v>
+        <v>29800</v>
       </c>
       <c r="F215" s="10">
-        <v>21800</v>
+        <v>25800</v>
       </c>
       <c r="G215" s="8"/>
       <c r="H215" s="10" t="str">
         <f>F215*G215</f>
         <v>0</v>
       </c>
       <c r="I215" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="216" spans="1:9">
       <c r="A216" s="3" t="s">
+        <v>453</v>
+      </c>
+      <c r="B216" s="3" t="s">
+        <v>447</v>
+      </c>
+      <c r="C216" s="3" t="s">
         <v>454</v>
       </c>
-      <c r="B216" s="3" t="s">
-[...8 lines deleted...]
-      <c r="E216" s="10"/>
+      <c r="D216" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E216" s="11">
+        <v>29800</v>
+      </c>
       <c r="F216" s="10">
-        <v>23800</v>
+        <v>25800</v>
       </c>
       <c r="G216" s="8"/>
       <c r="H216" s="10" t="str">
         <f>F216*G216</f>
         <v>0</v>
       </c>
       <c r="I216" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="217" spans="1:9">
       <c r="A217" s="3" t="s">
+        <v>455</v>
+      </c>
+      <c r="B217" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="C217" s="3" t="s">
         <v>456</v>
       </c>
-      <c r="B217" s="3" t="s">
-[...6 lines deleted...]
-        <v>15</v>
+      <c r="D217" s="7" t="s">
+        <v>24</v>
       </c>
       <c r="E217" s="11">
-        <v>17800</v>
+        <v>44800</v>
       </c>
       <c r="F217" s="10">
-        <v>15800</v>
+        <v>34800</v>
       </c>
       <c r="G217" s="8"/>
       <c r="H217" s="10" t="str">
         <f>F217*G217</f>
         <v>0</v>
       </c>
       <c r="I217" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="218" spans="1:9">
       <c r="A218" s="3" t="s">
+        <v>457</v>
+      </c>
+      <c r="B218" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="C218" s="3" t="s">
         <v>458</v>
       </c>
-      <c r="B218" s="3" t="s">
-[...6 lines deleted...]
-        <v>15</v>
+      <c r="D218" s="7" t="s">
+        <v>24</v>
       </c>
       <c r="E218" s="11">
         <v>22800</v>
       </c>
       <c r="F218" s="10">
         <v>18800</v>
       </c>
       <c r="G218" s="8"/>
       <c r="H218" s="10" t="str">
         <f>F218*G218</f>
         <v>0</v>
       </c>
       <c r="I218" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="219" spans="1:9">
       <c r="A219" s="3" t="s">
+        <v>459</v>
+      </c>
+      <c r="B219" s="3" t="s">
+        <v>447</v>
+      </c>
+      <c r="C219" s="3" t="s">
         <v>460</v>
       </c>
-      <c r="B219" s="3" t="s">
-[...8 lines deleted...]
-      <c r="E219" s="10"/>
+      <c r="D219" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E219" s="11">
+        <v>19800</v>
+      </c>
       <c r="F219" s="10">
-        <v>22800</v>
+        <v>16800</v>
       </c>
       <c r="G219" s="8"/>
       <c r="H219" s="10" t="str">
         <f>F219*G219</f>
         <v>0</v>
       </c>
       <c r="I219" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="220" spans="1:9">
       <c r="A220" s="3" t="s">
+        <v>461</v>
+      </c>
+      <c r="B220" s="3" t="s">
+        <v>447</v>
+      </c>
+      <c r="C220" s="3" t="s">
         <v>462</v>
       </c>
-      <c r="B220" s="3" t="s">
-[...6 lines deleted...]
-        <v>15</v>
+      <c r="D220" s="7" t="s">
+        <v>24</v>
       </c>
       <c r="E220" s="11">
         <v>23800</v>
       </c>
       <c r="F220" s="10">
-        <v>21800</v>
+        <v>19800</v>
       </c>
       <c r="G220" s="8"/>
       <c r="H220" s="10" t="str">
         <f>F220*G220</f>
         <v>0</v>
       </c>
       <c r="I220" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="221" spans="1:9">
       <c r="A221" s="3" t="s">
+        <v>463</v>
+      </c>
+      <c r="B221" s="3" t="s">
+        <v>447</v>
+      </c>
+      <c r="C221" s="3" t="s">
         <v>464</v>
       </c>
-      <c r="B221" s="3" t="s">
-[...6 lines deleted...]
-        <v>15</v>
+      <c r="D221" s="7" t="s">
+        <v>24</v>
       </c>
       <c r="E221" s="11">
-        <v>23800</v>
+        <v>21800</v>
       </c>
       <c r="F221" s="10">
-        <v>21800</v>
+        <v>17800</v>
       </c>
       <c r="G221" s="8"/>
       <c r="H221" s="10" t="str">
         <f>F221*G221</f>
         <v>0</v>
       </c>
       <c r="I221" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="222" spans="1:9">
       <c r="A222" s="3" t="s">
+        <v>465</v>
+      </c>
+      <c r="B222" s="3" t="s">
+        <v>447</v>
+      </c>
+      <c r="C222" s="3" t="s">
         <v>466</v>
       </c>
-      <c r="B222" s="3" t="s">
-[...8 lines deleted...]
-      <c r="E222" s="10"/>
+      <c r="D222" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E222" s="11">
+        <v>23800</v>
+      </c>
       <c r="F222" s="10">
-        <v>23800</v>
+        <v>19800</v>
       </c>
       <c r="G222" s="8"/>
       <c r="H222" s="10" t="str">
         <f>F222*G222</f>
         <v>0</v>
       </c>
       <c r="I222" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="223" spans="1:9">
       <c r="A223" s="3" t="s">
+        <v>467</v>
+      </c>
+      <c r="B223" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="C223" s="3" t="s">
         <v>468</v>
       </c>
-      <c r="B223" s="3" t="s">
-[...8 lines deleted...]
-      <c r="E223" s="10"/>
+      <c r="D223" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E223" s="11">
+        <v>17800</v>
+      </c>
       <c r="F223" s="10">
-        <v>23800</v>
+        <v>15800</v>
       </c>
       <c r="G223" s="8"/>
       <c r="H223" s="10" t="str">
         <f>F223*G223</f>
         <v>0</v>
       </c>
       <c r="I223" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="224" spans="1:9">
       <c r="A224" s="3" t="s">
+        <v>469</v>
+      </c>
+      <c r="B224" s="3" t="s">
+        <v>447</v>
+      </c>
+      <c r="C224" s="3" t="s">
         <v>470</v>
       </c>
-      <c r="B224" s="3" t="s">
-[...8 lines deleted...]
-      <c r="E224" s="10"/>
+      <c r="D224" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E224" s="11">
+        <v>23800</v>
+      </c>
       <c r="F224" s="10">
-        <v>59800</v>
+        <v>21800</v>
       </c>
       <c r="G224" s="8"/>
       <c r="H224" s="10" t="str">
         <f>F224*G224</f>
         <v>0</v>
       </c>
       <c r="I224" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="225" spans="1:9">
       <c r="A225" s="3" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="B225" s="3" t="s">
-        <v>471</v>
+        <v>447</v>
       </c>
       <c r="C225" s="3" t="s">
-        <v>474</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>472</v>
+      </c>
+      <c r="D225" s="7" t="s">
+        <v>24</v>
       </c>
       <c r="E225" s="10"/>
       <c r="F225" s="10">
-        <v>59800</v>
+        <v>23800</v>
       </c>
       <c r="G225" s="8"/>
       <c r="H225" s="10" t="str">
         <f>F225*G225</f>
         <v>0</v>
       </c>
       <c r="I225" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="226" spans="1:9">
-      <c r="A226" s="15" t="s">
-[...9 lines deleted...]
-      <c r="I226" s="16"/>
+      <c r="A226" s="3" t="s">
+        <v>473</v>
+      </c>
+      <c r="B226" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="C226" s="3" t="s">
+        <v>474</v>
+      </c>
+      <c r="D226" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E226" s="11">
+        <v>17800</v>
+      </c>
+      <c r="F226" s="10">
+        <v>15800</v>
+      </c>
+      <c r="G226" s="8"/>
+      <c r="H226" s="10" t="str">
+        <f>F226*G226</f>
+        <v>0</v>
+      </c>
+      <c r="I226" s="8" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="227" spans="1:9">
       <c r="A227" s="3" t="s">
+        <v>475</v>
+      </c>
+      <c r="B227" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="C227" s="3" t="s">
         <v>476</v>
       </c>
-      <c r="B227" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D227" s="7" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="E227" s="10"/>
+        <v>24</v>
+      </c>
+      <c r="E227" s="11">
+        <v>22800</v>
+      </c>
       <c r="F227" s="10">
-        <v>980</v>
+        <v>18800</v>
       </c>
       <c r="G227" s="8"/>
       <c r="H227" s="10" t="str">
         <f>F227*G227</f>
         <v>0</v>
       </c>
       <c r="I227" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="228" spans="1:9">
       <c r="A228" s="3" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="B228" s="3" t="s">
-        <v>480</v>
+        <v>197</v>
       </c>
       <c r="C228" s="3" t="s">
-        <v>481</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>478</v>
+      </c>
+      <c r="D228" s="6" t="s">
+        <v>20</v>
       </c>
       <c r="E228" s="10"/>
       <c r="F228" s="10">
-        <v>490</v>
+        <v>22800</v>
       </c>
       <c r="G228" s="8"/>
       <c r="H228" s="10" t="str">
         <f>F228*G228</f>
         <v>0</v>
       </c>
       <c r="I228" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="229" spans="1:9">
       <c r="A229" s="3" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="B229" s="3" t="s">
-        <v>483</v>
+        <v>447</v>
       </c>
       <c r="C229" s="3" t="s">
-        <v>484</v>
-[...4 lines deleted...]
-      <c r="E229" s="10"/>
+        <v>480</v>
+      </c>
+      <c r="D229" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E229" s="11">
+        <v>23800</v>
+      </c>
       <c r="F229" s="10">
-        <v>890</v>
+        <v>21800</v>
       </c>
       <c r="G229" s="8"/>
       <c r="H229" s="10" t="str">
         <f>F229*G229</f>
         <v>0</v>
       </c>
       <c r="I229" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="230" spans="1:9">
       <c r="A230" s="3" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="B230" s="3" t="s">
-        <v>486</v>
+        <v>447</v>
       </c>
       <c r="C230" s="3" t="s">
-        <v>487</v>
-[...4 lines deleted...]
-      <c r="E230" s="10"/>
+        <v>482</v>
+      </c>
+      <c r="D230" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E230" s="11">
+        <v>23800</v>
+      </c>
       <c r="F230" s="10">
-        <v>1380</v>
+        <v>21800</v>
       </c>
       <c r="G230" s="8"/>
       <c r="H230" s="10" t="str">
         <f>F230*G230</f>
         <v>0</v>
       </c>
       <c r="I230" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="231" spans="1:9">
       <c r="A231" s="3" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
       <c r="B231" s="3" t="s">
-        <v>489</v>
+        <v>447</v>
       </c>
       <c r="C231" s="3" t="s">
-        <v>490</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>484</v>
+      </c>
+      <c r="D231" s="7" t="s">
+        <v>24</v>
       </c>
       <c r="E231" s="10"/>
       <c r="F231" s="10">
-        <v>1480</v>
+        <v>23800</v>
       </c>
       <c r="G231" s="8"/>
       <c r="H231" s="10" t="str">
         <f>F231*G231</f>
         <v>0</v>
       </c>
       <c r="I231" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="232" spans="1:9">
       <c r="A232" s="3" t="s">
-        <v>491</v>
+        <v>485</v>
       </c>
       <c r="B232" s="3" t="s">
-        <v>477</v>
+        <v>447</v>
       </c>
       <c r="C232" s="3" t="s">
-        <v>492</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>486</v>
+      </c>
+      <c r="D232" s="7" t="s">
+        <v>24</v>
       </c>
       <c r="E232" s="10"/>
       <c r="F232" s="10">
-        <v>1280</v>
+        <v>23800</v>
       </c>
       <c r="G232" s="8"/>
       <c r="H232" s="10" t="str">
         <f>F232*G232</f>
         <v>0</v>
       </c>
       <c r="I232" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="233" spans="1:9">
       <c r="A233" s="3" t="s">
-        <v>493</v>
+        <v>487</v>
       </c>
       <c r="B233" s="3" t="s">
-        <v>494</v>
+        <v>488</v>
       </c>
       <c r="C233" s="3" t="s">
-        <v>495</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>489</v>
+      </c>
+      <c r="D233" s="7" t="s">
+        <v>24</v>
       </c>
       <c r="E233" s="10"/>
       <c r="F233" s="10">
-        <v>480</v>
+        <v>59800</v>
       </c>
       <c r="G233" s="8"/>
       <c r="H233" s="10" t="str">
         <f>F233*G233</f>
         <v>0</v>
       </c>
       <c r="I233" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="234" spans="1:9">
       <c r="A234" s="3" t="s">
-        <v>496</v>
+        <v>490</v>
       </c>
       <c r="B234" s="3" t="s">
-        <v>497</v>
+        <v>488</v>
       </c>
       <c r="C234" s="3" t="s">
-        <v>498</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>491</v>
+      </c>
+      <c r="D234" s="7" t="s">
+        <v>24</v>
       </c>
       <c r="E234" s="10"/>
       <c r="F234" s="10">
-        <v>990</v>
+        <v>59800</v>
       </c>
       <c r="G234" s="8"/>
       <c r="H234" s="10" t="str">
         <f>F234*G234</f>
         <v>0</v>
       </c>
       <c r="I234" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="235" spans="1:9">
-      <c r="A235" s="3" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="A235" s="15" t="s">
+        <v>492</v>
+      </c>
+      <c r="B235" s="16"/>
+      <c r="C235" s="16"/>
+      <c r="D235" s="16"/>
+      <c r="E235" s="16"/>
+      <c r="F235" s="16"/>
+      <c r="G235" s="16"/>
+      <c r="H235" s="16"/>
+      <c r="I235" s="16"/>
     </row>
     <row r="236" spans="1:9">
       <c r="A236" s="3" t="s">
-        <v>502</v>
+        <v>493</v>
       </c>
       <c r="B236" s="3" t="s">
-        <v>503</v>
+        <v>494</v>
       </c>
       <c r="C236" s="3" t="s">
-        <v>504</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>495</v>
+      </c>
+      <c r="D236" s="6" t="s">
+        <v>20</v>
       </c>
       <c r="E236" s="10"/>
       <c r="F236" s="10">
-        <v>790</v>
+        <v>980</v>
       </c>
       <c r="G236" s="8"/>
       <c r="H236" s="10" t="str">
         <f>F236*G236</f>
         <v>0</v>
       </c>
       <c r="I236" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="237" spans="1:9">
       <c r="A237" s="3" t="s">
-        <v>505</v>
+        <v>496</v>
       </c>
       <c r="B237" s="3" t="s">
-        <v>506</v>
+        <v>497</v>
       </c>
       <c r="C237" s="3" t="s">
-        <v>507</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>498</v>
+      </c>
+      <c r="D237" s="7" t="s">
+        <v>24</v>
       </c>
       <c r="E237" s="10"/>
       <c r="F237" s="10">
-        <v>1980</v>
+        <v>490</v>
       </c>
       <c r="G237" s="8"/>
       <c r="H237" s="10" t="str">
         <f>F237*G237</f>
         <v>0</v>
       </c>
       <c r="I237" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="238" spans="1:9">
       <c r="A238" s="3" t="s">
-        <v>508</v>
+        <v>499</v>
       </c>
       <c r="B238" s="3" t="s">
-        <v>509</v>
+        <v>500</v>
       </c>
       <c r="C238" s="3" t="s">
-        <v>510</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>501</v>
+      </c>
+      <c r="D238" s="7" t="s">
+        <v>24</v>
       </c>
       <c r="E238" s="10"/>
       <c r="F238" s="10">
-        <v>4900</v>
+        <v>890</v>
       </c>
       <c r="G238" s="8"/>
       <c r="H238" s="10" t="str">
         <f>F238*G238</f>
         <v>0</v>
       </c>
       <c r="I238" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="239" spans="1:9">
       <c r="A239" s="3" t="s">
-        <v>511</v>
+        <v>502</v>
       </c>
       <c r="B239" s="3" t="s">
-        <v>512</v>
+        <v>503</v>
       </c>
       <c r="C239" s="3" t="s">
-        <v>513</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>504</v>
+      </c>
+      <c r="D239" s="7" t="s">
+        <v>24</v>
       </c>
       <c r="E239" s="10"/>
       <c r="F239" s="10">
-        <v>55800</v>
+        <v>1380</v>
       </c>
       <c r="G239" s="8"/>
       <c r="H239" s="10" t="str">
         <f>F239*G239</f>
         <v>0</v>
       </c>
       <c r="I239" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="240" spans="1:9">
       <c r="A240" s="3" t="s">
-        <v>514</v>
+        <v>505</v>
       </c>
       <c r="B240" s="3" t="s">
-        <v>515</v>
+        <v>506</v>
       </c>
       <c r="C240" s="3" t="s">
-        <v>516</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>507</v>
+      </c>
+      <c r="D240" s="7" t="s">
+        <v>24</v>
       </c>
       <c r="E240" s="10"/>
       <c r="F240" s="10">
-        <v>8900</v>
+        <v>1480</v>
       </c>
       <c r="G240" s="8"/>
       <c r="H240" s="10" t="str">
         <f>F240*G240</f>
         <v>0</v>
       </c>
       <c r="I240" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="241" spans="1:9">
       <c r="A241" s="3" t="s">
-        <v>517</v>
+        <v>508</v>
       </c>
       <c r="B241" s="3" t="s">
-        <v>518</v>
+        <v>494</v>
       </c>
       <c r="C241" s="3" t="s">
-        <v>519</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>509</v>
+      </c>
+      <c r="D241" s="7" t="s">
+        <v>24</v>
       </c>
       <c r="E241" s="10"/>
       <c r="F241" s="10">
-        <v>1900</v>
+        <v>1280</v>
       </c>
       <c r="G241" s="8"/>
       <c r="H241" s="10" t="str">
         <f>F241*G241</f>
         <v>0</v>
       </c>
       <c r="I241" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="242" spans="1:9">
       <c r="A242" s="3" t="s">
-        <v>520</v>
+        <v>510</v>
       </c>
       <c r="B242" s="3" t="s">
-        <v>521</v>
+        <v>511</v>
       </c>
       <c r="C242" s="3" t="s">
-        <v>522</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>512</v>
+      </c>
+      <c r="D242" s="7" t="s">
+        <v>24</v>
       </c>
       <c r="E242" s="10"/>
       <c r="F242" s="10">
-        <v>800</v>
+        <v>480</v>
       </c>
       <c r="G242" s="8"/>
       <c r="H242" s="10" t="str">
         <f>F242*G242</f>
         <v>0</v>
       </c>
       <c r="I242" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="243" spans="1:9">
       <c r="A243" s="3" t="s">
-        <v>523</v>
+        <v>513</v>
       </c>
       <c r="B243" s="3" t="s">
-        <v>521</v>
+        <v>514</v>
       </c>
       <c r="C243" s="3" t="s">
-        <v>524</v>
+        <v>515</v>
       </c>
       <c r="D243" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E243" s="10"/>
       <c r="F243" s="10">
-        <v>1400</v>
+        <v>990</v>
       </c>
       <c r="G243" s="8"/>
       <c r="H243" s="10" t="str">
         <f>F243*G243</f>
         <v>0</v>
       </c>
       <c r="I243" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="244" spans="1:9">
       <c r="A244" s="3" t="s">
-        <v>525</v>
+        <v>516</v>
       </c>
       <c r="B244" s="3" t="s">
-        <v>521</v>
+        <v>517</v>
       </c>
       <c r="C244" s="3" t="s">
-        <v>526</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>518</v>
+      </c>
+      <c r="D244" s="7" t="s">
+        <v>24</v>
       </c>
       <c r="E244" s="10"/>
       <c r="F244" s="10">
-        <v>1900</v>
+        <v>490</v>
       </c>
       <c r="G244" s="8"/>
       <c r="H244" s="10" t="str">
         <f>F244*G244</f>
         <v>0</v>
       </c>
       <c r="I244" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="245" spans="1:9">
       <c r="A245" s="3" t="s">
-        <v>527</v>
+        <v>519</v>
       </c>
       <c r="B245" s="3" t="s">
-        <v>528</v>
+        <v>520</v>
       </c>
       <c r="C245" s="3" t="s">
-        <v>529</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>521</v>
+      </c>
+      <c r="D245" s="6" t="s">
+        <v>20</v>
       </c>
       <c r="E245" s="10"/>
       <c r="F245" s="10">
-        <v>2000</v>
+        <v>790</v>
       </c>
       <c r="G245" s="8"/>
       <c r="H245" s="10" t="str">
         <f>F245*G245</f>
         <v>0</v>
       </c>
       <c r="I245" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="246" spans="1:9">
       <c r="A246" s="3" t="s">
-        <v>530</v>
+        <v>522</v>
       </c>
       <c r="B246" s="3" t="s">
-        <v>528</v>
+        <v>523</v>
       </c>
       <c r="C246" s="3" t="s">
-        <v>531</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>524</v>
+      </c>
+      <c r="D246" s="7" t="s">
+        <v>24</v>
       </c>
       <c r="E246" s="10"/>
       <c r="F246" s="10">
-        <v>3000</v>
+        <v>1980</v>
       </c>
       <c r="G246" s="8"/>
       <c r="H246" s="10" t="str">
         <f>F246*G246</f>
         <v>0</v>
       </c>
       <c r="I246" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="247" spans="1:9">
       <c r="A247" s="3" t="s">
-        <v>532</v>
+        <v>525</v>
       </c>
       <c r="B247" s="3" t="s">
-        <v>533</v>
+        <v>526</v>
       </c>
       <c r="C247" s="3" t="s">
-        <v>534</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>527</v>
+      </c>
+      <c r="D247" s="7" t="s">
+        <v>24</v>
       </c>
       <c r="E247" s="10"/>
       <c r="F247" s="10">
-        <v>3900</v>
+        <v>4900</v>
       </c>
       <c r="G247" s="8"/>
       <c r="H247" s="10" t="str">
         <f>F247*G247</f>
         <v>0</v>
       </c>
       <c r="I247" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="248" spans="1:9">
       <c r="A248" s="3" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
       <c r="B248" s="3" t="s">
-        <v>536</v>
+        <v>529</v>
       </c>
       <c r="C248" s="3" t="s">
-        <v>537</v>
+        <v>530</v>
       </c>
       <c r="D248" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E248" s="10"/>
       <c r="F248" s="10">
-        <v>3800</v>
+        <v>55800</v>
       </c>
       <c r="G248" s="8"/>
       <c r="H248" s="10" t="str">
         <f>F248*G248</f>
         <v>0</v>
       </c>
       <c r="I248" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="249" spans="1:9">
       <c r="A249" s="3" t="s">
-        <v>538</v>
+        <v>531</v>
       </c>
       <c r="B249" s="3" t="s">
-        <v>536</v>
+        <v>532</v>
       </c>
       <c r="C249" s="3" t="s">
-        <v>539</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>533</v>
+      </c>
+      <c r="D249" s="7" t="s">
+        <v>24</v>
       </c>
       <c r="E249" s="10"/>
       <c r="F249" s="10">
-        <v>3800</v>
+        <v>8900</v>
       </c>
       <c r="G249" s="8"/>
       <c r="H249" s="10" t="str">
         <f>F249*G249</f>
         <v>0</v>
       </c>
       <c r="I249" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="250" spans="1:9">
       <c r="A250" s="3" t="s">
-        <v>540</v>
+        <v>534</v>
       </c>
       <c r="B250" s="3" t="s">
-        <v>541</v>
+        <v>535</v>
       </c>
       <c r="C250" s="3" t="s">
-        <v>542</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>536</v>
+      </c>
+      <c r="D250" s="7" t="s">
+        <v>24</v>
       </c>
       <c r="E250" s="10"/>
       <c r="F250" s="10">
         <v>1900</v>
       </c>
       <c r="G250" s="8"/>
       <c r="H250" s="10" t="str">
         <f>F250*G250</f>
         <v>0</v>
       </c>
       <c r="I250" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="251" spans="1:9">
       <c r="A251" s="3" t="s">
-        <v>543</v>
+        <v>537</v>
       </c>
       <c r="B251" s="3" t="s">
-        <v>541</v>
+        <v>538</v>
       </c>
       <c r="C251" s="3" t="s">
-        <v>544</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>539</v>
+      </c>
+      <c r="D251" s="7" t="s">
+        <v>24</v>
       </c>
       <c r="E251" s="10"/>
       <c r="F251" s="10">
-        <v>1900</v>
+        <v>800</v>
       </c>
       <c r="G251" s="8"/>
       <c r="H251" s="10" t="str">
         <f>F251*G251</f>
         <v>0</v>
       </c>
       <c r="I251" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="252" spans="1:9">
       <c r="A252" s="3" t="s">
-        <v>545</v>
+        <v>540</v>
       </c>
       <c r="B252" s="3" t="s">
-        <v>546</v>
+        <v>538</v>
       </c>
       <c r="C252" s="3" t="s">
-        <v>547</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>541</v>
+      </c>
+      <c r="D252" s="7" t="s">
+        <v>24</v>
       </c>
       <c r="E252" s="10"/>
       <c r="F252" s="10">
-        <v>9800</v>
+        <v>1400</v>
       </c>
       <c r="G252" s="8"/>
       <c r="H252" s="10" t="str">
         <f>F252*G252</f>
         <v>0</v>
       </c>
       <c r="I252" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="253" spans="1:9">
       <c r="A253" s="3" t="s">
-        <v>548</v>
+        <v>542</v>
       </c>
       <c r="B253" s="3" t="s">
-        <v>546</v>
+        <v>538</v>
       </c>
       <c r="C253" s="3" t="s">
-        <v>549</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>543</v>
+      </c>
+      <c r="D253" s="7" t="s">
+        <v>24</v>
       </c>
       <c r="E253" s="10"/>
       <c r="F253" s="10">
-        <v>9800</v>
+        <v>1900</v>
       </c>
       <c r="G253" s="8"/>
       <c r="H253" s="10" t="str">
         <f>F253*G253</f>
         <v>0</v>
       </c>
       <c r="I253" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="254" spans="1:9">
       <c r="A254" s="3" t="s">
-        <v>550</v>
+        <v>544</v>
       </c>
       <c r="B254" s="3" t="s">
+        <v>545</v>
+      </c>
+      <c r="C254" s="3" t="s">
         <v>546</v>
       </c>
-      <c r="C254" s="3" t="s">
-[...3 lines deleted...]
-        <v>20</v>
+      <c r="D254" s="7" t="s">
+        <v>24</v>
       </c>
       <c r="E254" s="10"/>
       <c r="F254" s="10">
-        <v>9800</v>
+        <v>2000</v>
       </c>
       <c r="G254" s="8"/>
       <c r="H254" s="10" t="str">
         <f>F254*G254</f>
         <v>0</v>
       </c>
       <c r="I254" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="255" spans="1:9">
-      <c r="A255" s="13" t="s">
-[...9 lines deleted...]
-      <c r="I255" s="14"/>
+      <c r="A255" s="3" t="s">
+        <v>547</v>
+      </c>
+      <c r="B255" s="3" t="s">
+        <v>545</v>
+      </c>
+      <c r="C255" s="3" t="s">
+        <v>548</v>
+      </c>
+      <c r="D255" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E255" s="10"/>
+      <c r="F255" s="10">
+        <v>3000</v>
+      </c>
+      <c r="G255" s="8"/>
+      <c r="H255" s="10" t="str">
+        <f>F255*G255</f>
+        <v>0</v>
+      </c>
+      <c r="I255" s="8" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="256" spans="1:9">
-      <c r="A256" s="15" t="s">
-[...9 lines deleted...]
-      <c r="I256" s="16"/>
+      <c r="A256" s="3" t="s">
+        <v>549</v>
+      </c>
+      <c r="B256" s="3" t="s">
+        <v>550</v>
+      </c>
+      <c r="C256" s="3" t="s">
+        <v>551</v>
+      </c>
+      <c r="D256" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E256" s="10"/>
+      <c r="F256" s="10">
+        <v>3900</v>
+      </c>
+      <c r="G256" s="8"/>
+      <c r="H256" s="10" t="str">
+        <f>F256*G256</f>
+        <v>0</v>
+      </c>
+      <c r="I256" s="8" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="257" spans="1:9">
       <c r="A257" s="3" t="s">
+        <v>552</v>
+      </c>
+      <c r="B257" s="3" t="s">
+        <v>553</v>
+      </c>
+      <c r="C257" s="3" t="s">
         <v>554</v>
       </c>
-      <c r="B257" s="3" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="D257" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E257" s="10"/>
       <c r="F257" s="10">
-        <v>26800</v>
+        <v>3800</v>
       </c>
       <c r="G257" s="8"/>
       <c r="H257" s="10" t="str">
         <f>F257*G257</f>
         <v>0</v>
       </c>
       <c r="I257" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="258" spans="1:9">
       <c r="A258" s="3" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="B258" s="3" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="C258" s="3" t="s">
-        <v>558</v>
-[...6 lines deleted...]
-      </c>
+        <v>556</v>
+      </c>
+      <c r="D258" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E258" s="10"/>
       <c r="F258" s="10">
-        <v>49800</v>
+        <v>3800</v>
       </c>
       <c r="G258" s="8"/>
       <c r="H258" s="10" t="str">
         <f>F258*G258</f>
         <v>0</v>
       </c>
       <c r="I258" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="259" spans="1:9">
       <c r="A259" s="3" t="s">
+        <v>557</v>
+      </c>
+      <c r="B259" s="3" t="s">
+        <v>558</v>
+      </c>
+      <c r="C259" s="3" t="s">
         <v>559</v>
       </c>
-      <c r="B259" s="3" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="D259" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E259" s="10"/>
       <c r="F259" s="10">
-        <v>89800</v>
+        <v>1900</v>
       </c>
       <c r="G259" s="8"/>
       <c r="H259" s="10" t="str">
         <f>F259*G259</f>
         <v>0</v>
       </c>
       <c r="I259" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="260" spans="1:9">
       <c r="A260" s="3" t="s">
+        <v>560</v>
+      </c>
+      <c r="B260" s="3" t="s">
+        <v>558</v>
+      </c>
+      <c r="C260" s="3" t="s">
         <v>561</v>
-      </c>
-[...4 lines deleted...]
-        <v>563</v>
       </c>
       <c r="D260" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="E260" s="11">
-[...1 lines deleted...]
-      </c>
+      <c r="E260" s="10"/>
       <c r="F260" s="10">
-        <v>69800</v>
+        <v>1900</v>
       </c>
       <c r="G260" s="8"/>
       <c r="H260" s="10" t="str">
         <f>F260*G260</f>
         <v>0</v>
       </c>
       <c r="I260" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="261" spans="1:9">
       <c r="A261" s="3" t="s">
+        <v>562</v>
+      </c>
+      <c r="B261" s="3" t="s">
+        <v>563</v>
+      </c>
+      <c r="C261" s="3" t="s">
         <v>564</v>
       </c>
-      <c r="B261" s="3" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="D261" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E261" s="10"/>
       <c r="F261" s="10">
-        <v>99800</v>
+        <v>9800</v>
       </c>
       <c r="G261" s="8"/>
       <c r="H261" s="10" t="str">
         <f>F261*G261</f>
         <v>0</v>
       </c>
       <c r="I261" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="262" spans="1:9">
       <c r="A262" s="3" t="s">
+        <v>565</v>
+      </c>
+      <c r="B262" s="3" t="s">
+        <v>563</v>
+      </c>
+      <c r="C262" s="3" t="s">
         <v>566</v>
       </c>
-      <c r="B262" s="3" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="D262" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E262" s="10"/>
       <c r="F262" s="10">
-        <v>119800</v>
+        <v>9800</v>
       </c>
       <c r="G262" s="8"/>
       <c r="H262" s="10" t="str">
         <f>F262*G262</f>
         <v>0</v>
       </c>
       <c r="I262" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="263" spans="1:9">
       <c r="A263" s="3" t="s">
-        <v>569</v>
+        <v>567</v>
       </c>
       <c r="B263" s="3" t="s">
-        <v>555</v>
+        <v>563</v>
       </c>
       <c r="C263" s="3" t="s">
-        <v>570</v>
-[...6 lines deleted...]
-      </c>
+        <v>568</v>
+      </c>
+      <c r="D263" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E263" s="10"/>
       <c r="F263" s="10">
-        <v>49800</v>
+        <v>9800</v>
       </c>
       <c r="G263" s="8"/>
       <c r="H263" s="10" t="str">
         <f>F263*G263</f>
         <v>0</v>
       </c>
       <c r="I263" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="264" spans="1:9">
-      <c r="A264" s="3" t="s">
-[...24 lines deleted...]
-      </c>
+      <c r="A264" s="13" t="s">
+        <v>569</v>
+      </c>
+      <c r="B264" s="14"/>
+      <c r="C264" s="14"/>
+      <c r="D264" s="14"/>
+      <c r="E264" s="14"/>
+      <c r="F264" s="14"/>
+      <c r="G264" s="14"/>
+      <c r="H264" s="14"/>
+      <c r="I264" s="14"/>
     </row>
     <row r="265" spans="1:9">
-      <c r="A265" s="3" t="s">
-[...24 lines deleted...]
-      </c>
+      <c r="A265" s="15" t="s">
+        <v>570</v>
+      </c>
+      <c r="B265" s="16"/>
+      <c r="C265" s="16"/>
+      <c r="D265" s="16"/>
+      <c r="E265" s="16"/>
+      <c r="F265" s="16"/>
+      <c r="G265" s="16"/>
+      <c r="H265" s="16"/>
+      <c r="I265" s="16"/>
     </row>
     <row r="266" spans="1:9">
       <c r="A266" s="3" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
       <c r="B266" s="3" t="s">
-        <v>555</v>
+        <v>572</v>
       </c>
       <c r="C266" s="3" t="s">
-        <v>576</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>573</v>
+      </c>
+      <c r="D266" s="7" t="s">
+        <v>24</v>
       </c>
       <c r="E266" s="11">
-        <v>99800</v>
+        <v>29800</v>
       </c>
       <c r="F266" s="10">
-        <v>79800</v>
+        <v>26800</v>
       </c>
       <c r="G266" s="8"/>
       <c r="H266" s="10" t="str">
         <f>F266*G266</f>
         <v>0</v>
       </c>
       <c r="I266" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="267" spans="1:9">
       <c r="A267" s="3" t="s">
-        <v>577</v>
+        <v>574</v>
       </c>
       <c r="B267" s="3" t="s">
-        <v>555</v>
+        <v>572</v>
       </c>
       <c r="C267" s="3" t="s">
-        <v>578</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>575</v>
+      </c>
+      <c r="D267" s="7" t="s">
+        <v>24</v>
       </c>
       <c r="E267" s="11">
-        <v>35800</v>
+        <v>59800</v>
       </c>
       <c r="F267" s="10">
-        <v>33800</v>
+        <v>49800</v>
       </c>
       <c r="G267" s="8"/>
       <c r="H267" s="10" t="str">
         <f>F267*G267</f>
         <v>0</v>
       </c>
       <c r="I267" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="268" spans="1:9">
       <c r="A268" s="3" t="s">
-        <v>579</v>
+        <v>576</v>
       </c>
       <c r="B268" s="3" t="s">
-        <v>555</v>
+        <v>572</v>
       </c>
       <c r="C268" s="3" t="s">
-        <v>580</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>577</v>
+      </c>
+      <c r="D268" s="7" t="s">
+        <v>24</v>
       </c>
       <c r="E268" s="11">
-        <v>84800</v>
+        <v>99800</v>
       </c>
       <c r="F268" s="10">
-        <v>79800</v>
+        <v>89800</v>
       </c>
       <c r="G268" s="8"/>
       <c r="H268" s="10" t="str">
         <f>F268*G268</f>
         <v>0</v>
       </c>
       <c r="I268" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="269" spans="1:9">
       <c r="A269" s="3" t="s">
-        <v>581</v>
+        <v>578</v>
       </c>
       <c r="B269" s="3" t="s">
-        <v>555</v>
+        <v>579</v>
       </c>
       <c r="C269" s="3" t="s">
-        <v>582</v>
-[...6 lines deleted...]
-      </c>
+        <v>580</v>
+      </c>
+      <c r="D269" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E269" s="10"/>
       <c r="F269" s="10">
-        <v>39800</v>
+        <v>79800</v>
       </c>
       <c r="G269" s="8"/>
       <c r="H269" s="10" t="str">
         <f>F269*G269</f>
         <v>0</v>
       </c>
       <c r="I269" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="270" spans="1:9">
       <c r="A270" s="3" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="B270" s="3" t="s">
-        <v>584</v>
+        <v>572</v>
       </c>
       <c r="C270" s="3" t="s">
-        <v>585</v>
+        <v>582</v>
       </c>
       <c r="D270" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="E270" s="10"/>
+      <c r="E270" s="11">
+        <v>129800</v>
+      </c>
       <c r="F270" s="10">
-        <v>179800</v>
+        <v>99800</v>
       </c>
       <c r="G270" s="8"/>
       <c r="H270" s="10" t="str">
         <f>F270*G270</f>
         <v>0</v>
       </c>
       <c r="I270" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="271" spans="1:9">
       <c r="A271" s="3" t="s">
-        <v>586</v>
+        <v>583</v>
       </c>
       <c r="B271" s="3" t="s">
         <v>584</v>
       </c>
       <c r="C271" s="3" t="s">
-        <v>587</v>
-[...4 lines deleted...]
-      <c r="E271" s="10"/>
+        <v>585</v>
+      </c>
+      <c r="D271" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E271" s="11">
+        <v>139800</v>
+      </c>
       <c r="F271" s="10">
-        <v>199800</v>
+        <v>119800</v>
       </c>
       <c r="G271" s="8"/>
       <c r="H271" s="10" t="str">
         <f>F271*G271</f>
         <v>0</v>
       </c>
       <c r="I271" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="272" spans="1:9">
       <c r="A272" s="3" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
       <c r="B272" s="3" t="s">
-        <v>584</v>
+        <v>572</v>
       </c>
       <c r="C272" s="3" t="s">
-        <v>589</v>
-[...4 lines deleted...]
-      <c r="E272" s="10"/>
+        <v>587</v>
+      </c>
+      <c r="D272" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E272" s="11">
+        <v>59800</v>
+      </c>
       <c r="F272" s="10">
-        <v>199800</v>
+        <v>49800</v>
       </c>
       <c r="G272" s="8"/>
       <c r="H272" s="10" t="str">
         <f>F272*G272</f>
         <v>0</v>
       </c>
       <c r="I272" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="273" spans="1:9">
       <c r="A273" s="3" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="B273" s="3" t="s">
-        <v>591</v>
+        <v>572</v>
       </c>
       <c r="C273" s="3" t="s">
-        <v>592</v>
-[...4 lines deleted...]
-      <c r="E273" s="10"/>
+        <v>589</v>
+      </c>
+      <c r="D273" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E273" s="11">
+        <v>35800</v>
+      </c>
       <c r="F273" s="10">
-        <v>0</v>
+        <v>33800</v>
       </c>
       <c r="G273" s="8"/>
       <c r="H273" s="10" t="str">
         <f>F273*G273</f>
         <v>0</v>
       </c>
       <c r="I273" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="274" spans="1:9">
-      <c r="A274" s="15" t="s">
-[...9 lines deleted...]
-      <c r="I274" s="16"/>
+      <c r="A274" s="3" t="s">
+        <v>590</v>
+      </c>
+      <c r="B274" s="3" t="s">
+        <v>572</v>
+      </c>
+      <c r="C274" s="3" t="s">
+        <v>591</v>
+      </c>
+      <c r="D274" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E274" s="11">
+        <v>84800</v>
+      </c>
+      <c r="F274" s="10">
+        <v>79800</v>
+      </c>
+      <c r="G274" s="8"/>
+      <c r="H274" s="10" t="str">
+        <f>F274*G274</f>
+        <v>0</v>
+      </c>
+      <c r="I274" s="8" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="275" spans="1:9">
       <c r="A275" s="3" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
       <c r="B275" s="3" t="s">
-        <v>176</v>
+        <v>572</v>
       </c>
       <c r="C275" s="3" t="s">
-        <v>595</v>
-[...4 lines deleted...]
-      <c r="E275" s="10"/>
+        <v>593</v>
+      </c>
+      <c r="D275" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E275" s="11">
+        <v>99800</v>
+      </c>
       <c r="F275" s="10">
-        <v>19800</v>
+        <v>79800</v>
       </c>
       <c r="G275" s="8"/>
       <c r="H275" s="10" t="str">
         <f>F275*G275</f>
         <v>0</v>
       </c>
       <c r="I275" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="276" spans="1:9">
       <c r="A276" s="3" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="B276" s="3" t="s">
-        <v>555</v>
+        <v>572</v>
       </c>
       <c r="C276" s="3" t="s">
-        <v>597</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>595</v>
+      </c>
+      <c r="D276" s="7" t="s">
+        <v>24</v>
       </c>
       <c r="E276" s="11">
-        <v>44800</v>
+        <v>35800</v>
       </c>
       <c r="F276" s="10">
-        <v>39800</v>
+        <v>33800</v>
       </c>
       <c r="G276" s="8"/>
       <c r="H276" s="10" t="str">
         <f>F276*G276</f>
         <v>0</v>
       </c>
       <c r="I276" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="277" spans="1:9">
       <c r="A277" s="3" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="B277" s="3" t="s">
-        <v>555</v>
+        <v>572</v>
       </c>
       <c r="C277" s="3" t="s">
-        <v>599</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>597</v>
+      </c>
+      <c r="D277" s="7" t="s">
+        <v>24</v>
       </c>
       <c r="E277" s="11">
-        <v>59800</v>
+        <v>84800</v>
       </c>
       <c r="F277" s="10">
-        <v>49800</v>
+        <v>79800</v>
       </c>
       <c r="G277" s="8"/>
       <c r="H277" s="10" t="str">
         <f>F277*G277</f>
         <v>0</v>
       </c>
       <c r="I277" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="278" spans="1:9">
       <c r="A278" s="3" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
       <c r="B278" s="3" t="s">
-        <v>555</v>
+        <v>572</v>
       </c>
       <c r="C278" s="3" t="s">
-        <v>601</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>599</v>
+      </c>
+      <c r="D278" s="7" t="s">
+        <v>24</v>
       </c>
       <c r="E278" s="11">
-        <v>44800</v>
+        <v>59800</v>
       </c>
       <c r="F278" s="10">
         <v>39800</v>
       </c>
       <c r="G278" s="8"/>
       <c r="H278" s="10" t="str">
         <f>F278*G278</f>
         <v>0</v>
       </c>
       <c r="I278" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="279" spans="1:9">
       <c r="A279" s="3" t="s">
+        <v>600</v>
+      </c>
+      <c r="B279" s="3" t="s">
+        <v>601</v>
+      </c>
+      <c r="C279" s="3" t="s">
         <v>602</v>
       </c>
-      <c r="B279" s="3" t="s">
-[...6 lines deleted...]
-        <v>15</v>
+      <c r="D279" s="7" t="s">
+        <v>24</v>
       </c>
       <c r="E279" s="10"/>
       <c r="F279" s="10">
-        <v>29800</v>
+        <v>179800</v>
       </c>
       <c r="G279" s="8"/>
       <c r="H279" s="10" t="str">
         <f>F279*G279</f>
         <v>0</v>
       </c>
       <c r="I279" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="280" spans="1:9">
       <c r="A280" s="3" t="s">
+        <v>603</v>
+      </c>
+      <c r="B280" s="3" t="s">
+        <v>601</v>
+      </c>
+      <c r="C280" s="3" t="s">
         <v>604</v>
-      </c>
-[...4 lines deleted...]
-        <v>605</v>
       </c>
       <c r="D280" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E280" s="10"/>
       <c r="F280" s="10">
-        <v>29800</v>
+        <v>199800</v>
       </c>
       <c r="G280" s="8"/>
       <c r="H280" s="10" t="str">
         <f>F280*G280</f>
         <v>0</v>
       </c>
       <c r="I280" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="281" spans="1:9">
       <c r="A281" s="3" t="s">
+        <v>605</v>
+      </c>
+      <c r="B281" s="3" t="s">
+        <v>601</v>
+      </c>
+      <c r="C281" s="3" t="s">
         <v>606</v>
       </c>
-      <c r="B281" s="3" t="s">
-[...6 lines deleted...]
-        <v>15</v>
+      <c r="D281" s="7" t="s">
+        <v>24</v>
       </c>
       <c r="E281" s="10"/>
       <c r="F281" s="10">
-        <v>19800</v>
+        <v>199800</v>
       </c>
       <c r="G281" s="8"/>
       <c r="H281" s="10" t="str">
         <f>F281*G281</f>
         <v>0</v>
       </c>
       <c r="I281" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="282" spans="1:9">
       <c r="A282" s="3" t="s">
+        <v>607</v>
+      </c>
+      <c r="B282" s="3" t="s">
         <v>608</v>
       </c>
-      <c r="B282" s="3" t="s">
+      <c r="C282" s="3" t="s">
         <v>609</v>
       </c>
-      <c r="C282" s="3" t="s">
-[...5 lines deleted...]
-      <c r="E282" s="10"/>
+      <c r="D282" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E282" s="11">
+        <v>139800</v>
+      </c>
       <c r="F282" s="10">
-        <v>0</v>
+        <v>129800</v>
       </c>
       <c r="G282" s="8"/>
       <c r="H282" s="10" t="str">
         <f>F282*G282</f>
         <v>0</v>
       </c>
       <c r="I282" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="283" spans="1:9">
       <c r="A283" s="15" t="s">
-        <v>611</v>
+        <v>610</v>
       </c>
       <c r="B283" s="16"/>
       <c r="C283" s="16"/>
       <c r="D283" s="16"/>
       <c r="E283" s="16"/>
       <c r="F283" s="16"/>
       <c r="G283" s="16"/>
       <c r="H283" s="16"/>
       <c r="I283" s="16"/>
     </row>
     <row r="284" spans="1:9">
       <c r="A284" s="3" t="s">
+        <v>611</v>
+      </c>
+      <c r="B284" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="C284" s="3" t="s">
         <v>612</v>
       </c>
-      <c r="B284" s="3" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="D284" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E284" s="10"/>
       <c r="F284" s="10">
-        <v>59800</v>
+        <v>19800</v>
       </c>
       <c r="G284" s="8"/>
       <c r="H284" s="10" t="str">
         <f>F284*G284</f>
         <v>0</v>
       </c>
       <c r="I284" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="285" spans="1:9">
       <c r="A285" s="3" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="B285" s="3" t="s">
-        <v>613</v>
+        <v>572</v>
       </c>
       <c r="C285" s="3" t="s">
-        <v>616</v>
-[...6 lines deleted...]
-      </c>
+        <v>614</v>
+      </c>
+      <c r="D285" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E285" s="10"/>
       <c r="F285" s="10">
-        <v>34800</v>
+        <v>44800</v>
       </c>
       <c r="G285" s="8"/>
       <c r="H285" s="10" t="str">
         <f>F285*G285</f>
         <v>0</v>
       </c>
       <c r="I285" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="286" spans="1:9">
       <c r="A286" s="3" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="B286" s="3" t="s">
-        <v>613</v>
+        <v>572</v>
       </c>
       <c r="C286" s="3" t="s">
-        <v>618</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>616</v>
+      </c>
+      <c r="D286" s="7" t="s">
+        <v>24</v>
       </c>
       <c r="E286" s="11">
-        <v>39800</v>
+        <v>59800</v>
       </c>
       <c r="F286" s="10">
-        <v>34800</v>
+        <v>49800</v>
       </c>
       <c r="G286" s="8"/>
       <c r="H286" s="10" t="str">
         <f>F286*G286</f>
         <v>0</v>
       </c>
       <c r="I286" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="287" spans="1:9">
       <c r="A287" s="3" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="B287" s="3" t="s">
-        <v>613</v>
+        <v>572</v>
       </c>
       <c r="C287" s="3" t="s">
-        <v>620</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>618</v>
+      </c>
+      <c r="D287" s="7" t="s">
+        <v>24</v>
       </c>
       <c r="E287" s="10"/>
       <c r="F287" s="10">
-        <v>0</v>
+        <v>44800</v>
       </c>
       <c r="G287" s="8"/>
       <c r="H287" s="10" t="str">
         <f>F287*G287</f>
         <v>0</v>
       </c>
       <c r="I287" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="288" spans="1:9">
-      <c r="A288" s="15" t="s">
-[...9 lines deleted...]
-      <c r="I288" s="16"/>
+      <c r="A288" s="3" t="s">
+        <v>619</v>
+      </c>
+      <c r="B288" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="C288" s="3" t="s">
+        <v>620</v>
+      </c>
+      <c r="D288" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E288" s="10"/>
+      <c r="F288" s="10">
+        <v>29800</v>
+      </c>
+      <c r="G288" s="8"/>
+      <c r="H288" s="10" t="str">
+        <f>F288*G288</f>
+        <v>0</v>
+      </c>
+      <c r="I288" s="8" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="289" spans="1:9">
       <c r="A289" s="3" t="s">
+        <v>621</v>
+      </c>
+      <c r="B289" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="C289" s="3" t="s">
         <v>622</v>
       </c>
-      <c r="B289" s="3" t="s">
-[...6 lines deleted...]
-        <v>20</v>
+      <c r="D289" s="7" t="s">
+        <v>24</v>
       </c>
       <c r="E289" s="10"/>
       <c r="F289" s="10">
-        <v>0</v>
+        <v>29800</v>
       </c>
       <c r="G289" s="8"/>
       <c r="H289" s="10" t="str">
         <f>F289*G289</f>
         <v>0</v>
       </c>
       <c r="I289" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="290" spans="1:9">
-      <c r="A290" s="15" t="s">
-[...9 lines deleted...]
-      <c r="I290" s="16"/>
+      <c r="A290" s="3" t="s">
+        <v>623</v>
+      </c>
+      <c r="B290" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="C290" s="3" t="s">
+        <v>624</v>
+      </c>
+      <c r="D290" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E290" s="10"/>
+      <c r="F290" s="10">
+        <v>19800</v>
+      </c>
+      <c r="G290" s="8"/>
+      <c r="H290" s="10" t="str">
+        <f>F290*G290</f>
+        <v>0</v>
+      </c>
+      <c r="I290" s="8" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="291" spans="1:9">
       <c r="A291" s="3" t="s">
+        <v>625</v>
+      </c>
+      <c r="B291" s="3" t="s">
         <v>626</v>
       </c>
-      <c r="B291" s="3" t="s">
+      <c r="C291" s="3" t="s">
         <v>627</v>
       </c>
-      <c r="C291" s="3" t="s">
-[...3 lines deleted...]
-        <v>20</v>
+      <c r="D291" s="7" t="s">
+        <v>24</v>
       </c>
       <c r="E291" s="10"/>
       <c r="F291" s="10">
-        <v>1990</v>
+        <v>34800</v>
       </c>
       <c r="G291" s="8"/>
       <c r="H291" s="10" t="str">
         <f>F291*G291</f>
         <v>0</v>
       </c>
       <c r="I291" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="292" spans="1:9">
       <c r="A292" s="3" t="s">
-        <v>511</v>
+        <v>628</v>
       </c>
       <c r="B292" s="3" t="s">
-        <v>512</v>
+        <v>626</v>
       </c>
       <c r="C292" s="3" t="s">
-        <v>513</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>629</v>
+      </c>
+      <c r="D292" s="7" t="s">
+        <v>24</v>
       </c>
       <c r="E292" s="10"/>
       <c r="F292" s="10">
-        <v>55800</v>
+        <v>34800</v>
       </c>
       <c r="G292" s="8"/>
       <c r="H292" s="10" t="str">
         <f>F292*G292</f>
         <v>0</v>
       </c>
       <c r="I292" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="293" spans="1:9">
-      <c r="A293" s="3" t="s">
-[...2 lines deleted...]
-      <c r="B293" s="3" t="s">
+      <c r="A293" s="15" t="s">
         <v>630</v>
       </c>
-      <c r="C293" s="3" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="B293" s="16"/>
+      <c r="C293" s="16"/>
+      <c r="D293" s="16"/>
+      <c r="E293" s="16"/>
+      <c r="F293" s="16"/>
+      <c r="G293" s="16"/>
+      <c r="H293" s="16"/>
+      <c r="I293" s="16"/>
     </row>
     <row r="294" spans="1:9">
       <c r="A294" s="3" t="s">
-        <v>129</v>
+        <v>631</v>
       </c>
       <c r="B294" s="3" t="s">
-        <v>130</v>
+        <v>632</v>
       </c>
       <c r="C294" s="3" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>633</v>
+      </c>
+      <c r="D294" s="7" t="s">
+        <v>24</v>
       </c>
       <c r="E294" s="11">
-        <v>18800</v>
+        <v>69800</v>
       </c>
       <c r="F294" s="10">
-        <v>15800</v>
+        <v>59800</v>
       </c>
       <c r="G294" s="8"/>
       <c r="H294" s="10" t="str">
         <f>F294*G294</f>
         <v>0</v>
       </c>
       <c r="I294" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="295" spans="1:9">
       <c r="A295" s="3" t="s">
-        <v>132</v>
+        <v>634</v>
       </c>
       <c r="B295" s="3" t="s">
-        <v>130</v>
+        <v>632</v>
       </c>
       <c r="C295" s="3" t="s">
-        <v>133</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>635</v>
+      </c>
+      <c r="D295" s="7" t="s">
+        <v>24</v>
       </c>
       <c r="E295" s="11">
-        <v>18800</v>
+        <v>39800</v>
       </c>
       <c r="F295" s="10">
-        <v>15800</v>
+        <v>34800</v>
       </c>
       <c r="G295" s="8"/>
       <c r="H295" s="10" t="str">
         <f>F295*G295</f>
         <v>0</v>
       </c>
       <c r="I295" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="296" spans="1:9">
       <c r="A296" s="3" t="s">
-        <v>159</v>
+        <v>636</v>
       </c>
       <c r="B296" s="3" t="s">
-        <v>130</v>
+        <v>632</v>
       </c>
       <c r="C296" s="3" t="s">
-        <v>160</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>637</v>
+      </c>
+      <c r="D296" s="7" t="s">
+        <v>24</v>
       </c>
       <c r="E296" s="11">
-        <v>20800</v>
+        <v>39800</v>
       </c>
       <c r="F296" s="10">
-        <v>18800</v>
+        <v>34800</v>
       </c>
       <c r="G296" s="8"/>
       <c r="H296" s="10" t="str">
         <f>F296*G296</f>
         <v>0</v>
       </c>
       <c r="I296" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="297" spans="1:9">
       <c r="A297" s="3" t="s">
-        <v>161</v>
+        <v>638</v>
       </c>
       <c r="B297" s="3" t="s">
-        <v>130</v>
+        <v>632</v>
       </c>
       <c r="C297" s="3" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>639</v>
+      </c>
+      <c r="D297" s="7" t="s">
+        <v>24</v>
       </c>
       <c r="E297" s="11">
-        <v>20800</v>
+        <v>39800</v>
       </c>
       <c r="F297" s="10">
-        <v>18800</v>
+        <v>34800</v>
       </c>
       <c r="G297" s="8"/>
       <c r="H297" s="10" t="str">
         <f>F297*G297</f>
         <v>0</v>
       </c>
       <c r="I297" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="298" spans="1:9">
       <c r="A298" s="3" t="s">
-        <v>163</v>
+        <v>640</v>
       </c>
       <c r="B298" s="3" t="s">
-        <v>130</v>
+        <v>632</v>
       </c>
       <c r="C298" s="3" t="s">
-        <v>164</v>
-[...4 lines deleted...]
-      <c r="E298" s="10"/>
+        <v>641</v>
+      </c>
+      <c r="D298" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E298" s="11">
+        <v>39800</v>
+      </c>
       <c r="F298" s="10">
-        <v>0</v>
+        <v>34800</v>
       </c>
       <c r="G298" s="8"/>
       <c r="H298" s="10" t="str">
         <f>F298*G298</f>
         <v>0</v>
       </c>
       <c r="I298" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="299" spans="1:9">
-      <c r="A299" s="3" t="s">
-[...24 lines deleted...]
-      </c>
+      <c r="A299" s="15" t="s">
+        <v>642</v>
+      </c>
+      <c r="B299" s="16"/>
+      <c r="C299" s="16"/>
+      <c r="D299" s="16"/>
+      <c r="E299" s="16"/>
+      <c r="F299" s="16"/>
+      <c r="G299" s="16"/>
+      <c r="H299" s="16"/>
+      <c r="I299" s="16"/>
     </row>
     <row r="300" spans="1:9">
       <c r="A300" s="3" t="s">
-        <v>167</v>
+        <v>643</v>
       </c>
       <c r="B300" s="3" t="s">
-        <v>130</v>
+        <v>644</v>
       </c>
       <c r="C300" s="3" t="s">
-        <v>168</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>645</v>
+      </c>
+      <c r="D300" s="7" t="s">
+        <v>24</v>
       </c>
       <c r="E300" s="11">
-        <v>17800</v>
+        <v>14800</v>
       </c>
       <c r="F300" s="10">
-        <v>13800</v>
+        <v>12800</v>
       </c>
       <c r="G300" s="8"/>
       <c r="H300" s="10" t="str">
         <f>F300*G300</f>
         <v>0</v>
       </c>
       <c r="I300" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="301" spans="1:9">
-      <c r="A301" s="3" t="s">
-[...8 lines deleted...]
-      <c r="D301" s="5" t="s">
+      <c r="A301" s="15" t="s">
+        <v>646</v>
+      </c>
+      <c r="B301" s="16"/>
+      <c r="C301" s="16"/>
+      <c r="D301" s="16"/>
+      <c r="E301" s="16"/>
+      <c r="F301" s="16"/>
+      <c r="G301" s="16"/>
+      <c r="H301" s="16"/>
+      <c r="I301" s="16"/>
+    </row>
+    <row r="302" spans="1:9">
+      <c r="A302" s="3" t="s">
+        <v>647</v>
+      </c>
+      <c r="B302" s="3" t="s">
+        <v>648</v>
+      </c>
+      <c r="C302" s="3" t="s">
+        <v>649</v>
+      </c>
+      <c r="D302" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E302" s="10"/>
+      <c r="F302" s="10">
+        <v>1990</v>
+      </c>
+      <c r="G302" s="8"/>
+      <c r="H302" s="10" t="str">
+        <f>F302*G302</f>
+        <v>0</v>
+      </c>
+      <c r="I302" s="8" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="303" spans="1:9">
+      <c r="A303" s="3" t="s">
+        <v>528</v>
+      </c>
+      <c r="B303" s="3" t="s">
+        <v>529</v>
+      </c>
+      <c r="C303" s="3" t="s">
+        <v>530</v>
+      </c>
+      <c r="D303" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="E301" s="11">
+      <c r="E303" s="10"/>
+      <c r="F303" s="10">
+        <v>55800</v>
+      </c>
+      <c r="G303" s="8"/>
+      <c r="H303" s="10" t="str">
+        <f>F303*G303</f>
+        <v>0</v>
+      </c>
+      <c r="I303" s="8" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="304" spans="1:9">
+      <c r="A304" s="3" t="s">
+        <v>650</v>
+      </c>
+      <c r="B304" s="3" t="s">
+        <v>651</v>
+      </c>
+      <c r="C304" s="3" t="s">
+        <v>652</v>
+      </c>
+      <c r="D304" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E304" s="10"/>
+      <c r="F304" s="10">
+        <v>290</v>
+      </c>
+      <c r="G304" s="8"/>
+      <c r="H304" s="10" t="str">
+        <f>F304*G304</f>
+        <v>0</v>
+      </c>
+      <c r="I304" s="8" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="305" spans="1:9">
+      <c r="A305" s="3" t="s">
+        <v>141</v>
+      </c>
+      <c r="B305" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="C305" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="D305" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E305" s="11">
+        <v>18800</v>
+      </c>
+      <c r="F305" s="10">
+        <v>15800</v>
+      </c>
+      <c r="G305" s="8"/>
+      <c r="H305" s="10" t="str">
+        <f>F305*G305</f>
+        <v>0</v>
+      </c>
+      <c r="I305" s="8" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="306" spans="1:9">
+      <c r="A306" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="B306" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="C306" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="D306" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E306" s="11">
+        <v>18800</v>
+      </c>
+      <c r="F306" s="10">
+        <v>15800</v>
+      </c>
+      <c r="G306" s="8"/>
+      <c r="H306" s="10" t="str">
+        <f>F306*G306</f>
+        <v>0</v>
+      </c>
+      <c r="I306" s="8" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="307" spans="1:9">
+      <c r="A307" s="3" t="s">
+        <v>171</v>
+      </c>
+      <c r="B307" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="C307" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="D307" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E307" s="11">
+        <v>20800</v>
+      </c>
+      <c r="F307" s="10">
+        <v>18800</v>
+      </c>
+      <c r="G307" s="8"/>
+      <c r="H307" s="10" t="str">
+        <f>F307*G307</f>
+        <v>0</v>
+      </c>
+      <c r="I307" s="8" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="308" spans="1:9">
+      <c r="A308" s="3" t="s">
+        <v>173</v>
+      </c>
+      <c r="B308" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="C308" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="D308" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E308" s="11">
+        <v>20800</v>
+      </c>
+      <c r="F308" s="10">
+        <v>18800</v>
+      </c>
+      <c r="G308" s="8"/>
+      <c r="H308" s="10" t="str">
+        <f>F308*G308</f>
+        <v>0</v>
+      </c>
+      <c r="I308" s="8" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="309" spans="1:9">
+      <c r="A309" s="3" t="s">
+        <v>175</v>
+      </c>
+      <c r="B309" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="C309" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="D309" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E309" s="11">
         <v>17800</v>
       </c>
-      <c r="F301" s="10">
+      <c r="F309" s="10">
         <v>13800</v>
       </c>
-      <c r="G301" s="8"/>
-[...33 lines deleted...]
-      <c r="I303" s="8"/>
+      <c r="G309" s="8"/>
+      <c r="H309" s="10" t="str">
+        <f>F309*G309</f>
+        <v>0</v>
+      </c>
+      <c r="I309" s="8" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="310" spans="1:9">
+      <c r="A310" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="B310" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="C310" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="D310" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E310" s="11">
+        <v>17800</v>
+      </c>
+      <c r="F310" s="10">
+        <v>13800</v>
+      </c>
+      <c r="G310" s="8"/>
+      <c r="H310" s="10" t="str">
+        <f>F310*G310</f>
+        <v>0</v>
+      </c>
+      <c r="I310" s="8" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="311" spans="1:9">
+      <c r="A311" s="3" t="s">
+        <v>179</v>
+      </c>
+      <c r="B311" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="C311" s="3" t="s">
+        <v>180</v>
+      </c>
+      <c r="D311" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E311" s="11">
+        <v>17800</v>
+      </c>
+      <c r="F311" s="10">
+        <v>13800</v>
+      </c>
+      <c r="G311" s="8"/>
+      <c r="H311" s="10" t="str">
+        <f>F311*G311</f>
+        <v>0</v>
+      </c>
+      <c r="I311" s="8" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="312" spans="1:9">
+      <c r="A312" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="B312" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="C312" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="D312" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E312" s="10"/>
+      <c r="F312" s="10">
+        <v>23800</v>
+      </c>
+      <c r="G312" s="8"/>
+      <c r="H312" s="10" t="str">
+        <f>F312*G312</f>
+        <v>0</v>
+      </c>
+      <c r="I312" s="8" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="313" spans="1:9">
+      <c r="A313" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="B313" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="C313" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="D313" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E313" s="11">
+        <v>25800</v>
+      </c>
+      <c r="F313" s="10">
+        <v>24800</v>
+      </c>
+      <c r="G313" s="8"/>
+      <c r="H313" s="10" t="str">
+        <f>F313*G313</f>
+        <v>0</v>
+      </c>
+      <c r="I313" s="8" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="314" spans="1:9">
+      <c r="A314" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="B314" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="C314" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D314" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E314" s="10"/>
+      <c r="F314" s="10">
+        <v>980</v>
+      </c>
+      <c r="G314" s="8"/>
+      <c r="H314" s="10" t="str">
+        <f>F314*G314</f>
+        <v>0</v>
+      </c>
+      <c r="I314" s="8" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="315" spans="1:9">
+      <c r="A315" s="3"/>
+      <c r="B315" s="3"/>
+      <c r="C315" s="3"/>
+      <c r="D315" s="8"/>
+      <c r="E315" s="8"/>
+      <c r="F315" s="8"/>
+      <c r="G315" s="8"/>
+      <c r="H315" s="8"/>
+      <c r="I315" s="8"/>
+    </row>
+    <row r="316" spans="1:9">
+      <c r="A316" s="4" t="s">
+        <v>653</v>
+      </c>
+      <c r="B316" s="4"/>
+      <c r="C316" s="4"/>
+      <c r="D316" s="9"/>
+      <c r="E316" s="9"/>
+      <c r="F316" s="9"/>
+      <c r="G316" s="9"/>
+      <c r="H316" s="12" t="str">
+        <f>SUM(H5:H314)</f>
+        <v>0</v>
+      </c>
+      <c r="I316" s="8"/>
     </row>
   </sheetData>
-  <autoFilter ref="A4:I301"/>
+  <autoFilter ref="A4:I314"/>
   <mergeCells>
     <mergeCell ref="A5:I5"/>
     <mergeCell ref="A6:I6"/>
     <mergeCell ref="A21:I21"/>
-    <mergeCell ref="A37:I37"/>
-[...16 lines deleted...]
-    <mergeCell ref="A274:I274"/>
+    <mergeCell ref="A43:I43"/>
+    <mergeCell ref="A51:I51"/>
+    <mergeCell ref="A58:I58"/>
+    <mergeCell ref="A67:I67"/>
+    <mergeCell ref="A88:I88"/>
+    <mergeCell ref="A91:I91"/>
+    <mergeCell ref="A95:I95"/>
+    <mergeCell ref="A96:I96"/>
+    <mergeCell ref="A106:I106"/>
+    <mergeCell ref="A110:I110"/>
+    <mergeCell ref="A125:I125"/>
+    <mergeCell ref="A135:I135"/>
+    <mergeCell ref="A211:I211"/>
+    <mergeCell ref="A212:I212"/>
+    <mergeCell ref="A235:I235"/>
+    <mergeCell ref="A264:I264"/>
+    <mergeCell ref="A265:I265"/>
     <mergeCell ref="A283:I283"/>
-    <mergeCell ref="A288:I288"/>
-    <mergeCell ref="A290:I290"/>
+    <mergeCell ref="A293:I293"/>
+    <mergeCell ref="A299:I299"/>
+    <mergeCell ref="A301:I301"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="I7" r:id="rId_hyperlink_1"/>
     <hyperlink ref="I8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="I9" r:id="rId_hyperlink_3"/>
     <hyperlink ref="I10" r:id="rId_hyperlink_4"/>
     <hyperlink ref="I11" r:id="rId_hyperlink_5"/>
     <hyperlink ref="I12" r:id="rId_hyperlink_6"/>
     <hyperlink ref="I13" r:id="rId_hyperlink_7"/>
     <hyperlink ref="I14" r:id="rId_hyperlink_8"/>
     <hyperlink ref="I15" r:id="rId_hyperlink_9"/>
     <hyperlink ref="I16" r:id="rId_hyperlink_10"/>
     <hyperlink ref="I17" r:id="rId_hyperlink_11"/>
     <hyperlink ref="I18" r:id="rId_hyperlink_12"/>
     <hyperlink ref="I19" r:id="rId_hyperlink_13"/>
     <hyperlink ref="I20" r:id="rId_hyperlink_14"/>
     <hyperlink ref="I22" r:id="rId_hyperlink_15"/>
     <hyperlink ref="I23" r:id="rId_hyperlink_16"/>
     <hyperlink ref="I24" r:id="rId_hyperlink_17"/>
     <hyperlink ref="I25" r:id="rId_hyperlink_18"/>
     <hyperlink ref="I26" r:id="rId_hyperlink_19"/>
     <hyperlink ref="I27" r:id="rId_hyperlink_20"/>
     <hyperlink ref="I28" r:id="rId_hyperlink_21"/>
     <hyperlink ref="I29" r:id="rId_hyperlink_22"/>
     <hyperlink ref="I30" r:id="rId_hyperlink_23"/>
     <hyperlink ref="I31" r:id="rId_hyperlink_24"/>
     <hyperlink ref="I32" r:id="rId_hyperlink_25"/>
     <hyperlink ref="I33" r:id="rId_hyperlink_26"/>
     <hyperlink ref="I34" r:id="rId_hyperlink_27"/>
     <hyperlink ref="I35" r:id="rId_hyperlink_28"/>
     <hyperlink ref="I36" r:id="rId_hyperlink_29"/>
-    <hyperlink ref="I38" r:id="rId_hyperlink_30"/>
-[...4 lines deleted...]
-    <hyperlink ref="I43" r:id="rId_hyperlink_35"/>
+    <hyperlink ref="I37" r:id="rId_hyperlink_30"/>
+    <hyperlink ref="I38" r:id="rId_hyperlink_31"/>
+    <hyperlink ref="I39" r:id="rId_hyperlink_32"/>
+    <hyperlink ref="I40" r:id="rId_hyperlink_33"/>
+    <hyperlink ref="I41" r:id="rId_hyperlink_34"/>
+    <hyperlink ref="I42" r:id="rId_hyperlink_35"/>
     <hyperlink ref="I44" r:id="rId_hyperlink_36"/>
-    <hyperlink ref="I46" r:id="rId_hyperlink_37"/>
-[...10 lines deleted...]
-    <hyperlink ref="I58" r:id="rId_hyperlink_48"/>
+    <hyperlink ref="I45" r:id="rId_hyperlink_37"/>
+    <hyperlink ref="I46" r:id="rId_hyperlink_38"/>
+    <hyperlink ref="I47" r:id="rId_hyperlink_39"/>
+    <hyperlink ref="I48" r:id="rId_hyperlink_40"/>
+    <hyperlink ref="I49" r:id="rId_hyperlink_41"/>
+    <hyperlink ref="I50" r:id="rId_hyperlink_42"/>
+    <hyperlink ref="I52" r:id="rId_hyperlink_43"/>
+    <hyperlink ref="I53" r:id="rId_hyperlink_44"/>
+    <hyperlink ref="I54" r:id="rId_hyperlink_45"/>
+    <hyperlink ref="I55" r:id="rId_hyperlink_46"/>
+    <hyperlink ref="I56" r:id="rId_hyperlink_47"/>
+    <hyperlink ref="I57" r:id="rId_hyperlink_48"/>
     <hyperlink ref="I59" r:id="rId_hyperlink_49"/>
     <hyperlink ref="I60" r:id="rId_hyperlink_50"/>
-    <hyperlink ref="I62" r:id="rId_hyperlink_51"/>
-[...4 lines deleted...]
-    <hyperlink ref="I67" r:id="rId_hyperlink_56"/>
+    <hyperlink ref="I61" r:id="rId_hyperlink_51"/>
+    <hyperlink ref="I62" r:id="rId_hyperlink_52"/>
+    <hyperlink ref="I63" r:id="rId_hyperlink_53"/>
+    <hyperlink ref="I64" r:id="rId_hyperlink_54"/>
+    <hyperlink ref="I65" r:id="rId_hyperlink_55"/>
+    <hyperlink ref="I66" r:id="rId_hyperlink_56"/>
     <hyperlink ref="I68" r:id="rId_hyperlink_57"/>
     <hyperlink ref="I69" r:id="rId_hyperlink_58"/>
     <hyperlink ref="I70" r:id="rId_hyperlink_59"/>
     <hyperlink ref="I71" r:id="rId_hyperlink_60"/>
     <hyperlink ref="I72" r:id="rId_hyperlink_61"/>
     <hyperlink ref="I73" r:id="rId_hyperlink_62"/>
     <hyperlink ref="I74" r:id="rId_hyperlink_63"/>
     <hyperlink ref="I75" r:id="rId_hyperlink_64"/>
     <hyperlink ref="I76" r:id="rId_hyperlink_65"/>
     <hyperlink ref="I77" r:id="rId_hyperlink_66"/>
     <hyperlink ref="I78" r:id="rId_hyperlink_67"/>
-    <hyperlink ref="I80" r:id="rId_hyperlink_68"/>
-[...24 lines deleted...]
-    <hyperlink ref="I110" r:id="rId_hyperlink_93"/>
+    <hyperlink ref="I79" r:id="rId_hyperlink_68"/>
+    <hyperlink ref="I80" r:id="rId_hyperlink_69"/>
+    <hyperlink ref="I81" r:id="rId_hyperlink_70"/>
+    <hyperlink ref="I82" r:id="rId_hyperlink_71"/>
+    <hyperlink ref="I83" r:id="rId_hyperlink_72"/>
+    <hyperlink ref="I84" r:id="rId_hyperlink_73"/>
+    <hyperlink ref="I85" r:id="rId_hyperlink_74"/>
+    <hyperlink ref="I86" r:id="rId_hyperlink_75"/>
+    <hyperlink ref="I87" r:id="rId_hyperlink_76"/>
+    <hyperlink ref="I89" r:id="rId_hyperlink_77"/>
+    <hyperlink ref="I90" r:id="rId_hyperlink_78"/>
+    <hyperlink ref="I92" r:id="rId_hyperlink_79"/>
+    <hyperlink ref="I93" r:id="rId_hyperlink_80"/>
+    <hyperlink ref="I94" r:id="rId_hyperlink_81"/>
+    <hyperlink ref="I97" r:id="rId_hyperlink_82"/>
+    <hyperlink ref="I98" r:id="rId_hyperlink_83"/>
+    <hyperlink ref="I99" r:id="rId_hyperlink_84"/>
+    <hyperlink ref="I100" r:id="rId_hyperlink_85"/>
+    <hyperlink ref="I101" r:id="rId_hyperlink_86"/>
+    <hyperlink ref="I102" r:id="rId_hyperlink_87"/>
+    <hyperlink ref="I103" r:id="rId_hyperlink_88"/>
+    <hyperlink ref="I104" r:id="rId_hyperlink_89"/>
+    <hyperlink ref="I105" r:id="rId_hyperlink_90"/>
+    <hyperlink ref="I107" r:id="rId_hyperlink_91"/>
+    <hyperlink ref="I108" r:id="rId_hyperlink_92"/>
+    <hyperlink ref="I109" r:id="rId_hyperlink_93"/>
     <hyperlink ref="I111" r:id="rId_hyperlink_94"/>
     <hyperlink ref="I112" r:id="rId_hyperlink_95"/>
     <hyperlink ref="I113" r:id="rId_hyperlink_96"/>
     <hyperlink ref="I114" r:id="rId_hyperlink_97"/>
     <hyperlink ref="I115" r:id="rId_hyperlink_98"/>
-    <hyperlink ref="I117" r:id="rId_hyperlink_99"/>
-[...16 lines deleted...]
-    <hyperlink ref="I135" r:id="rId_hyperlink_116"/>
+    <hyperlink ref="I116" r:id="rId_hyperlink_99"/>
+    <hyperlink ref="I117" r:id="rId_hyperlink_100"/>
+    <hyperlink ref="I118" r:id="rId_hyperlink_101"/>
+    <hyperlink ref="I119" r:id="rId_hyperlink_102"/>
+    <hyperlink ref="I120" r:id="rId_hyperlink_103"/>
+    <hyperlink ref="I121" r:id="rId_hyperlink_104"/>
+    <hyperlink ref="I122" r:id="rId_hyperlink_105"/>
+    <hyperlink ref="I123" r:id="rId_hyperlink_106"/>
+    <hyperlink ref="I124" r:id="rId_hyperlink_107"/>
+    <hyperlink ref="I126" r:id="rId_hyperlink_108"/>
+    <hyperlink ref="I127" r:id="rId_hyperlink_109"/>
+    <hyperlink ref="I128" r:id="rId_hyperlink_110"/>
+    <hyperlink ref="I129" r:id="rId_hyperlink_111"/>
+    <hyperlink ref="I130" r:id="rId_hyperlink_112"/>
+    <hyperlink ref="I131" r:id="rId_hyperlink_113"/>
+    <hyperlink ref="I132" r:id="rId_hyperlink_114"/>
+    <hyperlink ref="I133" r:id="rId_hyperlink_115"/>
+    <hyperlink ref="I134" r:id="rId_hyperlink_116"/>
     <hyperlink ref="I136" r:id="rId_hyperlink_117"/>
     <hyperlink ref="I137" r:id="rId_hyperlink_118"/>
     <hyperlink ref="I138" r:id="rId_hyperlink_119"/>
     <hyperlink ref="I139" r:id="rId_hyperlink_120"/>
     <hyperlink ref="I140" r:id="rId_hyperlink_121"/>
     <hyperlink ref="I141" r:id="rId_hyperlink_122"/>
     <hyperlink ref="I142" r:id="rId_hyperlink_123"/>
     <hyperlink ref="I143" r:id="rId_hyperlink_124"/>
     <hyperlink ref="I144" r:id="rId_hyperlink_125"/>
     <hyperlink ref="I145" r:id="rId_hyperlink_126"/>
     <hyperlink ref="I146" r:id="rId_hyperlink_127"/>
     <hyperlink ref="I147" r:id="rId_hyperlink_128"/>
     <hyperlink ref="I148" r:id="rId_hyperlink_129"/>
     <hyperlink ref="I149" r:id="rId_hyperlink_130"/>
     <hyperlink ref="I150" r:id="rId_hyperlink_131"/>
     <hyperlink ref="I151" r:id="rId_hyperlink_132"/>
     <hyperlink ref="I152" r:id="rId_hyperlink_133"/>
     <hyperlink ref="I153" r:id="rId_hyperlink_134"/>
     <hyperlink ref="I154" r:id="rId_hyperlink_135"/>
     <hyperlink ref="I155" r:id="rId_hyperlink_136"/>
     <hyperlink ref="I156" r:id="rId_hyperlink_137"/>
     <hyperlink ref="I157" r:id="rId_hyperlink_138"/>
     <hyperlink ref="I158" r:id="rId_hyperlink_139"/>
     <hyperlink ref="I159" r:id="rId_hyperlink_140"/>
     <hyperlink ref="I160" r:id="rId_hyperlink_141"/>
@@ -10238,141 +10651,154 @@
     <hyperlink ref="I177" r:id="rId_hyperlink_158"/>
     <hyperlink ref="I178" r:id="rId_hyperlink_159"/>
     <hyperlink ref="I179" r:id="rId_hyperlink_160"/>
     <hyperlink ref="I180" r:id="rId_hyperlink_161"/>
     <hyperlink ref="I181" r:id="rId_hyperlink_162"/>
     <hyperlink ref="I182" r:id="rId_hyperlink_163"/>
     <hyperlink ref="I183" r:id="rId_hyperlink_164"/>
     <hyperlink ref="I184" r:id="rId_hyperlink_165"/>
     <hyperlink ref="I185" r:id="rId_hyperlink_166"/>
     <hyperlink ref="I186" r:id="rId_hyperlink_167"/>
     <hyperlink ref="I187" r:id="rId_hyperlink_168"/>
     <hyperlink ref="I188" r:id="rId_hyperlink_169"/>
     <hyperlink ref="I189" r:id="rId_hyperlink_170"/>
     <hyperlink ref="I190" r:id="rId_hyperlink_171"/>
     <hyperlink ref="I191" r:id="rId_hyperlink_172"/>
     <hyperlink ref="I192" r:id="rId_hyperlink_173"/>
     <hyperlink ref="I193" r:id="rId_hyperlink_174"/>
     <hyperlink ref="I194" r:id="rId_hyperlink_175"/>
     <hyperlink ref="I195" r:id="rId_hyperlink_176"/>
     <hyperlink ref="I196" r:id="rId_hyperlink_177"/>
     <hyperlink ref="I197" r:id="rId_hyperlink_178"/>
     <hyperlink ref="I198" r:id="rId_hyperlink_179"/>
     <hyperlink ref="I199" r:id="rId_hyperlink_180"/>
     <hyperlink ref="I200" r:id="rId_hyperlink_181"/>
     <hyperlink ref="I201" r:id="rId_hyperlink_182"/>
-    <hyperlink ref="I204" r:id="rId_hyperlink_183"/>
-[...7 lines deleted...]
-    <hyperlink ref="I212" r:id="rId_hyperlink_191"/>
+    <hyperlink ref="I202" r:id="rId_hyperlink_183"/>
+    <hyperlink ref="I203" r:id="rId_hyperlink_184"/>
+    <hyperlink ref="I204" r:id="rId_hyperlink_185"/>
+    <hyperlink ref="I205" r:id="rId_hyperlink_186"/>
+    <hyperlink ref="I206" r:id="rId_hyperlink_187"/>
+    <hyperlink ref="I207" r:id="rId_hyperlink_188"/>
+    <hyperlink ref="I208" r:id="rId_hyperlink_189"/>
+    <hyperlink ref="I209" r:id="rId_hyperlink_190"/>
+    <hyperlink ref="I210" r:id="rId_hyperlink_191"/>
     <hyperlink ref="I213" r:id="rId_hyperlink_192"/>
     <hyperlink ref="I214" r:id="rId_hyperlink_193"/>
     <hyperlink ref="I215" r:id="rId_hyperlink_194"/>
     <hyperlink ref="I216" r:id="rId_hyperlink_195"/>
     <hyperlink ref="I217" r:id="rId_hyperlink_196"/>
     <hyperlink ref="I218" r:id="rId_hyperlink_197"/>
     <hyperlink ref="I219" r:id="rId_hyperlink_198"/>
     <hyperlink ref="I220" r:id="rId_hyperlink_199"/>
     <hyperlink ref="I221" r:id="rId_hyperlink_200"/>
     <hyperlink ref="I222" r:id="rId_hyperlink_201"/>
     <hyperlink ref="I223" r:id="rId_hyperlink_202"/>
     <hyperlink ref="I224" r:id="rId_hyperlink_203"/>
     <hyperlink ref="I225" r:id="rId_hyperlink_204"/>
-    <hyperlink ref="I227" r:id="rId_hyperlink_205"/>
-[...7 lines deleted...]
-    <hyperlink ref="I235" r:id="rId_hyperlink_213"/>
+    <hyperlink ref="I226" r:id="rId_hyperlink_205"/>
+    <hyperlink ref="I227" r:id="rId_hyperlink_206"/>
+    <hyperlink ref="I228" r:id="rId_hyperlink_207"/>
+    <hyperlink ref="I229" r:id="rId_hyperlink_208"/>
+    <hyperlink ref="I230" r:id="rId_hyperlink_209"/>
+    <hyperlink ref="I231" r:id="rId_hyperlink_210"/>
+    <hyperlink ref="I232" r:id="rId_hyperlink_211"/>
+    <hyperlink ref="I233" r:id="rId_hyperlink_212"/>
+    <hyperlink ref="I234" r:id="rId_hyperlink_213"/>
     <hyperlink ref="I236" r:id="rId_hyperlink_214"/>
     <hyperlink ref="I237" r:id="rId_hyperlink_215"/>
     <hyperlink ref="I238" r:id="rId_hyperlink_216"/>
     <hyperlink ref="I239" r:id="rId_hyperlink_217"/>
     <hyperlink ref="I240" r:id="rId_hyperlink_218"/>
     <hyperlink ref="I241" r:id="rId_hyperlink_219"/>
     <hyperlink ref="I242" r:id="rId_hyperlink_220"/>
     <hyperlink ref="I243" r:id="rId_hyperlink_221"/>
     <hyperlink ref="I244" r:id="rId_hyperlink_222"/>
     <hyperlink ref="I245" r:id="rId_hyperlink_223"/>
     <hyperlink ref="I246" r:id="rId_hyperlink_224"/>
     <hyperlink ref="I247" r:id="rId_hyperlink_225"/>
     <hyperlink ref="I248" r:id="rId_hyperlink_226"/>
     <hyperlink ref="I249" r:id="rId_hyperlink_227"/>
     <hyperlink ref="I250" r:id="rId_hyperlink_228"/>
     <hyperlink ref="I251" r:id="rId_hyperlink_229"/>
     <hyperlink ref="I252" r:id="rId_hyperlink_230"/>
     <hyperlink ref="I253" r:id="rId_hyperlink_231"/>
     <hyperlink ref="I254" r:id="rId_hyperlink_232"/>
-    <hyperlink ref="I257" r:id="rId_hyperlink_233"/>
-[...7 lines deleted...]
-    <hyperlink ref="I265" r:id="rId_hyperlink_241"/>
+    <hyperlink ref="I255" r:id="rId_hyperlink_233"/>
+    <hyperlink ref="I256" r:id="rId_hyperlink_234"/>
+    <hyperlink ref="I257" r:id="rId_hyperlink_235"/>
+    <hyperlink ref="I258" r:id="rId_hyperlink_236"/>
+    <hyperlink ref="I259" r:id="rId_hyperlink_237"/>
+    <hyperlink ref="I260" r:id="rId_hyperlink_238"/>
+    <hyperlink ref="I261" r:id="rId_hyperlink_239"/>
+    <hyperlink ref="I262" r:id="rId_hyperlink_240"/>
+    <hyperlink ref="I263" r:id="rId_hyperlink_241"/>
     <hyperlink ref="I266" r:id="rId_hyperlink_242"/>
     <hyperlink ref="I267" r:id="rId_hyperlink_243"/>
     <hyperlink ref="I268" r:id="rId_hyperlink_244"/>
     <hyperlink ref="I269" r:id="rId_hyperlink_245"/>
     <hyperlink ref="I270" r:id="rId_hyperlink_246"/>
     <hyperlink ref="I271" r:id="rId_hyperlink_247"/>
     <hyperlink ref="I272" r:id="rId_hyperlink_248"/>
     <hyperlink ref="I273" r:id="rId_hyperlink_249"/>
-    <hyperlink ref="I275" r:id="rId_hyperlink_250"/>
-[...22 lines deleted...]
-    <hyperlink ref="I301" r:id="rId_hyperlink_273"/>
+    <hyperlink ref="I274" r:id="rId_hyperlink_250"/>
+    <hyperlink ref="I275" r:id="rId_hyperlink_251"/>
+    <hyperlink ref="I276" r:id="rId_hyperlink_252"/>
+    <hyperlink ref="I277" r:id="rId_hyperlink_253"/>
+    <hyperlink ref="I278" r:id="rId_hyperlink_254"/>
+    <hyperlink ref="I279" r:id="rId_hyperlink_255"/>
+    <hyperlink ref="I280" r:id="rId_hyperlink_256"/>
+    <hyperlink ref="I281" r:id="rId_hyperlink_257"/>
+    <hyperlink ref="I282" r:id="rId_hyperlink_258"/>
+    <hyperlink ref="I284" r:id="rId_hyperlink_259"/>
+    <hyperlink ref="I285" r:id="rId_hyperlink_260"/>
+    <hyperlink ref="I286" r:id="rId_hyperlink_261"/>
+    <hyperlink ref="I287" r:id="rId_hyperlink_262"/>
+    <hyperlink ref="I288" r:id="rId_hyperlink_263"/>
+    <hyperlink ref="I289" r:id="rId_hyperlink_264"/>
+    <hyperlink ref="I290" r:id="rId_hyperlink_265"/>
+    <hyperlink ref="I291" r:id="rId_hyperlink_266"/>
+    <hyperlink ref="I292" r:id="rId_hyperlink_267"/>
+    <hyperlink ref="I294" r:id="rId_hyperlink_268"/>
+    <hyperlink ref="I295" r:id="rId_hyperlink_269"/>
+    <hyperlink ref="I296" r:id="rId_hyperlink_270"/>
+    <hyperlink ref="I297" r:id="rId_hyperlink_271"/>
+    <hyperlink ref="I298" r:id="rId_hyperlink_272"/>
+    <hyperlink ref="I300" r:id="rId_hyperlink_273"/>
+    <hyperlink ref="I302" r:id="rId_hyperlink_274"/>
+    <hyperlink ref="I303" r:id="rId_hyperlink_275"/>
+    <hyperlink ref="I304" r:id="rId_hyperlink_276"/>
+    <hyperlink ref="I305" r:id="rId_hyperlink_277"/>
+    <hyperlink ref="I306" r:id="rId_hyperlink_278"/>
+    <hyperlink ref="I307" r:id="rId_hyperlink_279"/>
+    <hyperlink ref="I308" r:id="rId_hyperlink_280"/>
+    <hyperlink ref="I309" r:id="rId_hyperlink_281"/>
+    <hyperlink ref="I310" r:id="rId_hyperlink_282"/>
+    <hyperlink ref="I311" r:id="rId_hyperlink_283"/>
+    <hyperlink ref="I312" r:id="rId_hyperlink_284"/>
+    <hyperlink ref="I313" r:id="rId_hyperlink_285"/>
+    <hyperlink ref="I314" r:id="rId_hyperlink_286"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
@@ -10381,32 +10807,32 @@
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Price</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>FriendlyCMS by Lazutin Igor Andreevich</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>premiera-av.ru catalog price 18.07.2026 17:00</dc:title>
+  <dc:title>premiera-av.ru catalog price 01.09.2026 18:45</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>